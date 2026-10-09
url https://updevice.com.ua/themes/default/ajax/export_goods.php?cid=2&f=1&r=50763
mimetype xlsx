--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf00a8746e4693ded2fc3608efcbb61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029af53db48f0cf374ef48a72deb15ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e693e5d4f96fffa4ddb222bfbcaca33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0471d88d63d94efa4de0414e347b724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f087a3b815bc3b132e64ad41864055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c14fa0dfdb37eac6257dcf5f5e1126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36b7d6fc5229dbc8667a6ff648f1287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec162928c0ad54f00c9af3ca27d510c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514ebadfd1cad82fa47a3a0ae53ee669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fae304c7b1e96dbabe2c924356060a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982298c756093416f2f0c567d6ba01911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a7895b40c0f1894f01a6e3c99657112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c378e17a1fb5ee422802466bfe73b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200b92032ebe862ea4b46400fa9e36d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05bcf6a4dbdf089db1ba5b6c2389c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb560e0cb0abb0e3be50329f56a80a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f617ccd7d7711c4e14cfb9468eba53f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6224b22b1658e9f8b9d0e8cdfb2c47618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d40b5fe71d29df7eb652c59ba0b86719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091713c35ec7d9ac9a7b28ea0b44878f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f1fd6ef2224466bcd7efa983160c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2679526e93cd36435a569a9b0341c9d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8549b16cf109c220c558eb05228b9123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c38432cfbb61457e23578ac52a07624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ca99862aca8865fd4c9cb77ad879f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f51ed9cb452181d9b4c1ef0b7d95de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071128b1f11d6a0d3d30f419ae2801c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15ef76387be336f83b4676711cf96428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaa1cf0d8e55b949641b883b1826a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e78448f24887520e540fd779f857c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38281173527941b9cc173426da7991cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8919551c1daefd346df7aed7c1444832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7497c76be5104136b510b06b2f8a8c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d76455de1ce851f46a58c6d33754934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8f922e72f0192485c788c33e6552335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79c6509440edbedfca4672b3a0839e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df12a9a9468eb2f3af151653887d2937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bb2fb7480472af6fd51cd46fcd41a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2b8173e9eb8dec9efcc64bc74045239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd376ee3757fa5872859143c580e99840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bd7185721c12fcd0352d5362830aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4c30bd6077509e58abb59493b549142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633efec0d84185cfd09222c80a8bf3c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6b8ff3b4951088fb1da76d7744d7544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb13a5c57c0ffbf14a92f1ff992a82045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf6c1b9c03e6292d728d01cb0fafff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53b2a0cf34bd173d4bf20904c77ae947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f859ac2ae0348a99fc57ad38f7c7b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0afda199777d1cac7b98d667e0af649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9749df58391afc44877dd236b3002150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b840d7c5660e5d5b2530e03614e9351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3c02f1cf1da6b4e1b8fcc8a8b742052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e9aee842843b1ebf1cfddeef815bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6cf4ab34ad7221162a2b744d50023f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2278d436230c4a30d82d95085039155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dfe7475759df0b4a637283fa74b3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043259638bd120e0bf1a25526cc61c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d3113a669eb9a0990d30c27df924358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54445aa22f22199faae5877880cce1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444635d3f8c553d73896cf55ccee3e4560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523516cc175f2c250aa41a3aa29574a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7aadbd6e191a02439927b509b50c3162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7d4e12c2de9b49e020300a0d6eed463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8581a50c0b31dc905275d0af81b682864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec4396b7b89d53328a766e6a2cc04465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7a96d3e5bb9c639071f635d19cb9266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac9a9235d6bc364f5961ec17525b9467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746974786cc69bd736054a66cdc843168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539a175846e68fb5fa099b9e655de8d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa322a7a200b2999ddd1572fcda2f21470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d50769ebeccc401fb21c875217d7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fa663be0975c1883427f51c82b92072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af97049e68caa607f14bf9a88e3ae8a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4cb80b3a19240616f088b2467afce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99a6b6a876801c4389351ca73101d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8954822d2f7f0f70b3a7ad0e1310076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce80515d1b34b401ca253a18a2eb9377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151dbfa3d691362916f91027e475b5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0792ceaa6fc146af2b77a7a5f31a0c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e36602740f419c59cb045c08e8fa380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f501e1c9836b16c8d0a92721b81e81081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcaffcc56ab9faf0eb79c78965c75e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1f3031f311cf57d459b3fc46e19ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99076a5e5f02b827d0e1c071b172741884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac889b77a7f6fd7c3e842114e3ddfcb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317565b30de3085e70d69e24842610af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce153d2e6db89ca65957e3fcfbff941b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab46cb830aba33c50898141abcfb4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4f938e2fe38fb551dc21f013f3f2489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf3937d6c2ea85bd631ccb53f47e7090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97b354845c32617ab895c5394ffdd591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726e860fcfba060337be3777381eafc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc0340e136aad20d50ed29051ff55c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefbdd4d9432064dbf078c17907be3594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abcb1ff4b166ced8fbf21cdd2ea62e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d11baf335fbf164b291f6dd26a0bff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c95386b9318ee41fc565ef59b2363d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9628176e5792ad50d657292215620d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953dbb5ce775e0a2fa4473093f216c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b943b3a487cd58312ac38ccaaf6ff17100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b07a6d4f3c8ea945e3a8eb5033a2df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdaf01bc8deee023b0b6c4ffbcec74e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9505fd8f58ce8f5f8c5b84a1f4a3b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cb2c5f22ff68367a49a30b2edf313104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62895785979cc0000badfa871799def105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116093ac8c0f59f19329564e4ee07877106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a73701df1aa41373872835787d8d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbf5b26b92559d2470bdda4c00644a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8f0b272ba8290aee0527bfb75b5a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89892ba937afcea08ff719a84bd8374e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b0305294b6686d8b22c0d2d51cf46111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361752108ad464cda11d5ae5d991688112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc0a2959125b38b89a2bda5497daf5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c4e52b1e6226b573e19de3ff41e1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8423cb596b8c0d6b099f2ebc19cffd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904ff3d766ea36a5bcd217b3d965fd1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8374bbf437636c9c6b5aa8444fe406f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f670a1b2daac3a8594fe6b74afc75a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035c448f095064ff52131ca051a9f65119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f092be243ad8333ea202ea149eb062120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd432e041f81fa9527d4c183b3a23014121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc5c3389ffb2fb708bfcf225424c97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd48c5c13e519d3672bde85331a947e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a5b0f90165375cf473ecfa9a9b06b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2252e9e50838f87aaa6f3e74560f913125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb574ae1393450d8cad5ab57a82bfd2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c2e618b4d447ab41df8ba01768515127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1153ded030848cf9dbe437c77216aed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d60c30bbac392820bff62e491964c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691dfc032ba8d1f07fa5f4d763d5638130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe964816fbe1327e44462d6f2c14e9ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0352e48d5f5315ff44b628cd2665be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30aa573793d0537df5de0ab66dd0be4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fff9c6297cbe8fca38d931e84bf284134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26fb1104b2e12daf0e91efb763e00e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75d10df1d42ef2f76560fb32f13849136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61726ba0ac6177deb964e1fce3525e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c072e75ecbea0e3119f2ba50d1e4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0e5b5425ad01c335987f3f822589a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8473c4399f3c1a2e82289ba1a23fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485e8b8d22d775d708a3d781aa1cc29141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154f45bdbbc4375ee22c16d8c8c625f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662d0dd00825d718f2b2d8017fdcfdc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a14e60ed33069a8d5ffa48d0ce7654144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affee8f54a2de27083ea8b8e995be69e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc2162cde49312a642513cd17aad0a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23021abaf800a4a5d2488ee19efd1b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7a62dfd61671a94b8d294ee203094148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea0764d3caa447f619c278e53ddfee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b203d4cc212ed75c65b22f721a9d840150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba98e7707cceb642cb65d429c6fd45b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fe95e1638292a64174f7da5b9e6cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9d9476662190e03391ad153c4257d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169952eee6a57d18b02a5fda4e992a70154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b407bb45916a1672671754dfb6c29155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd445a7d16abe19a02e84f84b0132469156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77774a8e26bdf29901aae9f10290c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddb919243812edc0e320f54e592698158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a062535f525e575b5d57087974cfa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bff71cb8b317ccb402a369f895c6a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514754bf2dc65e9c0f29466c9852e671161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e1b94ccc94709bcf9ec3084e4e90d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b6c2ae1857f7c1ee0a1ee97c549ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fad154717af6f524f5049958b7e919164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f751c8816f149cd51dc8ffa838c5d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700706bbf369ef9a3f1f5cba725d5175166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511a2c73bfbfa76e5618d2d4d75dca0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea791f9f222c41110a6c47f595f38abe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71ec59ed49fa20fc4bbe09d1ee187b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce849e8fc44d0a4f04b8e4f2c6c2fd7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633b2d8a0a86207854ee4625429f750171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243be4418bf2928201d555e19ae1e0d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1449d52c19ded7cd2b26ea46aa98e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6585a4bfdc8f70a873902e0e457e343174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bbc840be2ffd6a7682dee33634d02175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17ac0c22730ff89b65706cbd586d6b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333348e954e938acf4da1541597ef5ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38cdab291f03ed9acc726a6fcee8da178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c8e7329d2388738a737c7f81a2365179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ace399d46b4a138aa84587399f265180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed988f2b82fa09c6c7d98be6591a34181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacaa992e983bd3635fa153ba928c76e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d79f1632a7b5de00bab9aad62a3f31183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100aa9d753dd45de1f581e2f2810fd2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828167a65c9af756827390cb961baea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f23a50cf2190dc498f3684905d38b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17874e86c64c2494bfa954e33e88c64187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760cf8801a6ba6b423f99ac6ee6e661188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3255c160ff4d257ae4a0a9fb17257e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738a0b74522df48c1b799d72d5cfc0f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48ba9c73ed8a7cb9ff74c5c62b27ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32f477e5a90b061dbaecfa913a0b27192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa641890a5aa6bf1e2bad1154dafc7c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e306934e0f52f8e8b1824882e7bbbd8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e24bee6484651234346f5c8e81d756195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addc6c24c1e703ec8f37e41d45a354d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d248622e34aa4d90741d8a88d9d965197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b5640ada0243fc6f02b2a18cb7f0c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0bbae11bfa6c0ba692e39cbc77b5a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b6a24ed73df53fb58456a69964d60200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064b9b2efeba9c8959e0de03b4ed3d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bea02e76f694d22667ac75a11ea90202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f4d5a4be8a6383fc9e1bbf449155e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266b998c9acd9fc43279eec25ee2029204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a917a82a868e4b0d3e73249d45ac057205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8fab9cca5b455f8a945b6d92adb62206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5c83f96140c3aaaf740940a48fc41207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d52d357ad09b0aaa6ab38e78ea4a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2fea9cbf8988ed1b5d90bceb166ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f48a2a3a2bd529a789a7215aad8b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f33a69cae9d8608ee93f9b64d08c5c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200920b188c8edcdf28096a3e48aef1b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aeef6c7ba68e8e6017d9b0a73825bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a200b6c4aa9ea060a49bfc4cbabac5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420162bf586fff961829d859f7545f05215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b375b9081bca282cb2d6217b5b003216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77937b6eae8f86b84c78bad4d80ff39217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35ddc3c3a9d60500fe3efc681a0536218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d1482b1685ea311d67aa0d4303235219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a200319f99427c1b6d44f94596e8c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac83bac0ddbb37786a3c5f72123b74221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc794cdad1c03927f1fb50afd9c236a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dde1167c6752c20acdf4f3a7b71586223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe635ee2a31d6857d0a9d4ef350007224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980416eaf95b7caf202a3c1fa3aebe4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b390d6b176ae5e5e6da993112a59af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2acc6508dc476d9b057ce8609b25a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f29a4ebae1c9db53bf68c17e93b4c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70d0691b0a042a7f1c8325e496090f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0b1bbfd3503199bf634c85c417fca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b01af297814699a422d742c2faf2e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273d6ba5cf8596139c1c4f03547ebfc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40187437d67ae53d2649effcd2f7ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94431f47e0d2c4a7db4a41d102c4606a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e96239ccb854d180c65e65f349e0e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba9558967c0365830c0c6af70ef4fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc03abba747edc2697db0371a71a828237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9749f264724eec1ca76f83520688d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973e17c3382a5a4fffac7b9460dc4f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b702e2d986938962b50eb67fc1466240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351d6f78e73a5321670d627cc5f1c6e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d8c4c630a72a1816914aa87701ec0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd7127d657d87bca06a91d701c17e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2b11cb9a5f399505a244a50e8bf9f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd2d17756d8b6831ee7428d9154fdf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cbbc9161aed5f603e5d967227e36c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7318864bf92088d471f41c48edec8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b425f47a54be122d13ce1723b75e78248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf74c367da63086fce18ec05e13f8c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385f92d2080e7064708cb8217007c02250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac0c0a452485d2f6d2e6ab02746e2b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249085ac4132dfa2c708fe11675caf7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d7e74718da2253e4b28677442a2cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d7d32994bd2051b49845bda9f56ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18110a5e48cdb11bde0235ac1e2edc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c483c92a7e20fd36fafdf361055d08256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc175393afe7129699c6082602e921257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fbf8c41000837b1077084ee3485f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0331971ec16e7282139ffc49aeed5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aeaf7f55242735e25194d2cd6808ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bf54cb00ca0de807cc0aaf73102b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3028f8a4d2085a3dfc302d7bc2960262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329ef9403c458597439ea6ee7392567263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c838f0b5536ec1b4ca8e4ccd5d3bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206b47878a9fd969ffb6ce695d5b1d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac417396203309762d40903ac7341e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ebafe4e22c7ea734d9ae8d02180de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910f6ad5e0e44ca1c08114f6f19f108268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76951f646e00adf70cd572e71ca75aeb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf993aa516e466882efca2030de998270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbbfe5f234c98fdeb8b23f4f226509271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b477c740fefc470ffdf6af060067f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885027aadd0f6910ce0772fb6119ed6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f82ad09ec4dc4213abe07085ecde2d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce90b93490a4075c085b80be90ea70d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4fed1e706cea4a4dc7450586d09e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2434db5ab897e7f429ffb6857821565277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b727a740fd5e81db3236a2de121646c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eef7c729592186d89f803ed28efe25279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125517c9240be75dc3f30c89ed06d05a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8f94fede2ab1fa4d2461360ccb0ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33957cff5939b124589ef6c9abb7ee6a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f23551c2be73a63cacc32120859a7c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2bf0844afc62523102dd64fa79bd7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803b4079f6203019388cf9ad5866473285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03fc8a35ab867128562be75ac71cdc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efafb9c57d83968e5726b5b6ed50712287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85855cb76e639040fcbca0055790b62a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3d2ef25fcd230d68c88ad929aa67c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188748057347353404fd19104fb3712290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765c7b625d6af9d09fe8011218242a2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d1cb932350771323b106370156437292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817da2cffd9b4430b57ab4da3e26e9da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3bf6c77acf0c60a578a0ff30e49c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cfc6f9ac5b68829cbd420528c0228295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9c35eff3304f10a615d8c2633fa01296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcae8267db83a7b31d8c660605f969297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d81d7a295916a241918b55596220db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856408545f2fb906ddd35bddbc8defec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b9e684a32a36182f80714a46d5b79300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9c819380e25ee78fa39c2c113943e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bb245c741f0280eaefb8df5f01c1b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27992f58435ce92265829a8e67f56dc4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80197d09c6cb95ba953efb5cb64241d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7571c207b200229a4e7ada3e3ce3b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7ea39c8144e0cb51d98e06904aec3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640b26f793df594d30482ae1627872f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd664f199ff603775a83904a5b5a886308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006f755a566be6a36735cd26a9fa609309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c5bd93bb7fae4dd6eea5a8caf5970310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c709da595f078016a04f1372f617013311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61714918f100edd85df452ba67644000312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f753cec530f88572277f07ce2fab3a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36a5bda1efa3e2c262f465e39dc9e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a0bb2dfc76b0ad4bd34c1dc895e9e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673c7abbe13b627ae6da81aa4d1fc96316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097d9d5ef858b0371b9aa0d9a97e161317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94041ecf87e3dc8acbc639e2e316a83318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0799053b80e7df773950759d6ebc222319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f0666101adede3dfe1f9a11bc615c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32d77ea693267b0cb2e7fb4489d7a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226c1aa85e27d8b889d500b0736f67a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0236ba3b47d2d0e97360cefb22fbbd3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d86a90601686bb7ace2780e594696f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7f2fae3e49c69a3ea6424bab12aa4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33237301ce1842eaf0f64f92867929bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbadc48a896b61d27434a067bf3c0ae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b60e4e76f6a7205cfb50eb8dd91410328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244ee3601214b4d8a4fed9b92e85e45329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c22dbeaa573feb76b5d1b79ee75ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f793a4829373ee4fc37900abc173aff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6a6b28c5f14992a6001a6ca5c6780332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d14ee66df6d2a5285501a9e2de9a6f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b120dc8d2d5bca921c62b8818ecef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc114d014a99663f7eb4e014e5d65cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad82fe99fd83c2128ebf23dc2c6a0d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fbf488b7ef090eae927986c8af642337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469b195007bbaae30ec4a35ee2697e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53b351911044da54daf84c3ea414ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e542bc497ab9953055d73383d9d2e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52739eab0e36791a402db7805a156762341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ab6d71c701bb628ab1f588ae3c9b7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece98a2c29ca7378565331c9117d7dc8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c10466f2e3e7ebe07fd55d354f9bf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1789361064639448004079b58935e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3092015e513531a266145a3e89419346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafecab0adf2866059276fb1656f0322347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbae9d417494d061320511af40b7d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22624be641cd7961ffea2d4ed25d96349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418a1011e14836716aec322624bd618350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757736f4c76188caec68ebab4ceecd29351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395977950453c4ee3b26ad552bc90a94352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1ba892d8dbdeaa72fe07f0942e30b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde55b07e3c4d84382c6e99afb51d660354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a120f06ac9f91caf5fea0a8376321a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57087decaee0c25f4562ed96113369356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466e3de4244eb82852e5947365ed39f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9a57f94e6f04f08f5e5dfbf88a261358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35250084f34e99b1804894172d75b7d4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82614f8f56b8ee4b4449924299f91a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0427b42ceee2f1a28a3b83337ec6a50361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff556c7bea26fca1853d5ec301a92c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f94369edbb46cff41f54de6e3186ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a125c77d0b03543dbf964d2a0f183364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a1270b380ea029b89921d382c330a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d34653a0911455f25b55a145476ef2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9eee49e0c5aff86f908df3245ff4a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f3ccefcb54496040e596ba2e13446368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4f66584750d9c55f232b9cb0dd459369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327db540c213973b8faac4d1880769b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9057fe936a012fd681b368baffc18371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865933e439590e561da7bcedcac3947372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5f5a6f55e4410f5120adba925db84373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa928f8b6f788142d5f1088daf3ef338374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0436721d4fa7b3fd29b2494c6a9381375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0922530efa8ce9a02754efff72ba4d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4303aa8200d76b241765494e0acbec7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f879850367b265de1827055da5cfd2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4402dea6f89d711ba9ae713355a67379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2327a4f0b20be9f38a2164a1b2c37380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9fcf14a64de2940c483e6a7d19496381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85eea9866fc14d506beb08ba9cca19382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8c676c5cdbd86660cf660e26590db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018db3030c905a337fd553582b92b6f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4c5fa47ef437cb745f7743455acc2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838137d7c765cccc7e4676e4f3db5ef2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b1a71ddf4e1d6e854e4a0e34860e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21521c2439cd1914bd7609838b603c6d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c001a02fb4650f171e9359285271561389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcb370d94a2c3852e9e7d47de4f3c3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc56540c87e32c3042a263b7ef5b2e8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941becc5b3d686d672e443fd85e7cf63392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c0bfc8cb16c54adc87c002800a16d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed6227d4479afb74f67eab5872ecd3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bddedd37913d54873af777a446754d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59198549832ab79a99135670bde45fe8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82200448937f9a008dfaae54835abb72397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0b5d036bb25cacc8f8ca1ac1332a9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b30d6b42bd15e54cf28f79efc93863399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29b7bf952280812cd941465815120d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30017c579d3d2f3a8175077c66fc36401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683fb1830a4dc48876eb991be334743402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f9ce1ce942c99278fde6a11502a3d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7723490c43d418a40f6589fb01fb5bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf487246d13f2b42fa7dbf53cb3a9343405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04127a23629c6c44f2b50d1855a283a9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf918c97e4b71ed75c5261710141fa2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fd45a87a84ca92803e4154cbdd0e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546a8a3f17d85fbd46a42534920785c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebf5694833a30a4c53b02388d7b6ff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ab48d12925f7fee5f2cada7fbbea9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046df02ec0c33d892fe4cfc2a9731e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb953ffa52d3c8324ea53b734db23501413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155ecb2d9d49c2ed84768115574b315414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2064b75832da7885685b330f02b7ccd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa9d1cccc4bfa4025ca93a826b8bcf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6550eee462f8598c3a833813eddd0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df604447e34e1d9aad7b48aa7418d035418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f57672a196dde1dc7ada433e39bbd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ec34150fe91c02a199ef5f9d21e32420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84a327e21c7f6fb4a34b3b32c26fc0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ed9e6f5167b8de8a4ac70a844cfe3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21de5b3b4af7998ad95ce44b7d7886423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6313a54f48ec027aa6eb3eb4fee0f22424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbedcdbf52b8821364c576aa8be18ef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa4cc0cdfb5735200cba80c68df0ad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59982e0eb65e12df65d1109bccac3b7b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f9efb84d94b6302fbb7ef3b9ad203428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266e882f0b9c76f0516f55c9c7dbaca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e641ed247e4f1008875e7fb46c62271430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539201dee1de5d7c1766a56940689f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2838fd545e650e3c26b181c4ae3341c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7456a3ee233c9dc38a786c1053912c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad543f984e1ed22dc38f6987b2389a33434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26191546e05fb0f7dbaf70a5e6c65bd5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab648135fb64521c78c2d9814964d3a3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e9523fb28c9a9808852d644bd919c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d376313a5c117c78c505fbdbc692bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9dedee8f74394c36db9a8ecb32694439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159efc79c5928be829006837fe7498f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb5aaa27837221e9277e9a4ae1ab4f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f21b80949b020e66df316291da4a5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ea1decb40e68307be3bfdf8ca702a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5175ca5d4109f00877341159aec80444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d858f6911e83ac6f7973c6611453e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a037e4d3c6b7a2a889fd90c934eac1d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f596b8983b5bd621191605a309732a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc3072ed1ce019446a26dbd68577a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e88a9dc13c1a5a74f4591c63bc862449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a9d2eebfbe9ef1fec8199a64977d3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a55c47e1aadcf154be3b3fc9379bd5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcd4d9059b59d18b779023723aacba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba9a57789dd29cf15692b085da878f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07b3f25127bb722341467bf7ac4283454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efc28ec1e8ffd6f493b088facf7964455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6c4b5b255a2a119f500e80955b91b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cfa17f817c06ebbb0c0a3fbbd8bb8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a1e1c3e599afcf683db0aee52eb81458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bacadb6dc98d05c17f365b71748cf9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12fb9a05801b0a6d24667cb7433792460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b750c0e866e903d607c562488947498461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fade94cb58d8f6f8cf478c54e7ed0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822a6b808c8b84fc51fb70d76a2a168463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3766ea1c07fe011d4d024843a29d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff58394759d6ca2a405056aa1c0db5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e0b16f6441b06f4ecb0eefa853e88466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8decb59c5b639944fde69d4ce867755467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0020292a0a9db44014df5ebd0f8ea0e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a39e958c3435497f3004175383d98469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3c52b82e0edbdc407fddeddbb86cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f477d230ff79c82d65fb6d0f12f72e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0ffac818aca548c8b3fa5ee800657472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcc83bb31ecbe04a599c30f569089c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c36c4b55aec8bd34ca79e4fc68210474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39d900f5c00ca19879d3d93bb985a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085678b005f80fbaa3c1acb5f6e25c55476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679acad7b30ca1962ca87c0c8e7c1f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b4744d9d42a61d460c7720156b916478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e73e8bfa8a48b54e99e8e114428272479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86388d0ff5f34ecc67f3df1f5e2037a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86addac420b0006dac5f277d6bbc8a3c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aec31ccfebcfd9895a46900b99a8e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231acf85766ceb0c3828ad55ea5230ff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1f3f41fe2bf0d0b08f346069e74c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d559ac1585c1267f1fe5cfb6e5080f5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052af2aff775c4bdeba674147f7ba6a0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af02a4847f9dddbba3495ac4764971487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db5e94acf2efadc29de919a2b916dc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f13a16dbf7db8fbfcbcc057dc890a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b63f4d176f87ef319237beffed839490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c696cdaf79ebd2a6c8a077973185acb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06a334616d4ece752e87c009f169ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df0cb63a1c296668a7449b7ed72d8b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7942d059f15ad122a84283482d387b5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf770ba5683a5ff78a45215d1ac2688f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2aedb5adaca1b79f8a33951728b5f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdefa7a1b7588ae280a23135d9ac07a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334a2b05de4d11498e2e3944bf80e38498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440f853b0427ad545550ef44fb83634499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30102ff89c2557fec7c491c7ade192f9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f46e28b80de6623bcaf73f13e3caf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe69f19364cf69bff190ecf8df91373502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f032b8f342f2040b8b2b9c2947e4a14503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319d1acd6d5564c17ae2e18281ac3f3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199f1560379708c15b6cb8a871f3966505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4a58021c37c741dea7763f335598a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e37da228fc45a6c559a718f0046894507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b56765a16b6ddc00ef65fa55358e15508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e15bb99de6f849c8eb632237ed8ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1e75f6302d3cef862a58bae95716d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794edd8cc2b6cef737dad11a101aec55511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3424cffd4083a29223e627d3aaa90512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0e5c7097d5682a620e1cea70d6088513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082aebe9f70dc78f22f9f7a0e71ced4e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c8688c054cc34d9b8eee6b7ba6d88515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479426b3e32ca3ac13ea7b2a0590984516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83acc0db8746188dbb823805c9cf20a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222c7a386e00ba0d68319edffcfc0ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15872139331702358f24750316a8411d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564014f0f2e82ffa4c59c97c0d5e8890520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc3345968c630df427d683c6ba091d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125f53df7c9533bfd13f44d881fb312522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768095ba30ed6444630195ccbd472f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cec70016e56d4d257b7f1e4b628e5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4360d0f4afa7725139e9c5f755920aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221962ee28144786f238984fcc602f0f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a6028b926097e7f7b144a56921a0f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c24bccabe9eea86dfe00a9d987c60528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e8da1cd885a65e4aaf11301682966529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920a5f0d1eff01dc72639c0f87b0290530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b58706c653372dc4ccff9f6a854ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2094546de5931a2ecdea82bd76eb347532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc19f685b5077c25e00042ff108d37533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a46d985d4a9e764614cee369a985c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa836b92d1c40260240279a037a624535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359633de72f35bbcaac5645a1c5a547f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d239c0411bb4acdab578eb113d69c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979395df93e897d3b37758ab2ad634f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a379a000cc5415951a391fc2674aad0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1818e8d1c23f5364f5bb88a4afb57540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20121ff11dd8e0fac8263dbe225cb7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c82b9a622de0f8307c888dca01a46542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bad37023f6a8c3af766b74415a61a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3fe3875896f5334fb83f019841503544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f7cf4053b78653c4bf59d79a77ecb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7745c3cad62f1c2d557ff22cc27fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4419e1cd9845fcf56dbd226c69acec7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80adf3fc20a6729baac29057581bce2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23df21999ee4d04dcaa424d0c2869d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51c0e0eca90882a8af7c96c0dd5eca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1b0adfc7d8bc6107ec04322b8612b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a93f1f9dba027ece9bfb6632bf889552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf69b10404fb3ee20fe391da75d1ab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1513f796ed8b087d4b036f4899cb04a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8aa50511cebfc65cefe9dd83bf90e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bf923eefc471719a8b31dfbf7737c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1dbf2fcad49ba7235cce5dbe07fe8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6729be78dda7f71f681bda33611a9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587354655d9667730a374bed4da91b6e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67706329a7f38c6d32b1aa68fd631387560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb8ced1f6d0fb5eede91c52a5106e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f677a6f99a79d51f9a82bd2471fbca4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9073a76fb000e1c5917065bbc7d5bb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22fbc10add2c6df0dc2928f331160c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc7a53e69a15f2f77dab9554e3a52c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259ad345f166f457c98c58a5ab50df6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd656c81e29281504ef2a577387b223c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620d3e7f6a601ae03a1e00bad710be6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fd5ce4ad7c99f61574adf80794707569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d3213a17d1d2c3a4b038bada2356b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13736f5601b932b1da1ef5c68bb4c5aa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef180b6369bb0eb387e85cb99711a68572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162a26f424711924e1d4c2803bbebe3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb073edd3e78ae1722ccf1faa3b911e8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293461976df81ed89b8b160148cd3c8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5280882ee833ff9b04faca6e5b283576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671a4249466900695447518ce8fd898577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a28c80714555027645c409dcd7c03578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c177b362d20ae1475c0a0b4dee4b1a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b456cc294a019104eca497dd7a29f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551718db642609065b0d4031b3bd0a2d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb330bec51676d40c399d015882fb908582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b0a8ac099896f9d8838da64fe851e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11376a9af4c27740b423b88bd400b3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562ebe3ff2c56542d285a5bc6df1143585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba9c1608844e22ae681b7c83e111d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31212e8cf164717a09864be19874af587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5e6c1b78f9e9e33b63ea359505453588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3ecf352bf8abe7af72ffe802f958e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa6c91d2dca3926a2121d19dbb2cad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4db22bc6e785dc82e1afc5c17b522d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb7c4b22b8ef4c2185d97ff0725a03592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58def9c2464df8a5a27169d608f8d117593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c13cf4333197661603ef2ddcf85249594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013879aeb9ac4cb30e6a3db17105d3d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5111e33ceb75dae6ef8bb862ff364a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de990e0fb82fd19f8cd0603f3dcd5924597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf3c207c3c8896b044dc716ceec34c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff0c68e9bd93dc600e2abbb2bea3da599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f1ae3c5d82324fac229c8e2f59af3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10378b8d1cdb9a7ebc70d39be129ee06601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d569d3ac1d85eb2d4c4e4c761f732602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d98256896caf8a1f9b072b9c6a46bb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a4242255c4d38437794b757714c01604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f09deb1124e2265c9d861b500c4d42605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246f15f75f3714e06854bf00e2f0b0b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2166d69d527290307a70886198c3ac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d20c5f321b2dfe1cd9880c6906eda608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3be0eb6ca458d5c0ce2f422c979f59609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a93c12ecbb532a765c460dfff7bb26610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662db4a85040d56e69797ece8e24a47a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448d535a7ed87c43384a689e6b436d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13ae71b9077d01d46efcf9b1acf2fa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba173bc2de11ee7fa39f811d08b1473614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c490fefd31613adb9258671feb51b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928d2c762800270e956d4ceee804353616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745bf8f77eaace0cc27ac05beeefe5e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80a7e99e4a846031788e6bb2a826e1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d327255e43e6ff48136cece80f2140619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e02862e9a108663cf361ede6ff8e41620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac16b652582b3fd056b788a92641d66621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840f4a469d7c01435fa0c6660467c6e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c87f59d41d5a09fb337750caee8a3f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01255e311760e115a6426268447515624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088a47de85e92d914a6dea3e1965417625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7073b288468f210d6e85b6521a66c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45beb26965af7123d7ae6cfeec18a394627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c5e7ecaa350a616ad3a103de6b9b1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99402211a2c93b66013e286b661264629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc52faf00e101401629b9744efa999630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc0ac8cf56186f3798c7fcb19d6a28631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423d3d6f488ad95f11fdefdf7efae03632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27898638455b5306eeccced3c5069594633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b88245fd5d2063ccc4b100e54a82c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476e54fed825c272b3e3e385425cc6c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec008ea45ef64e8d9e6373ddc8d394e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef69e1b7b6f15754fea221e0828e97637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357abbef890e808a8a4c15b0dcde2e9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20764f35a6ba709f5f507052f414b06e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5defc73752b6e9e3f4ad8c8d4379411640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac946a9cebaf635fea2fb995ec5ee9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ee9f02e93b078bfcafd520c4aed60642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3ca49e97ed5e219db10fa24da7164643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d5d948b8feb45fe9c0f3cd69a7859644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6a4708e0d0412497c19bb0bef4778645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7202c8a38a08de01055bc51fea534646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8baaa02bb288fdd4f2e9e030d5e45647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf87d1d82e1f6b710769877a7451e11648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a1afbe7624ab1468c1d8b9f5b59b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705905c6f4dac3c1fdb17e675f5138a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8bd3d8b64e07f5b8c5e71fa57130b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f915536d22c03a23e02a43d09020d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2a5fa9fa01b8118418954accdca63653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bb566a8208789bb48202937aa4ace654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ef2e73903a563c106a6951cdc17ce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440a2aaffccd2d73a3f8ccd25e544e4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fb2b9721fb359f2f64d46780b644e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057777c7846fac5788da5259d06ba58658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98262c419c07f5e930b93dd16c52b790659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20670e1e49aa5fa5e9cad955c232b1ac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea3b4a609079b87d30118becb5a90b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84653cd212d29fa5b5f5e4617d8d7790662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a523b21958efe2083b0454816d927f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b0e5e167fce8484f99bab09888024664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f75665e44420134af73a868cc57c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71592abe65f2303f5ce0361def42f147666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d0fd023b1cb8bfb012a6d77c602a5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d1ba4e20f8599eaa4c47e7af1a9d7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a85d0e29c46f9421fe29080ea723b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2279dc59e198ceae6f267999a792c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11337e6842070671db5f90017c821d85671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede1833c0cd4d406f3a25aa994e8d0e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b1a45787035c8a583c0dddf75b3f2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd202213ffbe731153bb2759accbc769674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c0ae81b5b444e53c33dcbc496bcbd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4449feeb8b90bd9079d48f636a9ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9490f6aa113e6555b5ec4631564da38677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bd9483a27ae8f6b2670d3dcc63d7d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8176df37d55b6cb786c07bb61edb66679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077464e6516469d5c596253ac5ab0b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964785f7f87627303562056d69aa102681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729476ef5cabf9d1f271c95e4ce56e3a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc83bfc5b3161150c5ce77311ed74c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfdd1c44c836cec6b2189032990fcf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f937a4b2b8e9de376f33e82a26809cd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f52b96c4a2d4c05d696757649a180686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a13685de9295e8dedc80fa91aab71687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67df52f482a5d25472091be5f4b111688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cadaadcddcf4f24bc36efdefbc5e01689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecca18658912e487711fc9b229df78a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20470fd1f36fe04fc0bf8f5531a4fd03691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fe1ac62561d1ab1fc7a7079d1f278692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee1000028cd130e9fb809e9ab464d3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71a0d895a6876f38b517e001b40cb0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00333fb0d257df96886aee7c43ceaf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712226cdc937a6845429fec4860f6cd6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e2ae510f087e60b438b0abc739a01697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311f34183f63d547411238613abe3a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafe90921953434c914d6abc5a8a576699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d13fb85eb257ced9fd72c480f7559700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8426a6def774f63c84ca458be835fdf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903f41e7f8628abba8f0a38bf9460b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580de18f99bcf66bfc82c98ba0cf15db703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68fecb1771314fee020a2f8d461f0a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40a69c2415e1534ac787db76e4fc2b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c891680c0817adb4846dfaff8ec9302706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f2125104e7e67b4f06aa7065d246e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71e4406fadaea9c22463eeb0c53c07708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d2c451aa45b69e1f0b879e498b476709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1aa5c04b4e629c50809ee99ef960d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0d2a1d8eca13e99eaebfce82856af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16fd14be7fa6e515c0a71c0354966f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae595a6ad18595f0824427455679eaf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc15bf218f33bdd5b73d688d75737e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683dda3e2cc03761fa41141966f5978715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b83ce6c5e0add79b1dedfd3e8e6f00716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06012ce602a80222bbadf825fe267e76717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcacd17b72724d2235630d2d432451b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c23db4212f0bf4b54ba3c6d4eeb79719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5eb9ffb8aa66344e6ecb3d55a93a8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f212fa2e566321351f1dbd0406deae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5202eb5dcc986d39a9be84d6ec30564722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2155bc8889c9002455daf53368256e6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93e8e3d292612f26f1c6798aabbf5f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7492427b070ba66a02dfa9761f52a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630baaab22ec4e654cb85f6f0578b3ba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74319b662a6d62e5f4f8b7da7823b4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec36c2840851e3b658e4840a2c86ac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251fef112442068fd33862fb064237b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4254b87893c1fea9488fd8746d8a5d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96470bcd552f10892def770cc778f4cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9491538b4aecc2cd13f721e30e5e11732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de451dee975c29589e5f9993830868733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92597e8db61c31b7dd56951336d1c3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7d6fb8eb57f284886d18fa481faa9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23071cee84b6a44bf650e6a715ac101736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e420ecaad155a1f58b612477302dc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f5ac35d4102594c0ebe91f6c2fb95738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73d0fd23c6a4f432848f6ebda5b02a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d55b3c7dec83c3b5e8ca2d71146845740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bda4a28fb1452a72cea811b81e733741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fd03e5c9b555dea744a14f2ee2bf5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b178700c8a6117046254d3e2371a94743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd4ea5f4937770a89d99dec9543b21744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042f3dbca8ad1448ff500856f6c0b9b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a6b30a016bed72b60eca4849c47bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21c6b93cad3fe0942f1d0859c9fa40747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff6c471864a7a17d63e327e9a9db98748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046223cae464bccc2f320ce582973deb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214acd1abd1550cd4ff8590d9312640750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e12a938c65d083cbff9a7e1654319751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1663648146d931825272a61c162ec752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a240ff5b857f1870900b376cdc7593b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b588a53a6e0bdd51b6b26c11de4f6e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728132c02ab1f11a0ce13c6ea1f98a20755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141168b3cd33f3f06af87ee9b4ac76f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec297cf0d2bcd58899836819ddc9f6b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddef2d0215def485738cfd96815576b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b45c5da5c892685d6b5cb974e5f53b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa5dedf06a7f26a8fffe346b94e735760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae71bc7196b8bfc36e8fc1bf211efc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c85866866f4fbb01650c1484500658762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f40f5f00e2e7248943e1c758dc428763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0d1574ead1101fd04b1e08ffa495e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37326a33501cee6bab798dd06cdff299765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416f589ba7bc0089ab7ebb756659063766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c8ac27cb4b95792e5c784ca70be3a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c90f862f6077e3c651e52da320764f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb05251aeeff94bd6e9259bda2ec211769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a54a8149e8c660f4b57cade93052fd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ce458ba87249ee374e5f1cc636252771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3694bef10e81f98befa64db7e0907a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdfa378b3fc68d54c26aadb675b893773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40894db68751ae241a9fd3d77b539ba9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513805a193025b27e85ea9611b624a8a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fea65ba2854bff3f5e7cdc25e5d272776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17f721ded8b6d1202e8ffe476ab174777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c61b7d7066f575edd6e1b30f3cb1e6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960ff84e4f340d78c8d08dcad208e7d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9ca00d87c631d94428ec35c423885780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d775339710869ad97e05f655825a5f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4555748041c0951bca1786fa4d2058f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a70ac88e8a1b2418cdbe8b0ac5e1ad783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56cfed0336721bdef8c8854495282e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fe902a1dcca5e666eebb4ab7dad10785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fd3f56010231a64a41a6600dd8814786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107a6a181dcdba877f259a00782b3d9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf0617611e742efad49ca242658107788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2ac2e9166924e4ace90f9fb9e9c0d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced854f35b4b659b8043658b9497fee790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2681f5ca90814571905089445ae470791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c629df33d98f4c8284b5d537c0b61792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede8dae495683a6d5b910db201581af793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88e8f9736ba654b013ca9d8415f5f7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4d17067408946cc765b0da3bfaf21795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0628c79166427b72a19d4f6dc6ac4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bba4abbaea1b657c59b99dce44ff14797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bc5df73b43d8c3cdde6bfe5a87213798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede2dafa7198459cb65975f5f9a0ffe799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d5e2dbc86215ca11392e0b5f55907800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7349d8164816a8f153baecde8abe5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828fa8d3f3408355b34c25e7d8c5927802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76936c4b678bd8d2d0af16eae91e6b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb085f82fa712b4e4d8722cd1e77c535804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae65f4dd875718435e8e75de5828856805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f81ae5895554ec4fbb885da88dc32806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762de8a2ecbff7705b5fcc22ad519dab807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6aa470c1ae5bc7c84c243e4f658257808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009deebc91efae959321f07e5562c5f7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc8c855204fa504b3bd886e9dbbfd4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ade042a44c1418b12a2e16ea0eb951811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245782ffa32efbeda93d72bc1f08adc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991407e202a93a9e1ecd213318d3c1e4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a631358ce8bd5439f9c824f44eabe8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd33a631909134dff23a8274b0e1e52815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f233c695f78f3501b9ece32a4dc53816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948a48868570dcc735c812fd94135d2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7b5c8512acd50aa44ca3d509f59e2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e085ffeac5e7ee7cab90dd51ef428819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf9c7730146a7eb58e8a525a5ec00a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a747b983e3b7879c506ed0e35fe5f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0667d41fbc4b919c3d0048575e4ff822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6dc50ad9831dd22bf11b7b9941627823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fab9d82193cbef2dd16d46d850e657824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727e83f535f91819550ebaefb75ca96825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b81bd98f591b8e3cb9cf6f8b8e0b28826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74708b7184e2797109bba3162d7a29ad827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d46a654975c5692982d1d1dd90b7b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30437de482388dd6749d57d1f2309a7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef971bf3f6aa98f5107df9fbb9aa68ea830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be858e246072c3f0769b4618377b1e4f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb4fed2b465063a38de73a9e58b98f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f19e7efd0e26153e05975526e67abc833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f383b7be8a6f08ee3d12f5772007e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39e330beb8630ee8851a5042646b65835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981cb408d919e0d60817cb41e9ee4b3d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed1f9dbef29cca82397501cdd4390a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993349e73076cd1b3e98ff858f71a95838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8baa9b993a17dcdf4ba55052b3fa657839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62032647363b61509672799744734484840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741af2e6a4e82030ca17fb8a79b4f92841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb876da5e2494a534cc13e2a6f335ca842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d535c80c316f573fe4f745205d31c843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4081e8da9726cd47372860c1f6797641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72a22bfb7d4ff399b8700fe3ee3e262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee75f47a9d4330f173deac0c2198a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1996f56a633ace3f19a4e09913d504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530be95fbcda2effe73de49b8e7c47c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df512ab725b8e38f6f83c1ce06f0dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14083318132b7480fcea3ed4ddf1ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882da397e488f916066b63af688e51a18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c751eba45dfe767ad726d825af52269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670838931d263f9d7d4a7c3e50a5cf610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d381ca8ffcf4fa701f638fb63c31211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca981dda8077c0c75030d0cf5899c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e51cdcaeaef1cbd8b3eb7b915d44013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46134530be52025e420a91159c673314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f1c3d5896a2e1a194b4e0796162b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db50fcde1af26e5adea6186351b9eb416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f398cce9e2ad42292e8a1aaae0b8c9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83b7a2c479d5171bed4ea024b2d61818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121a2ccd7184a768adf27713021950919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a55596b19f27285ad1552179cb603720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1903947c5b0b88e573ba29e47309b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8839d80d10c850042af15de8ee22f9522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82feb3b1c2b015861258d118c1d6662823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c364d828e732631392c9b13f6a6c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f2a28cfb62d8793d460bb0a30ad5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ceff83a98daf83cd1596be85e5cdf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5535294471b99d5b8fc05b64c871b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc93fa54ad054e174827ab1b28e4ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fff5ad09a744b2137efed74df72f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958db153cb3695b9035e9dd75147bcf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9d35da7033251cb593d7cd1f1414931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408ed27a706d428208df06bb89add5332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb627e579fb1f829c688aca57146b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f985c188925dddc9956ab493bd9f7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8de1b4a545119c7ec1dc4c220d87035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82bf10d3c4f4993aa16347a73e094336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935834dca2e9587bd37769886dd561537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd280e98a4c1df6dc46aa53aa9946338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9438c57accbea766cc8412a579a09d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25676f1d6e7752c2b9d2e15c2ee10a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1f3cb201d306e51b8be9018bb1a6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cdae89260e8a4a414926e0bd1edde42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c18d8191145a6f8c8d7d5228ec49443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936d86d5e0a41b5f0027a3d7ac2713544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288204a485378d5b72322b0c3057dac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f2e3d26d567d3b0454f321620d69c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac3ce1517027d8d200a59d30c5e58147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56602e565e2fe3680af3f33d32e6e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981217b10d861e82ee8e059f0b16656449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c6bdf5557269fead457074eccb77a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37793a28da30e136c5ee3da59373d09e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c87bb68a698ce7d491ad6ceca9f6c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a23ac4fdff7f7f082697717ef127b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c342b708c4e6385c9db4ce39bcd75054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d22ec72f83c8523663ee99e646db7f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf8605c271ceb14b0c4791af55ac5d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1c78602d8db8a23bf2ebc5590215b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0012ce0229427c7944af7950a6600358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f74ba753c39abb0710983d0e1be9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5edf41b5fdfc24681eb240568bd2f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e1a82dfab2df08471325e5a35004f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2237d179d4e32246ff0137315d1f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6ec827078f4270a560baa7014a0a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecda56991468187d0acc07ae808cc9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec072b887e92aecd73208a4eea8900565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b3d8ecdb0d0d0038bdd67ec82ee2666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14b245bf4d8f90174133c6486c7fd467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa478dc72fdd2e0b7791fda5bc12e1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d1814019a2f003e4c40a8768b4e1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10cc0b546da6b91529d17d0e9d965f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749a9522b61a34a303845a57f0cc7e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644d070f3e9a6eb8a2130dd2f15971372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f4d4f1f985516f676e1d3083e28df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2449639cf3eea7d1c04944019f356074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fca24b332ded4ead642a1a7c7a46f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0468fd059edcc4d29a64d30862f5476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937b52eb13a433494c67a6eacbd079277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cbef0046d7ef114fa2a00abf0d29878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99c6eca42f200cf279108f079e349e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d36c3d20ae6b6320fc7c51459a38e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19757a36f4eb867c083ab2eb8400958281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707c102c381ae0412726e008789256282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25b1f1a4994ab6a9aa37c33121cdc683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7228ff8116cec03b9bde82ab44491c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f884bdd6226dcf6887b7521d0bae9c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcb86cd20759c789c2f13ebd8679a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9b2c0e6addff516be772214ad8a9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4936915ec0591f71d45338293b4093688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b284837e09a416587c4668f3589061a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe6e0ebaf30c4a0a1002b1b5619c1790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f079ae45df70a7e67036f774b5379491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588777b602ffeb87ce8d3241b2ed75a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a7420e0b8c5331a6bf32f593d004693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6927947db642abf0284e9deac467994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fec878cc493c1adc25b93f3ddfc55795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de5f68315ac84d61647dedca784e3e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2384bb8eb385a6c982b3b5d6fc0f45497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79341e31eabcd59a970f8b98340d8e2298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219cbee9b29f3f500ebb9033398b7a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f909252f0491b189c0189bfa2a9e2fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce16e556653248fef3f1197c1e2859101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84df7e49e6bf2746683688a4f05e3c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ce8b6bccea5d9cc7ce93ddaf79475103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adaa3ab7acaea3508bcd1541292d47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381dbaa6742804be30b7da28af72ab9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2069b17579c9395c18668593e6d15c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32901e30f9d530b69e6f08b82b0b17cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2eff990a7fb7b9cdec8a940f92091108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ecb1b17df91a577495c940a3f3431109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce28bbad35ec65c3418f449f26e74dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad49844ea17ce25fc62d058d57cd3d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cc1805d316bbca8ddddbd1b1336e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f489774110d23de2b5fce423484c4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc5ed5ea4aec80cfe9442d4d732a0f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffca005f9fe2cd2bf9dd28292b053cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b825cc526e739f354460b29d0a2b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0dc9f8c98d316d1a2e79c3730795a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d279995b83b99b5d1e20273e9551b05118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123c845e2dd77d5ab712c24baf0fea5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc11cb635d46ddcb0b73c155a407f6b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72376a7c286baafe0296a9aab993ff0c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635ed1bdbf6db9515aba66134bb22be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d17ad80c104910b79c5f37de0eefc7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb383a847b26fe7aa4b3ff60ae99fa9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0748a9f66ce0bdc9cc6167f8942d9c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7f2d4d4b45790248fb10d52af7be0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326c9e8f98f37075f1c99f12b10b740127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b6ffd991a36e4b4fb6808d1d92a19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b7e8aa3fee4bc6686eadd78c2161a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c192c74df1ed3eb0d80c16c8a9c52e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38281587a0a89e73e7eeed1da961bd50131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1de183d5046828752bbb05b9d2a8a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a8ec3c191705087163122660a3f5d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69d3cec84fe0db401b42e7d62ba1d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7f011a143b3e9f9612b14c2f1261b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cec73c8029d303e488d03c98c8eb60136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f4f718995a151157a3d044ae52a4e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e25b9539cab7df642e6f82a1529a37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b84f4848407f91f3c1aed24e6632fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83547d65ec33405b85be294d851ae0a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff550b77251c95aac79be46167a5680b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610b830e26e37f15bb80f76b0034822142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6546f02e7ea02e427d072496e5c7d0e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965ba23926b4c677fe259cef4f59506144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14594e83326f8f695aa1e97fe71aa05a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18873ea2b18302e9b698254a90e611c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b7af0227387e7942cf4f40ddce37e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a5dd52841d94fe7baa3523ece595c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3323ad8eb7f4fff456328483eae484149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c72d8c93c94fe6188278c190125dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414f0fcf2722b2de93d4968007528c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739f1a9d43dc5ef4338a39752dc9ed1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6a9df5067217aa4d02a744b8c5dec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad23b023142ffb184dd14c825fdae9c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bba6d6d9376d0137132a4c768cfae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb902fd726a32bbcc7797e8a5f2ca9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f6ebc49b85bd95becbe0b2310bcae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9392faf89a79303a5e636479ae29a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb1c1b91e7c10fc43c0962b6ca7b27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee7ea7f7f97a464405e125ee3c80b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee945059961a3abf714080c46d1cb34161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab1152659c1ce69b93d26b7038fea9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b805b09ca5e21a1d6765e90eaf00d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452274d5ec57a8910d75f7e70dde79fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd6e45270edeaa536f80ccd8a6b4ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4968c10d31cf032cd7cad994fc26234166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71023fbf69b2d962066c565185a3ee5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2a9fd7f1187802aab0572cf697e3d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e90f7ac5ebb85fdddc26ecd5ee5d2f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6453620d24eccf588fa6126400a1dbd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ccac0156d08c6120291ed6a270b6e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5f458b6d415687d52bcc75c62ec43172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb377599c6befab306027487f4415f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465ff24fc459b1b9026077f86e9033c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c98e741f8e975f71d51dc698d4d55175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eafd97e2cdec9e501dc5ca2b0959ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefec009fcc0b758d86f3ee28e14733177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eec542853fdca134cb72e295ab57e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd59aaeed4ab0a3a300b3ba685a584179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00937b2c2e7785abf3e1a50e6135b626180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba2bd9c8620b8157bcd2b105555e9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9b291afda3d50f5318c6d5f8f8f2e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677ed6b9e9a3e07721b38a983888214183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8193d201ccefaea74e0f97b5298d9a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ada2d41b1d7977059c025ca162228185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4d87a6aef7c7c95ab9cc6d77400bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c2c7aef27893e91bc12ad166d407d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451ffe0a10c0248d9b38133262e1855188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c851cff04483b7393b0cc6312e4796d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e905d0280eabb528f401c7c88864d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cddad7040966d2cbc107b88758cdf8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36142862a183e2da1a873ea37c3473192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763946f8c5c0d07b0349a238d87556d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cf080a1b5107026d09ef770fcfd87194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2a9c56df6daa084de96240aace6d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60a38c7f30c20242b60f787f3265e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74714e47c3867d343e04f551a9113e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e7bd679b22d5446f6c9ccb1cfc46d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f98d5a14cb5e95665eeb3640dc0a10199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26653fb19f2ad5a702980d42ea972be7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af206794cfbee760730288eb082a23b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636913ca2f3d9033ac42d603e8df013f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bc6ba0e5b594a35bdd043625a8142203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fa166f93dff92ff1751c1a20fdea3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ede925ef6dce1308db21250b31445205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b0d2879cc8bcc05dd60cff17db9d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee619a28b55f5309693fe07347a1f418207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17674c1f6518a61bf1aff11211d178c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef779b5bbc8642be0df429f196c70d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dd024d10cd12181642606d182979e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f9b3a2dfe1bdf1dd59058f0e504ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfa6db47d7e268d68dff3b5a2df6e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5c563f40cb90f1fcb3e721d50b5d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cc217213d738dc76f111653cb698f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdb7d7d86b65865764d05e6e747cc3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93bbee997b00c62a4341c6917f78af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534078bab4ac49916400bb0eeb3f3c05217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18746514695d9168ee396b266b2ddc05218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199311ab4a8d61f87ab244a5e2437ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8074fbf66f329491710fc13ef9c73f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48c438dc7dbfb2f2f625afab1e2bed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38c5a39e646656b4c4659010c70975222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71231cfce10656df0f2b1824eed5f032223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f57f0bbe5cf89e9cfddb0efff7ff9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a984690522653b6cf1d1d3bef87dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994abfa075a3e4aeba8dffa83331eb5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6caf89236318d3787d1144b71d9cfec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc3bf1cf63725e5ef8571e33a6c556228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b05093ffe80a0c50a291ae1d6aeb4b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851103175073fd5515d6e8f77d1a1fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324b7b2e24b7333101890324d77da94231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58d873b29267a0bb60f6c62b8b9ef8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc26a181499c5e14ba8764f56070569233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2814031a96d14ae8d6fe2f12e05ba4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991958c13957754e4f6b437f28eecbe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae85e7dfb6e0e120668370f73b64b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e025a8ca793fe75e4c7437396b0a5c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880d2a15bd1b5548b53fc0fef585771238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b49dbd63426b87644fdc3ce1257a4a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdefc8ffd9ea2fe68dd7de7487da002240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6e94b3ee487d6e8e2c579efc95316241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63aab90ef21a43e4190ce892c39da8d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0917caac29a6af7752f92e2d794e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c91d0e9fa8b46eb648411c029ae86b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c472318b2da5b8581d457a439a3d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9b464f313aa5d660c4b7733d9e417246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535420d6bcb190401618106fa48c2217247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf134b497087aea1daa9f72785f5ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f2e45d5f2f452643b217891249350249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc315f15ff208083a3203fd4925abc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3175c78ee7b0c5b01227dd1baa6f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2a0054d23e4f30b3a74f10c6adbc9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9af1b6e69d021aa7a43a338d263c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475759a283311953f7ca72c53754d0e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e48486ac79de638d861b9082eeef2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980ea4916c2a3308e963bb418fe1689256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357df54ed180bc18b7a5d3d8e36c3b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac34d4e5b07ed6d19ea6460d7f9f90e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67676ad1114c4bf52b1d6b552aacfd2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b42a7ceb481650c2bc804ce9cea056260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40b93ff61498500e664168b5ddde89261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48fa3f206b6bf8a7a48325064ee3f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ab822f14bb5bc458842f5d6b7bc80263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b700d4bc66978554f41806a3aadb76f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5e14f7c6bff50214c472139f879ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e9e8ca6ddd2013c39c13907356a66266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e748078859a9644c4e8f2f35dd6f82267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9067c16f5a7df7a4a4723be7a7863268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bf5192c840cbc093f0638bfb4e3f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b92ada4481e9378c202b239233967270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf210e60b7d33ed0fea18fb52936e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534cddba010aba406df8fea775575fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242a44d215af20d5c32aed90c2bdc88273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e21ec51b79c35ca6f27185fd71995274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d726e947ff4e6152de30315e3394058275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f378a53df170bc12a074b72f7bd61a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6245ea1d7fd8f6c56c5a72ecb6256277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2dcebd6f9ffa00f5bfd1d50413e09278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aae7b0856ff7d57fe91dc107787f35279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd159306daace51fa6ffbbc4b57bef66280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739577fd27afa13f83548fa205dd368281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a804cde7f380d823b22a30f8d20c980282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8a06d45b080206824626b10e16dd3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26ae8028854ffb9863667d92d8d484284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129303739599c32a3315e8e2fd6be82285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9c87653d41c14e0ef581080ffafc9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a690b6c1ced7ecc91ff01697c781ff3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538f2a9c9a02c2ff68e251e8a3302e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97731c017de7e4dc01f2010a165f81289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b86641ecccebdb8871696e39ed2fe7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7c270c0061b6e99016874004fb713291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4423c2b719959cdc21cc455b38d44a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5aea63d5ff4f99baeb599478f2dd2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a11e18bf90427751ce5556541cf8f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82948f3c4ff6116dccec34ba71691bd9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e42e793ac1473aee91027dd94326f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee4d4c41110c44e399f44073985fcc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416960fe9c4657b39f5abb2efc02665d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1338739f56d91ec6c3700322163109299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed8cfad68d5f4c98896aa7192d910c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851618680cbab3393c3d4ebec5834b98301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a6a64b28c1f71c451960fc80d0da3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb377f95a06c11e955ac4bb5952eb40303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bc47b206b146033191d042d21a95a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2614dc264ee415a4841f218638c241f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa30dad7de03040b78fa8a91d8df37306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2a0c68a886836ac7394af637e1d59307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eee0c89e992dbafbe2f9333d506628308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edf85f64b61e4fc25adc12aecc3153309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669dd530e86a7ac1294d35d229fccdd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c24e57261fba7152c046384234aceb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad05a1ab1b9d3aca28120c68036d4c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5cb658e833e259dea408b38f4c732313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e94e6495134ed3ba0cc82409199101314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042f7a03faca3f58d9fb63c70d92d25315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f0efd9ca56fad6df4e9b0bf3de0bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831c6ed9e39c41038b1c5245f61c6e9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7cecec74a574ef3a32db77a27eb2a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380e9e812e5f6c8f5ae33462b81e31e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b15cf088d2d0cc2f7569b5ccf66ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54978f6237237fd7ff51696a6c172318321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b568e7d6da7e899fad74833da24ec97322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949cba1f64e674fd52cb281d562bfee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad1c2b4ae6b67cb2d80f10a592a607324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a69b7eae881afc8caca52a98703382325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fdbd9c13ef26755ea3a8a0fe6b4fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940431be4874232fe9991699e75e35eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df25049854e02756a522a117a44beba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5305bf87a08bf862c20a6084551b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840228a755d8d8451b5fd3052b24035a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb7870fda71e23b8be3f2b824ecf07331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5b41379af1a228117bd2f9642a6d3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cf9d8be4e51a63eb96d4bd76b41da333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a6a6fde5177e4fca054b5a8746d80334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812f96aa54c479ed30fedf63a0c7771335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe26d8913fa3d3a86e05458619edb9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03c6e396796b29028cd534b40838d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f1b5d26e0a4d3468fb2a7f7c0cfb5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac97d1f1f156cc226bd22e7d9f331e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9491c12ba11aa88ad13e5b7d5207a71340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03969f9d1d09043efbd632e28ff7db8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795bf55996c54b6e0e63eab6726627b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc53eecd275194a8a69912d7782b882343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccfbc94bce6bded75fee20324aadfa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64170458f0069bb86c382b12a0f6b493345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec1bed5716adec843ba4ff234fbc67346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980e5ec1a1044f81981535488588c96347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ad187442796a310874346d9cfda31348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094380af044e0cf3f58501228841f544349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014da462f61433042a7193af953716d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e7412a9d578231edf0de86117eeaa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175cab346d21c6703d88d850a5b39b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e5ea14c5e2a66b8bf149d2bc800e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d49f0f8b82811d1678e1c3983e2eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7823876bde1ed85d21004b1ef2b322c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cdfbcb89065c9ef9e12a9121ee6aa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbed312ca29270d5314433cbf1655f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b1fa1cde6b3fb3284734feed393ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ec0f5a0149ec1a2ace03bb6028f4d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303863adb276da13bc06ca65f8fe0dc3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193c5d5bbfde5b38a1dc4d80ed6cf1d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10963a0f21a00c02bc778e8beda93b5a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c27e74610723fce2c70554284a96d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab9c9774b2063243016e436cda4066364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ba1b9fbbc0ceb07d7b3cb17d29727365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59eb50f714e62e06d0e725f1eaf4d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195a3b56c58976682d0475d572d712c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f06c7a26281589935d52c8ffa0a544368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5422b10fef08c6eefccf0ffc2a9be7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fae217001b8a072c83badb3d25935370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141f9e929cc6ff6751ae485d94bf6aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cda21b51fc95fca16fb65e85c79c3a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f64668e4aa3fe2780c139a09555735373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939f0725becd55f1979a295b1d198ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09e3c031233ccbcb41a1eb15779be3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6d6ab82fc67824a183699d791f0ad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8733ecf1a2fedc3657d5c4b9802fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea07c3dd1fbbb0bec13f3a366e13d6d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43ba27b361dd04486d29a4bfb631fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ee9953aec9e85cf6d05f2dfbe1070380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd96f9890f927c0b1175de8e40c463b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e052bfff244011412f968833732b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f92f277daaf76183fd9dfa12f0cdc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3549aad537580212e25907f358e7f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d7d0be3e0a8175a71284037838b08385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39aab1ef73645ba56480b9a943e00c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c00a835922649af5634156b4124c4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260624395e70307de3258d55fe45ac9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf819f4a3a9b18554e51342a2f3dd3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252da5d79b73892b3a6f29bf8c6504c0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6143921867dd29b0d433681da6dec73391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed78342deeb8dcfb6c5b1dfa47e9c0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22d010ae5a117384e6b185d286012c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81d83f81d18df58e393596e8d2a2a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3a829c606536e026cf418cfcc7fca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc24a1a8e1296ee0b12aba5ca34e3b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ffb86a6912f5ed37afdae1d7781ac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70109b3154f4e71acba79072e87b2977398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838efe0d9118266fc2f4e11822691304399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e1a080605c0b5f5f81d8077b5b6ee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb02b77ad93b2f431304472ab069ae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57e00d181973ec1697f3d96d3eaea5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75446e5ca2326d01b2a23afe37acd49f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebd9ab46dc8583660ba32fdf0a1769404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b425ecff1d575118f24ed19ce5dc84405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd05a92227a9ce1e269ec12086bdee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb0cc0be6d7efb78c73911aa461c30407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09500d71987a6e98f710918064c567ad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c646e42bbaccdbbedc05dc91f5f62409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f280720d48dc9fb3ec8fec44e974fa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba35222d7d5e3aae19f2b9d4bf030f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c7e58d935f1e728de1f6da9019589412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba224e7a2a38e24a87d3f20ef358be11413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fb2bbb26d0a8d25efb0c7077a9779414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03117fcd8af950df568bbb8048d78a0e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97c7a659b468e7f963c2b91e063488416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805774bbe32b77d520095d11c1bb06d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9eb4946635f5c4d9e3106cccab3e2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666009c57ac4bf0baa38238bef1bc439419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7fe6714ced2bd167930d1bc7a7f4c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5e7720305dcf9293711f3b8283e0c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8584e49d6c4b0c83b0fe03b2ecfdc7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e2022f2357fc93a791c2fe705bf81423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f61eff34feaabe1442eb3f4e5291aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c02d5d11d1f2835c1dc1ba2ce1fb2a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd29d9bc525018ee64832ce195c738426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82bbedf1d52dd71f793afe898a0588427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb71e469e0df85e58025a8c2a6c307428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d599a8c5ed54cd8eb036369aeafc9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9dbbcb983c0c5fa56aadbb0f2adaf0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16828955bf9c10b8cf0f323ea01b61a3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e527d8ab4b5cb49ac71cd9bf1c8e18432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d2eea3396dfbc101b33fc5f103814433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51130b861467dc182faddd55a5613ca1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c1d9c3ad091cbd544ad62fe4fbd55435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b50deac37afff061768e5e618062b0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b17181aeacd38416af798b8d8dab0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89909d51538d1c5e5742ce872b33a1e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb54b83c2c51e750b08caa313e119e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1155c46a7d69a1ddcea34f867b8b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a46bf31bfaaaeb75c2146e210cb16441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9ec98a2ddaf4c87447ced4eda07aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b02eb9805a2c98585300a0fe90fd4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d421affef947c945be6ea1c0c916623444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60913ba6c469cbea664ad3deeccf6c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afb047fdc8fa996b0161b4c544adb9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a517740e808fb1fb31fb84ba74ce21447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ee1b8fa4deab4f495486edb510902448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2931f982249b9c1592c4867452cd1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca78d562f77d86a3561a52dade387f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d0fbbb87febd6aae74c00e75b1c65451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d00d0b7a2906ae9ae7c19376bc4697452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c112c8502b2e421376d9a622981122453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b33b6d2f4f94ec40973da04cdaabca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141fa06e8ad9ec8de179744c4ed4d32455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dea5aa215a427421e5494522ad0c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ab7fd51e377844fac01d105480a65457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3aa27c26152ec70a79777ed70dce9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db18cf94f8880c60e44bb68ea01e9c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e18fc3a927f65ce0404f604871fd6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c018341af2c8958ea91f2195aedf4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec12bdea22effdd8d2554e4235fda6f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf54bc6dae031db74e245a3d1dfbd6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d284ba910c9c0a6d5d3d1764da6965464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a011e9f46343f22406050452f2ef6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48874a68b57852553c7335377d101f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecf12eadddb8727ef846348b968b0f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19a42864010ac294568bcd724c9cd8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4402fe9575f1e67cbb4ba2887b09633469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce666723881a9ef46dfa40c101b201470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e9771323c8919fedbe8111af316ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb539cd5a912623c9942b0fc83137c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdcc5208e70f1b0e7adebdf1579f16473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530387bd6b28d09c61e047d4d83f022474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9f252af2b0521950e4e1415a5c283475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26365161de434e0552f308ebbc32d3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0571bdf2c40e7a6011cddf77b8a63477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730b77ab1382b189389de3c10915605478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62a898db04a33c8e80d579c7aed95d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0de1b7fd40854c4c9256768749ea44480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73193f046b631b56c97cfb71837d6214481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51907f85c0c3c50e8962e004ac08d7fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3d49ff5a3e2cc1aacbb22f058377d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc33d990dd621d745daeea327d96ba3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d80bd5c08976c8f75c362370ff1b6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34811b6b1b2288bd5ca4c5f407869413486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164724aae33850ea21db1d3b0ccaac4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30251d4ed506143894df91051fdd2bef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59566b667ac1007753054a72039899489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ea5e6b35b41ee7ebbc7fe0fa7a545490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bb16c64e86aa732ac5a22a4eaa022491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f0774734d6f2e8dd0eeb17904e71e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292874a7d7702aeb25edad090ec8f4cc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e66761d857228eb6ca1f6ca17b7900494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cb22fc4603e8decd063bb4237ac65495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6373053b1603c2873987e6699c588cf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc06021a467e174c9fbf7fd21a023e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181aa92f149c2983ee61ff8850a7f42e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bd248f6b0b886fb28a5a83393ddaf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbcee03bb9b0eb7bdf7fd74ca7632b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae803df30ad2b9dd4675b653b78bc759501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd701c0953ab254734011bd3563e52502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da83deafee46b5096c0af27793b1d85503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1414ae7d7da972a8aef7bb8ec4319504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d37ede6748393d6dec996fa22ed678505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdb9a630c8045571fe592ab54c7af1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681658477ce7ee22dc6a122002b66fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ab8b3103997fa0eca7fb4300527d3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5719560e6ed3a6c972dad608dbd70509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc829c770eba69227413cc44377294510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e977bba47e5ce9a81deb2ce8507953511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bda7b4fabf8cffd52794e6e4c6c2d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d5d0c38dbbf754b33cc9169c1def2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fee67d684ec71d773bbc837ba106ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9124c018d3263aaf545573a4b26e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d1e8baacf5c1b36c1c748e2e6da1c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfdd22d662a5a43c280981dce9642b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e4ddc4b90a343705576505d6c39e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7d4aebf1614e4c51a0db0a9ac058c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23463257621cd982059d6fedcf871308520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5e2cf7821f7e04ccb6be5aa9d4faa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1dc76a4672a6d997d131755dd0021522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683002625dc17cd33b649c617afd8ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e3073e68d542a11de04422a2bb26b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6583fc86dc8a01327ba7e999c423f43525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d07070aa28e98c5b8b3e7ad2ece217526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2333b3feb0f5e1b65fb12c9b1466271527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db99a24662f6e3b4a4b21d5522cca91528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219047375d51a40f0809f1ceb6d8fa7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9efc4688a9e33b941145c5f53637ba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0edbf50b804bcba4ecc561e122b0fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db80601576c4db6db0a33dc04f8c9d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab836b61effaa1dd70b937e9eae2d87533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246ce44d2bd94db5809cb41490aae47534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1346d0a5e43d5a5c413bb7e730fa9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379321f8ba0b7cc37fa1dd141f71052536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a4c13c070472931ee06dab5fcc5f3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790ab8eef545400c1d8e67dcf8a4c1f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1c9561f769c3fdfe4ae8fccedb72d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f56e8291bc0926cb6d7b00cf8d66d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4f3d38872185ed34a1b5f3914fe11541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409d9a789eb6751d26a56804f6a690a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c31371f99ef3c8af03c9e09139f64543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c0ccb651875b95afcb374c7f40d7f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ecad6e8f4ee2461478346cbadbaf7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114c56ff6ddb8111de19fa911ee5b48546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec140d6c30d6cf1677352e2c5db082547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8986adc6b1eb27246268e712c533e8b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14a8092344ce58229804f8954b9e5a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ec37df2da2ff5e77a7ce5a02ae085550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c699fe330f967f9c77a1ce2a6def28b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d9c90943749ff5985fb091affe928552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59527950a1bf5b0fb0cbe077ce97f7c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f398a63a21fd3efa2bfd58537c6080554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2af0e859637eca363003d2910623b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8023bb6c99937d1c3f2b0fff39875cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18226b1348c5e7a33f2be2ad6d3be6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f2280b1f44a0269960948ff477a9f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7b6591896b715ee0eccec84fe8c40559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad35e9103d3378513359a83f386b47f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66a24b6906d1db20fdbc3348b297dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268b876c480f822f514f45a1a4b691f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a87a5fbefc1bb26ceda8aa52c016e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40b1ac84d8b2c22bf1e7c66ce730e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffa2ac0465ed1ba7f2122ac5d5a05d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b1b3e8ee40b5ac5ec8419adb5b4a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62ede3c08da9fe3023c13198b30340567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0537ceedf60e8a0bbc5786188ecd27568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaed550be2d9724b30f2f53439a8327569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5de9ad2f08adc843868503b4f8ab69570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3621b2a95805b3bfbea0519e71db89c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6d7c85151c868722fcbdc65a3f27e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b967b49956e8b1a55e3d2622842e7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375b1a5f2dbf2281bee21c1fdc892e8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100fd42731ea3ea84ce83d1fffcb969575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c524b11cd152a20c61259ff356779a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fa358fd01cd2737d4c4adb2929c52577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1901c5784a520e2d93278e9bff11e0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127285dc82994ac3b6c9032e2a34963579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c481b0dd5030fda1c509e403862ddf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee423ae4b62949c638999acc8d8f6142581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c982856f8650a0e2363495e2c611dbc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691fa6827c4b539c536406847b2d63a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae591aa674ae9718eb7f1191e854c20584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342989f07f17fa84e1f5a7cd2d65d42585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0405cd5e2fb7297c4e57ea4003acda1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea89a57b2e6c7ec29a9f069fb1cf033587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb630c4dd118a341b34b915d16d02d1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04bd7b24a5439688fd81b0b161a80f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4008bdc29a44121064ebf8dbb0cd9cb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57579b455f98fa354e86e42d1f080ea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64220550b6730a9ae627a4931b88bf3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f999605a051f362aa2909d4a83a7c0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce18cf5888de012b8f6d9f60d4353d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9f54e0e54c5381ff4d2fb5cde2dee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4c0e0712eab3b04bb1669eddb9eb1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6a6295111d8dccfdce3917d88539e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c80a449e2c8f34457e083a5f6ae6b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce93ba8fecde28ce34d26863a54047a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b3e464c879bc1b488fdb27cd3e805600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f08352f32a5a54a66eca60f542ebc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fa2e4e2be26e09488031c21d2ca39602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfa000c9a3373e64d8f4745d556914603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eba1ba65604d6b5426522188100a4a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbc07936a081813f7f68d5ed23142e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e40ac63df697c787f1cf20c6206826606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318509f8bc40a4b1f855638d9c30837607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cfe89271b2fd12f3a8daba5c23ebc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068da5bed3be3b5521e0913a8f3fc5b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0ba9648e9ae0131ee9cf9c8c14dee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63fb577c74131d068ea974d2eaa990611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ff868e006517c5583b49b00168cac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd81a970a4a2dde84e74c39e65d59b2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403255d4f26c49bfb01da307b2b5738614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3506762fb3aeae4410b4e3dd1e60c8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbb9401510a4d714fcb86341daa0f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18172927dd8bc1326153c454310ef4c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e03b0af19a23e303e6ba321b246089618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67117d1b56727d3f63c492a3806adde619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8fc60148cef48ee1a9bdee24a10bc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28e3bf19493851816d6bd410a73da6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482043b8bee56862ca72ff8c9b3a69b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a938284f6a3e341222abc5d073333623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13432a421a73095f8bea25c37d39ddd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b759f3ec5c82e78a69915c58e6e794e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73150a30216844249c10cf49f2846ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865ebe99a002377e5a001d96fd4e1a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd683f20163f04858abccc94c172ebef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea70be50d5ccbc3db0141c5110e98ed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001560edb9987b14fe99458baadc78c2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e418c8bdde2be8c464f659ccd587a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b325fcd42a50eabcc5f30ac5bfcf572632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27df674982763b2098dd12b76287c0a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afece9fe89ae1d4efb3690a4e713fe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b226ff277eaf97e77a6e535756d24ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de7006aabd0b2ea38bd5f6fb39f294636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b325d9ff464f57e0f9e0ca50cd15177637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f60956b4344e783267342b2ee69a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c4dbdd6ce8393e3fe3a743a035b7b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392eb6eefd94c544e1a959c79d4c9b6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b74b82b60e9afef87ce3f579a3a4c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6404ba94bfa9cdbee876354813b25642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9da5030e620a26fa870dc226d7c04643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacff35becd6d1d0006c2bdbff4919f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb6a61e9a6f2dd7f14e18163d2a57c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eea41d2815de9bea29bd1f791ce9bb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3a22b0d4d56f40bcc99616e1a150a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61351e61be6550322af0badc2d9754fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9bfe581f1af5d9cdf5e7319b44e61649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78781a264dbc11c330dcbd7a0ca0ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6c94d839b3be62476f3e3744f780b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88533af2dc4bcf15efa6a3267b5bf525652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48012e08cea7569154b5d7c8c9dc4df8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e4e62149ea4d7bb20170da80f9954654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb5393c9a6d90c160bbb7b259a80e8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ad61b3d08647c5e49609aa868a68a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb9c2d4ecf6b20288bc25fa5914b4e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1b52ff585bd12c88900fa89978dff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768e058ff6e68f09e26580948497afe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9d8472992dfa90b492f0032122832660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e7d805b7c40c3c08539b2dacf84d1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412ccf2a2249db8bfce48cc02068602662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068495a0e92f27455f425e2ed58a93ba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61af37502a867b9f7eef69fd31692b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6015a1fb39d6a74c662d94db6b4535665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acf244197bf092f175599b36eec2ed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c7905a4430862b7c92dc1687384d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081550484f2db308e0bca19d787d505668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7a2cc445ccac5f772026a122e1c83669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4752462d4c81ba2f042ee0600a6fdef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414d72ce1cf6c9b25914a02d866d3c9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36489e68d281b7fd11f59826f4db7b69672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b816aa0edf8df8bb3aa2ff311483b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cbcd63fdf2bb6f67163a9e4e35f39674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e492bea4a211fa230d33c8166a4de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3d9a5055155339a47472515f5f63a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1806185d304de2942c9bc378f5e0d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984009282fc85c7075693e2fbdcfddb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63593bbd99cd7dbeb199440a51eab051679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae9d049f93dc44debd67b5ff0d7493680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b861edbc7ecac945bdbf8372599ab34681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf713ec18494bce5e01c2c9eb8b83e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af08742d43837a4f8ed08bb47bd00d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbaa215e205a4ee6de289067cf42a9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8cfb18d85ee2799be77fee6274518685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1213a509ed353a3567f76ff84aaa7f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f23299f47fa665a94d6b0543b4dc40687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df92ff8ea3ddd134ee28f5f67b3c5c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3e259148017a3b9271bed49681952689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4e752b1d295164ce37a0b9802360d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4525656313a447ddc1a2f6315de969691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd217dd6b6f78f9904a9206c6d6a9dfb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b8d7f8ba16ffbfe2cb9ae3a332c7a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f8e54877984ae4ad332d4ef880815694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c172ec171ee7d470a2acb9fcdbaae20695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d331c03219c7a0bebc69af41608f5fd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fe8c5bc22a50990bad59996edc4ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb65808d245ef2810685f4efdc8f36698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7368b4053ff800c0ca6305df57d71c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb3f2927a504f52aa00f37b0becf12700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7d701bc5e6660b2963ce84f4b46e9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350b3eb8ee28a3fbae7b1bc7d6a689c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe8dfde4826525e4cf979adc87b15a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729697294cc5231137ac7818f9fb696704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdaf54203cdd78e02c9f5a8447461d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dacb73780912ffdf9b775856364e2d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20561148adc50bb8251cad87f0319108707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b3deb300d92dffc4daf89919f8e18708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372c0c96d7e2b95f0ab3fdc4f396576709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ff06f3c91c65430b7632d4a328129710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31e67648666dfc33c8e167b25884d5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e638c7a7701a1f144d33cdcd08774db712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fff0c308f8b474c67cabb0c1c17d7b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f99b266d83f186f8f512d66460f80714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33855018e7380409f260fdd0ecf8ef9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa83426d1d3707605d26571ab91f54716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d481e2b550fd363ec1e95716135b7c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0bbc5e6d856af11630d7ad95d54f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7aa13d09073914799d8629887336f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824c4f636b901e341979e96849f5a5c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc07c20103308cbc470060f971721b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b69cc89ff427d769b83f172b4dc4c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b9f8ad0f6cfa771709e100e9b1497723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08b88e6e8e1234a968855cac0f76b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915dc8d49822c69a4f02955adcb6c9e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b32d71b5111109c21db01352ef20e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9390c3dd25f03e5ebe5709c65cb32dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17f5f561cd1decc16fff54155c90f5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07479103b165547df52c5e734c9106729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4c73ada3bade289f8a619232890e9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e2ff4857080a89e53164e4d69e8e4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47552498df15edaf36689cf93dd977c7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95cb60127cf0e6b7e0b14ffdd6bc25733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3d07e644da9728b70485d872f615a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90f4884738b7d541e95e74832e14c4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b4e6f3ac420ce0ee371776c510c9b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d90c5d30eb004db9ebbb49ba6fa893737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341c28dac0e829528a6bc7294393f49738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906f06d59b8bf1a1e30db40cf2ec672739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ef3af1299e238a9e19ca8163099c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60cff3b94376ad9fb9f6ffc6bf313e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7ec66d406795837165255e1430064742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52add587e37ebe99d67f5275d4a26a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad670576944511cc169369c2b25c1df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b63ae502af96ad7d5c2cb707633b7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74519eb5c16a72cbf5e4f60bd8fe9ea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6708410c43830a9db2dc7070f696c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9c37535fa4562e154a04015db1ff8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94ce7085b7f250c3f541f0acf1b7f6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18b14705fb118b8e6b832295ff5529750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0afca550e05a2fd7b3c5ed901ef49a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463211bad695195faa46e252d5c412dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafe16c3210b6b97ad11335e11ab1dd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d3f4f732cde036e3fc9c4eaa64d6e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b42d2f67b224a196abcb5a8b8460d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb71433910c674cc6d1b85fb64299e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820efe45d8f85fdfceade39647a5e989757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562233cc2ee8ac9b9a0290353779037f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac63cf4bf6f9780354e530381693133759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf240f9ca3a2aa5b50356c643df4ef0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75571b137537251608e972748defc2b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d0436d9a5fceea6d8c9d088aa4a25762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7fdbd1d5bf4661cc94e1c06ba03a3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c03f914c801b5d3a0767422cf44c9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44c83bc0a8fd2d2794f516f7e9a5cf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1680097427e341fd5d3baf55ef86d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634f0ea562ff9d7a7ecd815db449d5e767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>