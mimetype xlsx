--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d64d49cc5e23808cf0ea2218d4ea61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9990a985f986ac75eb660cd5e7709192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23ce752cc45792d61920f65a45dac83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1232bb5a155892a311255d68fbf3a614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6896147a124e10de741d7f4d993d7d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05bd1ab7a5d49d605c9a5e33ed76166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd56d00024c046f9e1efba2f0ae5e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c86025c59fb91ae0b8353961a5ead78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae3d2f319ead33fe7fe7c2d9d77eef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9af2a999cc4dfd5764a5295a89b79710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a8ba970e70c3386db152047d43f0311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaea7643ce3f2b765d2b46e6e8e847e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deee71e55391e6480c30236aaf3672813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0744c30b06c286034e93164368334614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832c4bbc5bc331d630ee251278ccdff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51225ba8fe9181ffc0f4a02af68818f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fa27dca4c752b74f7c063cfc65a6417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf436edb2aa4b88bcee11e4e94828a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87119e7f37433167d676a339693e655419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360355d6a32c3f50483876ccbdc02e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1ee3e73c6654799a23cedeae2e34421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b95d71a07d692b5ec730bd5baa6bf822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4eb436e5771f55ee4abb5704300e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d4603e84b74f7a9dfe75b2ab4976624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45723a43be5b252ffac1506d448bc75425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341441785cbcb102cfbc9b29368c92326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbd5b04deb75e0740db2f84037cb4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a54e57161a30b23768884c4f134cfb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81c69af1766307240fcc7413bb07bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fff98e08a290cf13af3fede56036ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d2314785ec33e53c414834654c2a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35322e54366f2b71fb03d0346eee418b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12753ac8ff83ad9f53cd43676d4326ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f88711b8b05398b922844731f726b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da301f27adacc78f503c2327d4fbac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b17e5bfb844d63439e0171273a12f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2625a2e17133a64c1e8660630777f4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f72e81f378c807cc2cb75e08df30638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7391d8daecf0c355ecbadf492be01c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc00960326da3c53b7995bdcfaedbb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba080e46769fbb98ca1992f229781741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d8435f62b4feb00d28ea076b49f6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedcb1baf290be0f72556f92679399c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b757a9a61033e2b3c291cfa82df7344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd86aadb3cfe9c4e952b4fb77a8fa945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c965d7b8a99edbef221a88004903e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59f39b48de4e524601510ca434583947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4fbc6cd98edc20b89c377ca79335648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ad2ce71b4ec6cd79fd435ac3ccf5349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935a01ab203009f679f99838c3c130550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467142de586dfcaea6848020514d07a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629394ada14f0c81f72af922ab66e69e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b26c93700552722856d65d79405c9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ab16b21c54d3044ab1bc140097a5b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dab69a9863f4356f43b9ee0c37263555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad4c3496d2c2fff837483832e6904756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61bb00e7b9dbab524a2b0b00878e8257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec953468a40c2bc1834fe77e334f5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fa2ffc1d3c09f4866336e8d36c48159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65ebeaf20288348d9968508c43133460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e358e7e05127a65930a07c6a6d5718261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa8953cd98381dc97dff2398c2d0ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8d647d3929490ff40dfc9ed324e7763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573e4ff5af37b9793c89592dd4acc8e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494d0d1b5c765675e644cbf5687c3d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80232ecc7175707d93c9a98b7444c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980b8fa4657cd9308fecf6be1b333f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e69243a7b090f67e61834e0c174ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61110003313b193eed2304f9d3d74f0f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5b3ae4ac3933c8f6946faf236e06270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e1c6b7707a4ce2f8598d712489f3e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01316201e147269d22af2ca1c006dee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f874682741c0096b97ed52e68415473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cce5f41bf49c66c8bd4e2b912f31374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78050e2035ae9e3d5809af40bb763b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2faa2abb3160898ff811a20560a6f1376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2fcab12ede2e56300f91a3bfc272c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b7a025a852ee0b06d9c848c4f2acb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a57c29bcfdc4b43619bbd2bc7dc7f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4d3dc6b3893fb1f8449d319d862b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1d68b09d3ffded71c94e3108fc91781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e68c15ac4b527c8bb18be8160d20d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56c6fe2e5432653c3b248b2d2bba5e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b526a9e9ef2b0a9311f454b7ddbdd1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0375a1b43b56fe0acaa66a44b685c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e674b496d4de88e191cae0d83df6586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577c5ed58611ca00034248cb8c7e00087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8315dcb6071fc2da028b51f0641a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40970d8b9f0ee4d6d1dcf36ed9728e8e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf6350ec19966c7918f27963d5b09990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce530374f450c587b137ae267ab17f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4555c25eb25a13dc8deffc2f98d7792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbf0d38c7fc5cdc3ef874e3b5adaac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcc3c6a1bb9f18ad2bffa5fee503b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3c8858da8301e5ed3b72f5561464c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6342abf2fa53967a9f47d9147a68796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868d0dc9cd87cd9607ce63c126cb34397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeed66c11d19d52207f41c18d0955a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5b9ab0a955e24cabe31bbff7a2d7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7c541901ea857f07ac9b193972580100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0b7839db322f21009498d84acd835101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19db24a12b5eb6363f2f4f9bc9a74c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9dd8ed57c38e6a5bd03e7073714d0c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b629198606b9a522642c24acf234b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343540b2b83a1cdffa6b5644ab2321e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa420999a0ebce209b648e8c7aca2b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d6f88e86ba52a32af56624e6bd6e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53691e2f3bdc331e4ac14f78d6689a8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddcc14e4e1f1008c047d41cdcd61cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45ab21a00c9d9e17e94fededf1567e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f26698af97e7c87ea6a1fbed4b4c77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3061bf30143309527f466982b4002fe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933fe383ec948877d27449b622ff025113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94a307a4206d62ebec1b90c38cf0a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff13e882f24b64dc238be8b0290461115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5d49e390682ba925cebef0d5a3cb4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f48568389cca056b491bddca08686117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca2f23438c5fbf12783a6314ddea32118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d49f2c976f473e30133ceaa689070119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ff292b7d564297b2e8f2b7d8628e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf121343c761feadc6c3b487cb7696121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e9d04e26db141a30ccca8a73d01c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316cdd196f75b2ce77e88b3f519f2dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce65311885a55cb2a253b6efbdf61fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29b05cd7bcd1b49b4aab5f050d099d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77775f4b66b3b960dfa92c5c06816f94126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c35350e4d3d5c6b1344ab17b53c7d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f09fa43e667b4bb41ead1a96288d8f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58def183b327d4da32e99f4b77304d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280dc7b0cd4c8c8aa1c96e111681f1bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e238ae6d6aa6a3bf1bb36a32cad63f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8b945da95d26dae9cb287031a7e80132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a95c835c417008bad665cf355b7b23133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b0cd45b8c6bc9fef9455507c39239134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba3b767711b6e59bb45b402f27b47c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6d83e8eaebc382b72473a717ad091136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d984b2b5b720f4d4a84aeb1bfe68535137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536d2bf2675d888d0ba4584ab2c775c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365305f38366b30aae9b211d822e686139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f133836281cbd053b4d1afb564331140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2146c02528cda723f88368ee7b4799c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14558089e1b6a46c6a64b63d8b88873142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee780382b4d629aea423415c9a14e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431ad29e6f295b1c5402b6012464a10144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbfe984f6c8bfbc4d272a9cd6560c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804797374395d9b193bc20975c6b0960146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385820943b0f9ca3e4e153160a3b723147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39463f0ddfca91d41e56c42e670dfe33148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397005268ab4efab9872d58fa8d27a8e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625dd607b50e8f3f69ecb5d15128c7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523362a1a873dd1b044b2d70c4acfd1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b1726e1792048b814729477a20864152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fbaeb7d6ccaa3bb368c80c1fca37e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d25ec29ca1f3ed14ed66f4905db24154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833dd7b6ed849c2b7e886c02c9c3e7d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f739be5bf434e98524f7f787f2794156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24de6fe4c0f66d4673b3aaa5f600d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f159c2c0cef302f6614e6a7e477e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8300cd392e1195516419bc1aaeaec8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc71001b2a776f2eeacb8973b5be91160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74813cc18067ac48516c4774b839fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57797e083786f4936bf43c408162169b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5869e4b4beb8213660ef14abaf00ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35929d52877f8d9d283684f7a98ed308164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25930dff4d0ba2ebc3e22e4d482a36165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e91ff86975a8d0af8db0509aca7989166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c7a734323028e0e2c8fe6c61faf19167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338054a714bf10dd29afdc401a4077cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fc0950c0ce6d989dfee4c51967a0c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891dbd443966d70dc045c4bbb7e737c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1ad9d7be5092d1bb2dd88f8a3aefe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514b3878651ed461e0897bb8b330d7d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7459c852180e7012c5fb3c9bb1aed4c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ccd641960a4397de4c9cd374b8757174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b967b96f5edcba9d37c7d2cd832a3d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21486def0481ed4a8bfe820b2e0ff1c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474cfe8b541dacc3083c9660951edcf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a544067f8a5bfdb1a6b71b1c667d8d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da846b90c00be2a02cad26d1fc8051179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1cda3db9e7f992a76ce2f9e374393180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e181d79cd0745791ae86c02c159fa1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9d606a1c9f7fa50b799c3fea03237182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b343091acdabc4a01d5ad22c7f35b3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c78f1757dc8822b17b333902fa985184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba15ae33cc7c5b5fe89aa3039f7765e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7ad0f42b938e979fa0a8903215048186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e9195853998bcd37792d1dbce89cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11302049e9dc1912b31c1575f1846515188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6bac48dd89326936589ed2a90632b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708b4c6724181f12ffada94b3962d3e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43eed9fa266dc1221e8440115a3d57f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f6cc4e3db7905b65086ecb2582d6c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5152ecf98cec3e840a6b37db90c66193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107142458b73a0f34d7b1497319372c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ebdb903fc855cc085d97f15519da7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e8947afcb9d8583c1771282b1c2db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5145041eabb0f8ae8990aec8e9851197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f700435dac10985554148bc6f71724198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c5b9cd7ad04627211166d1ceee5fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fae32ce41758fb13811ae7da0d989c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbb2755d3adccd89e1e82ea00bc452201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949d3ee0178f9e2dff9af8374f25ce5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91723f7cb430444fd3981da973d2d921203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e155ebc47436e32f86c14f3ea09a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c65464b1b5eef08f99f8a790e0748c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89dd59b165ae79cf83de515a2d83ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795eca1c2069ee68c4f13a13ab9d775207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30db8f1288e67de115fba0a93ab588208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed293dddc4ce628369d7d5c50c11483b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552e71681c496d7f439740d416a3fa3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8860c6507dd2fbca113a5ae1d50d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ba4db01b7743a512ae49f4dfb82ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d18a473dc9489325f58b3beff545d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68739ba4eee2a458f133cdd7ebc5c3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f70935af78eaaff621ef497b6ea92215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948fd947f63ebfbda796391c7c31e44216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125ed3ff1a2745cd22c5e2d534140cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c5427f4d0431d181f6aa5d78efff0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6aed71ea1181538563366298a50885219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0d7cce9a6715bcc2cade429fb617d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e342b9c7dc37c82b79128b3f828308221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc2931bad47f17dd1f037511eaf2e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8cdda126a594a911012dab1c8b809223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d71f440f6bc71c2374840b07c2f25b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1613abbca720b8f684e72aff81c2b0c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44807949e2bf60fee662cf19664a140d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42cbd15f8266b39b9ef8d3a6b6a722227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb7ee9e07c34588e36232016dec6d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68448b87324981bb83dcbc40523dde229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800b8c6a1b470b67cfdb56ccaa5c4ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabf10ae5bcf1e6676b8e38df7b6fc9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfdd777590c3dc60d931c29977305e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcbe79f9afb40643ae19c3a8044fd3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0237fd334f7a1044bea01d737deb2a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0228db5fe5968edcf279de5881cbd25235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83e785e605f4cae4366a45e280532e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed71b540a252552cbd2aead8258312237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da2f2654b79616c9e4c56109d5fa0d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049df80b2a095824b6109a0df3bac456239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b5a2858954ab856b0085365d134a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78687a60d2feaf764116f39fc0b422b5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791aac47b9ff8a9d580b749eb08d0ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7d33faf9ad8750239defc5ebff09b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a43f121c554876a8a9cdf75f35cc25244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62779444a45c815080af33ecff4d4587245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d14c77150f9e3a1900f20b6bdc7bc4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5202402775713780f95372b726a4a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b83359277686536558c914aa32b84a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6568ad77a2eb0a3eebde347329b6d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0009f52955be5a35da28a4a359cbec2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25058432d2206f6a55a60676f4e12b70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2501df7d2dd6a26cb00413f4a542e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96688196313c671bb9d9867c72c19ca4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9ab7ab9d2f9867570793abbabac89254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18fa92792eed55b653d5626df5c94f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a467dedb9297d3052f786351888438a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986927fe5830e04cb8eec784937dafe2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1cbe408a65cfd506ca8215198064f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9eac6870ca027de8e447790210752259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20e2c9ad44ab60a5e9f57191dbefe8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994da3d6768319a6b8cefd4fdc19940261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db5bdf2948d49ccb37f1b44494d2c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531e654c900fbb8c2bbc52d835f7052263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e24449d944a7ab1c93930c43df9e01264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1c7115c1726c2a0ca444fe01826ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f0f2a39c2232f7bebd73ea29f59da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45767511ee25baac11496be0b80deacd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e24a2379cc38850cdaf50cc60d403268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fabdd687919f1c70d8806c81e8cbb0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bdb6d3f75822bb9a712f18b986e5d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de112739b7e2887cd2aa75010e5d45b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07acfbaaf291f5f2d00cdf1657cb84d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8862ae0831ecbffa8ddb0cbee809bb7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035e3b1ca5793a0130b464fb129da5f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf49e4489b74779f16b6fb31c73357d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cd9decbb194e7fcfff5a96c17eee0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09111c1275563142c74c82a8ae199846277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967322b081aa3a2d4f81409c88d7641b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7f4e6f0df72816780f4a07d682069279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946449b2eed061662a013854a63802e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2b0c76dbc07d0cb90cf732479d766281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeff87c9445e4e97d3916704df43d64282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fe1398f864fca04f7af406cd6528e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abce6553eba905d721cbd9dced1c0b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cd178bb6a6e7064f17db0bc0078fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96aba6b18137aeb66a3d8bc42f9cf5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8000c59bdaa6b6d386d3cd380b33d0c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331a20ff8dafd55f3915135ffcc1998288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e164ca8d262230c1558a15ae627ceec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58baf57ba85b8e30dab27e75b003eae8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2768f319bc3b4514824f71827f4ae09291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6ae7307ca17b1e8fb872ca7b5344b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2d1d9d46f242706a30eff2e3bd64d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf1aa8b227fac4c357fbbeff6a43a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbb019d1c39cf3a565e9a69e1bbdb3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5f0796cfa50061580c2c0b16f49ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4e03c576ca6dbd2739e09a60044fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0d345a235aab94d509031accb90e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85081e60c07bdc33693e06bea96608299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be19eb1661ef25493392769f403ba8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0b2a946d853fee8c8eec1a7710292301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987b2a996557faf14657d50900d1f1d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312ac5a0e82ffafc7c0f31fc74df502303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54300a30bfd8c8778b1c0a0a3e0a198a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e02b1b4b85e575350cc137945599f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9a3e66124e770eee2c77571bfe590306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff768c902efcec23a676744fac82809a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c89222da6717184ebd490de135ccde308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed358e1a1276518a96b966c5f0a33cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e60e45d64091d9cd3690a5758852a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61c312c05e91b552002fb11a4fd01b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c80d5bb969521715f95cb209f9d852312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd5dcfc116dc6f4dd4a070b7290cb2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c15c77e258d65870d52bc9d36211a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a98d1e1b72be2fdc2001c6a5256ecb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855f449ece579b5a3637965123561b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9f3122d3b51444114ca67a330b8af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d8c40c92f0a7cac10d7c229b6cdfd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eeb0728377aeb347cc17704b63ff26319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b1f7140318d3519172f658fd519b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e04087413f967024138c36822352bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a959d5910e47105941dce65dc9b1ea6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be43143617e5745cf8283e95cd5c50e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b883abb40263b565f771c2e313c95c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d787096814501cda9b3023de7377d4f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1aaecd1ed74221af5778957760367326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d119d58684d9d9c996cefe38bf1092b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f17116c00ec6a69c1ccecaa81170a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89543f97f0365cd038865156d15210329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5046f501b68668eeeb76b5e95fd158330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec569e19d5e88a0a817505e9e3311f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e14483de81dbd1eded32d72e3d344a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e79600d8147c0c9e664148d6ba4ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842a3bc49be003d12ff3243458417cc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc20c54e6728afcd3681df8fff27dd0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0faf0ebb3ec43a6aded12b1a52070336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185a402b309193652732b42d981f565337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae72935ba1eceb950e678badefd232338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488305cd798f21fb0adcf244178a4ed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17d510e8d79eb639d4f3e667e76cb7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779b3c96fc71a5793465b7278ff58ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b09c2bfaf34d17dc519c4bb0fb2e2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1be421c335dc14ba643e5567cda7c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab86c535edba54bef80477a27a189e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea11480929d6b5a7bb9f98bb09a645345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c862640061604a5f2e9977c3b488e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcd38e39250e583dcb9815e33f0cd9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39d29b79e6c11d4475acd2e59b5729348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef090440155fc096632c4d385eb69e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19689c3ca0fc09fa35a4f4636e28ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18bf184274f74ab2ea90065ed3d779351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe7a548f45d2d25ec6c404c65fd229352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8ba6935a05399345641bb07fac5ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423acc089cff8185fb7a6561be62d4a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb509b94f843b4b59997d6c5fc33ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0672f6fd326ac1e3ef1effc30c8b2b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b5aceba6f5ba690c52d0b46dd515e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358ad0a5c80fac9dda14a65017212c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73c4a74ec1f6e92fd68e5490521bb0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4f01d0f2af67e7d1e5cbd83f3fece360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5589d4538180f285283a192f95257f5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc712d8cb24627046485ca495cdd3d8a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780930af24ff6de47851c00d221b7ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417c354bfd7fb7ce740644ec5574d7e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6722fbe58cfb0c1cfd8eb9688cce10365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939e4b0192428f0f9616918334cdd57366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584348e556436680456debf6310367b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1333e501632099366dde65f57e2e6e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04803297f6298a221f3ff045f8ec9035369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c923755635bbe87082526f208efc9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a979c531db4d46453caa89a26d50594371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7bf3a6da2551f9277b3c89e342787372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97262605581d027e70d41665409849373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aefd1eab59b294ba4f6a3cea02fbf8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21435ee977a2d3b645e6d574b8e45f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a458c23ddefd9fa74972657aae220ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fad584527e566a3891444215fdd0c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c361abdebd15398e4b70ec2ced3b38378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb31cc37a4c6d3058e81893596610b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e2ddf0e4cd2ab88a1a8a1192993ad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36303217527f2c0b1ad860322c408ca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51485b1d97a32be1471e2b8ef9ef7302382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21836dd612e8bad545d9f9c5d7b9cbc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489395df6339acef7a57759e5f4ce722384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf644d9e44a01895de3254248189f948385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a660c2d61e96a287ac05bd19c12c26c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdcc448c75cf98d336d6d681c622e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f7b833e5d4990ee6c321b875693af388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa82bb1da626ce543f91ded9f6e3638389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2a980aea3b5935a670281ad9b3db5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cecddde0d9b90ea906d5d10c610716391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2aa81752ce5cdcdfff7b183e5abc2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7646b372e0a49c006e45d978c8a3e3a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f9953ef502ec651e9e50cdc55cb17394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea853404ef96e70627383dda84c7eab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d694c2e8b6b0d37f4d8cb4c3357ddc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c94f3a48b9d80e7114aa86b12b687397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b34757443859f5ab0161b0bbf48fe4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27324340593655eeaa3eb5371def37399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4773c4d60988752f15ff71d6cee1df400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbf906552afdfdad3391260fee4166401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108e297e75c7bd2ef213ccd1b27c4d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37620f6ad242ce475845e4ac90401e4b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d554f261cf4c17fb184a61b747490404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a756437d0b9dc1a728ef50ff4b7f22405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bf294fb1c1a7e3b8448639e2edfbe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef315367e63db20567d1be5b8bb0a5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5036ae0fe90be1bcba233e611850e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf3d6bfc0baf9b6e16c2c096d278dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135a6b0097657108bbf2db84bd7085f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63e501c3c9cf6f11ccf91abb8e4527411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f257c9e6f37f885a700bb3593f52dd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48698050b260dd54264acf981bcb9e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc87ef3f18eae6b6f5fb0ab4f11ab25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893387642b0594c04ced084d4f3cdf6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7d528eacf64cf0c87f956764ce604416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930e9c8525017bc5b9e266ddb295ac3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c7bca5072c5835256cded4c1f1f00418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9159cabb282958528daf211b2c4e924419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5902d2df5da326d502e9c0cd1b8094420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0559fe3a4d5bf081b745ec94a5f69a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7feff17d7ee2b9b268e79e0367e6ef1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9c5d237ce94b1853eac150e421b34423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fd3bfd043cacc65ca772c981760db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb40339b90d2a4a8be6eebfff9e9586425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7761e86240923c3fe0fc0fc1556a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff751ede80e405b034d406b10d7777427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d2d4e2b68c1f3b26b9618a45dbd65428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bbc0384c3105712af6177720c9c2e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85ee5485c1ea385b1bb9b35e211b30430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a39261670548dd22603c0f7db3581431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5cd9db09cab0639dec9cf33d0d003432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b127a485d639b872cc620a7c04ec7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91983ce7717d1082f1b60ed5417cb03434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd835b3ec2167a57649fb4cc7950be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e00d466a63fe77ff82bbe2544909ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc131a487767ec7e34682bc30d6b7c3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56759f7175a54196c37b6216d0bcc991438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb505f7af5f0480cbb735e826b02d4b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbd8e4f020c7adbbf1870f8d9b3ec9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca98c8e4b1a9052ba482c688c89eb0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ab322474be9d6536e9d9147d13309442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf763339029738568d932e0d19ad6f73443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc2790ce935329a2326b26100569e8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325347b3075f6b9f6f1e70543bb2531c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd938d170aa772caf4b50557d4c8a28d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2515ee9df2bca01c6113b7ea3cbaf7d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f184231282837ad137b03e84a8aa7d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcad8a7dbf0510c84be4142a605d66449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e1d0ea937dcebd36636ab85a1c47d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32134d85a62a41280e1e7583bbccd255451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e0516dcd2657f80752975ea14a8ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795428a1eb6581daac1fd9346ffa5062453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1326739382d361e65e2682ba4960e1d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65c614faf7eb7f4785bb55354ea353455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c07c86def7a008d100274fce6829a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45575e336fffef9c462ce5ab1323215c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19912a4fad92f320542a86ffc4af29ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ab8e98ec46c5b8fc49fa1dfa89b32459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08081c14a6d00b1557e7fe859a73e1fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd756a23dcdd395b71e4abe50b88f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcb61e55940d829bba580f4bbc122d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231a3860950052c32b9232dce4ab885463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e27f7a0a8fe43390e69895e5da25e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242902be6b56b4ba14581f11644f6b1a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d490e4b711bc9d5899f530526de85d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edf5a1c61a6a7e0b2f7cc7f1f89e50467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79185299662392d6afefcbf7d5fb4a29468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12485e43b0f8450a94038943e8c10003469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6de69dad2efa55a07ec5fa9bb2950470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9ca7bd292750531ad1f85a7beb524471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758e26dd49792bf742e5db7dfd72ecc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df510ba1fec5076fdec3defb38a020473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39923a480c6e0e1c4ca3886c5995d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7787b94afe41cfc5a8b2a944e5bd7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb437655a8fd0eeb2eb7ec92098a8e8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f20571d496ae68d3d88558fe7d0a5a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8c34a27c8bdb32c14a3109cfe67fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fd50beb65ac19302cc1285ee4e114479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eead1026b871c334b2af6d1eb0a174480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5de564d7c8c72842957d141a6e87e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96554a784e32e81e74f7d7123e28ad1d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123bc561361d047b6785e2f13b95600483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc9391148685339dc4fc2543238bf0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3ab5bc4ceb86bd0bb88e90623529c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138dfff1d068d9721bbc6376308bd2b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198d57bc6443b4c61f075be4eee42f2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21748e912b0a30aa5ed7b156ddcbbd6b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfe98bd1575fe1d674dd1a27664d3d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c1592aef7b826f532f8a1ee4bafe9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92e86489475c09f15df3a3b4d50747491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e148bfcd920ed2f3aa5468af0062bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa86c354e0e9152c7f7cd66cb9369b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786acc21f7ffe3e8ab972dc515027ce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbcb95e49d167ea6df46328897b7aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4beb4f0896660105795e1b3b2adb3de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cafdb5b76aed73f39471f8f875d02497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7cbeb7118ab6c490f87a231aa3f2c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30483da5b2ca39820f76592a01bff961499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb3e609d52dffddaacedc463b01f63500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f430a6c919abca858b85993dfc93409501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522df9e35819993c859c4f3130b6ac3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518d02cf3a4665691b4da5ea26f2053503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a989278bb6fe3e05073c9ebe0691ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ab8fec1013d47d246fa4cf8f1e45f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac95bb561146ec6206a246f6c2193df506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57e5d5588e0349e88688038473d790507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff74d1f7ff6e37794d5e5c3212814b1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919f2c4897cca98a9def7c521ad4b06509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214e29fc63d9074bd21eed26903891c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf38a354457cf8b4f6a025d2d4b083511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a26de6c222eff87236a110662e850512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b964a1b0359a0285eb2802aeb41b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fc131aebf6d42a2db6e29c400987d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae8295d25caa001b41293df429a962515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e90d1e1649c9812ea52cc642a62c42516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631472a0aafd7d462d815915ea02720517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b8f528ab3f8b44ef71eb07cbea433518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e761f232a51148dd50553a0db0b2f1f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe0e314c91e5502438aac30a943a4f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea97c0d8e0af0eff6df3863e6bc3bfe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b030365cd62d03aebb586ce47bb058c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966a4acc72317c5c44b7b48aa180ed1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25ad2c86bff6a046c88ccf8dc64936524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e8841053308c8e82685a922263143525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17426b7d2a289a0bd2aad1ce3d83414e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4f00ebc3be31615fd4fd9568d7e5e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68676c3abd90ece2a520274c2ebca87f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b18e06660848709984da331c6ef9b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a91abf658bfa3b028c1e4cf872582530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4dccdaa1cf5a8630a770005ab25ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3faf09973912e802eddc312b3ee3678532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c65b1b79584145c1fff1191dc4e2b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7269e27fd5186eba21d01a2a2e36cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb50079df948608ca0fc5266efca05535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c480cdb5cf0eba3ef2a326680a985b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a4e227c72ad96d434ec3464a6275b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e7c0f5c909f6bd6d6c8bceac86258538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552e942d6b832d7c4e7865a66528126539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ff41f2b1668262cce282815d95a01540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69479f20260ff2fd7f1581362586b7ad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9defc7a4c5b83a0ae105eac224e76542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8cada73f9ce48fda7cbfd37dfaed3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aea42ba1f83b2e1ff077ada2aa6f4f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31afdee64437e1b5149c4ce1c7f2e9d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f2352d7f16bf381f206218a888fd0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302edd4975b4a8d2f48bda3f2bd4e4d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ab68a930b36f06cda8c8c55231c3b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8321ead8336a74c4a383b4543df45549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886fa888d97f3ffaf5138a7c291aa08550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbef35570958121c432cf776f7a493551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2366101fa2f623631e022d36003fa4b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3f74799f4e02eb0c328a6ca938bf7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054b28f4402b174765bbe82f5ab37c5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94db982094c3e51b4822f619902b2e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9740584f4e6e1d27fa4ff3bff601b4f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5dc75aca0aefb77f5761112514796557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169f70119621111d7e82193780ecc42558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a4e4a31fa5a001a70d9593642f1cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51451af66cc1da27c76f1ba85abbc0b5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b001bc18dd3ddce66c9436a2d5abeb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd83f04b02a8d576493ce414aa4b64562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac42dfe3700fc411272bb71cc0b656f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ad259a23e91f06012b1c7b6f5d374564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754af063a23d8e084a6d5f19e8a3a1a2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ddd845c1de110a03e7ec8efc3cbfb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d5ae199b9d111359f5205d35da26c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802101c32c50d1a358a798d233c304e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009cfad63a5076a5d190c8c6231df1d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9a477eae9699da0b0e7db4f96b17a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47b0bce9ba777dc11fcc05ae5b4127571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caaddd04cc5388f9b98202dfcc58bdb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd3b03858d4489628e3a43e3830816573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12baac28d92254054ebb1ce192a7bf50574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63ba848a8fb35892568492b8602afd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71328f09698016a73e5abea0ce2eab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f8a92698a8457287e9a2d1170dedd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09f37a5301efdc2336836604ddf685578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d223882680690662e8d8c9f4d18916579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f835c2b71c58b3535c14869600a496580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0c1ca4658791076c4d394076bb43f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fb3ec9ae086c99f7d194006dc803d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a75a989963095c6ca1afbd18198437583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc09b92c2c3a338b60dad5aaa393fc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a161a0613460ed887d387f7fce8219585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178d84c86f80ac38a040e37c239a5ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ce52ae677d52d23af548057419254587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0aba34c1ea21126fe41c8b6ddbb5b1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29254aaf8c8edcfd54c274dd1059b95e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8bf12da723d1951ff17f4abbca7e5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04927fabdea0448bd43172360f1e8d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e858e64ac3591c49edbf93da8bfab0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f617d7ed31008f37183cc9a3f47dd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1f4812a313269cc60253ea32a61d3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f69d2613a2482f6154e95f5acd1db0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d883d494e1fb4b7b89e7b8092664ad5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715461b307d5477d7f634f25511684a3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954cfde50f800cd4c84298d0838dd1e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfbf6a2e91b13948c56f024dff75e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05afc92860df14b69d70b090b629d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764b4de1c783f9f196c74453d351c04601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77f5db94a79ec8406141c7a8eb0ed2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f791d2e13f7f5595ccf9277e7edc9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbbd3b5269b0bfdee583bf9cb7eb6b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06218208fd25d39951507fe9b80746f8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22197e4d2e356f3aa1725b9a8bf61969606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1dc44beea6861e5220c4c31c0671de607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff0893a3cd43c97687c0f711536c8f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229002a1e45cfc88f9cc823fd5f146b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d66b8c5d0407aa938c1f4a50b16a1f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d228f499a153ee33c472c103de834e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570044be3df3db9366deaf7ee02eb2d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a078954797041e57318ca5cc51d1461613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90254cf3a1949bdb506b7e9dd24ddff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1637cc88b15daa0625070b2d984306615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7557212fc8f0323d0fd57c2153eb9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56fe70c4de382e2b7c40ba9e50a53c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6e7bbab9f7138de3286acee32db98618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963048d00292c07220884776a11ed69619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38746b62089d013affbf298ecea8644620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd799101e54944b34c7c0bc071ead45b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761515dfe46d4c8da8bd6edb0e80e5ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e2b25026c354bf0481f14d3d463f5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f038aa851ee51618eef59077672570624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e910ce758c3c1d112d6f9adcd63aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4f3cf053f1a0f08b0616f8205cb15626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfcd5e3b060d67706fbfeb13357dc5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7130d36c782db360dc586bdd6d20d6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298c440a09d1c3b3d96c1d641299b3c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52634269669efd04c2214365b8d195c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd803c555a0bcfa4a94e0945b6e390d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161eda2b06ee5b4a8a4f463c9e8a6a0f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d43d4c3060ac14987d20c9cf394e6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b42078d5ca21a6d71059ceede37f96634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda8d78d1e91490b9e8aa33e2381416635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f738e4aa010f313e7c6d6f80c6e38636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15cf33e0f7fdd98cd3df5050c3000f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946bfacff3daaf76430c147130048cc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fa214a0f6eec4727dd678b826d5c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8cd4b359070206c96eb5680c4f35a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512ffcb3639fa7c489b7abb1689d1f9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c180106a2f2d1d84daf288e8bde09642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ead8539539a01577f2aca584b876d5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae8ee2c8e384742b78e9359a6500a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db8e89edd29544314201eadf4bfd22645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ace8565212dc0ce2dc6a9d747bc42646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bafd55222899906162688dbb2b59f0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cb89fe948b935f6be365df9bb3bcc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234257fe95283ca97e5b94d4af05e139649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee442df4f38b771819b1f7fac882001650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce9c1cd182e43ca43fe9fcb934ca98651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4c795eeeba386fd006f618f8ed43a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a43b90982fe43f096e9bc83f88137d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0aec53077df7ec3bf98a22176c69f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fda48d97ea50099813096b75dbfde9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24437a31b452047a2060a7f697ab87f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a401a76b5c360335b94b8df39240a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd48909aa6cff5418852c9568e51a98658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47022a91040fc745f88e1eb5844258dd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cf95e00d491ef8f83b0aeb136b870660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1416f4ba0a6cb4b9f84a251233ad9f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a91db2ef0bf148e7f3c8ab41153e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bd256ee3bad32005c45c53cd2c6ff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69adee7a6fdd966ee5d8a05d8c9ca9d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f86f96f0c500620228113674691de665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f65a130cf5eb3a1b484760fe8f8a9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82b16cb09f01e47ad743102b079977667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778c13a7bc8bc251f43f99688c31297668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc166ec5d91da24dfe04870afb21573669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20809be8067e047a1b373385458976cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c797105a881a0eaf74624cbb2148738671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345d197ee2ae7ef652a87c2c777ca9e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e366181590a0d03718e113d844dd5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825280325f93d78997f585140df88e2a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe9e24096153f0db86d1f7f97603b9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4290ca5f979e3f8243a82fe2694a96c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4746d75de1a06500df71e8b383bb182677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8fd2a7b44910fd88eada93931561a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503f35b90b7c5d18c5efd41c1c5d92e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b0db19a50df9cfb8f30b563ca02c6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bc4ef9e325b2d2fc00483133f37c1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aeb569b1414a1aa2389c08284fce30682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efb9f1654df928798eb2f1513c3166683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82b7166963d6dd20f4e499d5971bbc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f496f91aee3e1e2bdec74b8843d71685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d7121132011093c50bef7664ec71f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15772ddeb3f8248060c16d10eee5ba1b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8315726027c2559fb3e6611a13a41688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79def1ac30c523a911ec702091efe42b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6fef6a39263b8f6b9a623ca642d8f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0725b7c6d3e6718e229863bb310bb1c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad7990627aa034f0102bfed8c68564692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52c645c0647033123ae6dea9cd6b7f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5849e0d494d18c0b306cc4814752e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da791b243bca6f1e7648ac1939c58904695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a611eef85f2ea83789f400c616721e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9d8052c7c3e976c5f9967f24954f5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e651c58db72666dab8ef7ccafaf62c2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7df653e2427dc6a6deb6c242ce723699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75546ace527abd63ce944b591766175700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068633d29724ef9cd5d354963e618698701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe092dd302b39913447ded105d45facb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07836062da76f1c1e2f3547a6472f17b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53f0c5b97fa83189d43b0f04218be3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffc1505fa7a2281f775d41715856b1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ab2bd1171a6fda7dbdfceabb6df1b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc2a45f13d57cd50480a41a3ee83a6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d471430d66a34cbbbde7b789d8cdf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6e7064d909d88df30a1ebd414ad80709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e2402982d6cb8e8f14f2580b9445a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6274832ea07d2340217dc428ad47f6b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970b4933a0ca47f24b008fdeb5a8186712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08d4a0e80d5760940400c3afc2349e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5718fb64b8ff5862c350f0ae338818714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21ea2efe80283f29b1ae165b233647715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45001f868a2b9a8941b5ee6cf186568716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c672050703d68c9c2598aeb250da9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacbca1312743486ee9e9169d743f34718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce95738b535e79cf1bb11b791fedd0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7949dbe3d677a91c70ae2cb58558ffb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f725181cc8ade1dd11dd0445dc0f74721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dcffa00fc45b15f7a2b03e2651a01722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0cdc2ca4819af30806d41fbc4ac73723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874aed346074d477b330e224de9ab67724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671612ab230424d27f0bb799c8cdec4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b15b01a73308380c92bd677402b0dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6b58eb6b03a411aecfbee16c959f3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3df44324839039e2431e0c846920ed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceee7c9a001759ae65875c0fdc9b131729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098fa63d36134bb461c441682929d6a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86683354e86289ed8ba570141b4443b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f8feb1feaf6673f33f15bb268b60e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdcadea4a37658eb3ec6c0bbd802a5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f858c88fa2fb1a0d99d15627b0cfee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d89906f193b1cc00e1a4bed64b188c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccea548af8778024a26083f3ac1eca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4863be27e1cfe485f20ea70429de8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c917213a19cac996dc2a82ff78710738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66045df73dbd1a0e1f8ad3a5ef4a567739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37911e6a947755fedfa6a564f1e1b6c4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76d0848dfc8efbe9b5e5dc90a2c816741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f84f166c25665a4636de7959329f5f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb343185aba2f0d170ed496a662a9ee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a90684281873bf917b4978c9cbb97744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c3d9241e0c975ee83dfb9ad9634a9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ee0633f625159e2a242e4be7bd693746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dacc8f4e0bc285a80c57704b26352f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a65edd52f17b74c40ffd410536117748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095862042db9abddf0388eb6c8f0fe24749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6d1832c695d2a3718b007d9725866750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f492401ba92246e5eb3a8e4814e06751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf770f9799433e23d9b4b29c9b4b57752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe0393340881ac8fea15882dcdf8b9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd3bd764b5c0172776e47dc797eac9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f2aa95553a33afa112a961115f9fa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74d8c4a7e3ce6aefb5be2bde95c22d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79120160c84843365779af524155e959757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783ccd07ab2f64e2af445d3d76fdcbf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee910dd4099d8fad9fbca7cc218eb1e5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfba59dd42eb0aa14fe073f1b55a957760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3931fe684a95fe921f7f0f209a91449761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815824a14b9b67dd734012bb46161972762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790908c3fd634f40e1fd575d3929208763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d12bf445583248d936a7036a1e066764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c96db3ca494865421b4eeccc099e4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6d25c983ae7fa443c8430554106dc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415389a429b4cd6fef3471217770f72b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10991bc5ac99e30e82d6526713adbc5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d9f1c3eeae33ebafb012f45cdf884769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565aa0316fe85ab9dea5f0d6814d427770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72066013b1101863d0d34dcdb556bae771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ba70e562f28a7027cafb70e52773c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eda5b86492f2c9a1c2ead11c56d3f2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a18f526cbc0d3faed031bac9fccf4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029318189b7a46fd7b8af0b96f99913a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba16ce450b867cde3c0d5fae73f0609776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489490c11520c539bbac6f2b7604d9c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bfa199827570f69e2cc1b3a675474778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c3af54dba9f9dc53f399890ad0206779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae81114ff0af380279e85a74b1ae162780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159ae9ccc99cc2c3a1a6cec9eedc9f7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd364681fb05a40e3eee0bff6c65ee782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fb5a7f51c48dede8ac293b0e2a2f9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853c0e73120312935c05bacf1ed400a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bdb3ba712169657b043cc8bf9c83e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba83e0cc038e54f1805a8b03fb1421786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e645a26bd576ec92612bd464e3d610787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c948406c5a6a907f6d706c51338aea788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4df6fa89d5a1174249dce14e4e1bb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc0be77a19157c705fd9ede897ddc0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754258a8de76df4d1e54aeacffcd2c45791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079fcfc8e8288f64f1847a830769701792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e359c50387c34be6031402ee329ef2f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6151b71c94e9d714e21315b2828bb0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f87a198c169c0777d8f75902d9434795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075c87036db2e44a031ec6012a68bc3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46cc05bbecb59378dc5d8415e30181797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205970af83e7e65e1d79b8212b77d925798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b61add897764a3d3c4c3fd754118b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a2f676566199943d92a21b9b15bd3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d15f2406eec722c6a6269a842f4490801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64729398b4009ee82e5ce4b42e631274802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbe04d9c1525974d89767378768f6e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f7aa9177f503cec8a89c82ee6fe30804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c45297a48df806710843355c72a93805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e7e88c541786213b94db35d098421806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d181dc984244970ac64681817d43b6c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a8f58162d4a946e57d99def3b6dd4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5003fd2eb903a50b8ba81a6ed844b3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f08c6594ebd56759acba6770e03a40810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efbcef5bec12054cd0f7ac87c83ec5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ced6965d56a92d5c02ae71885df72812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596e3ceecb7197b75dfb21745dfa672813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3459085f46b4da4bbe7144ff735207814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681bfe4c93d8d3bf4ff5adf36926098815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc64e45348cdc0ad7626aff419d818c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26abbc638f9a3d11b873668a211bde817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b65354a1f5c1ce2e0add3b2da2a6d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afbc6d5948b552d031307817617af42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8c1ffd13068373cd68297ddb7590c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f462f0227b20f777c7e67922c857964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce8cdfc5f6b9f64b8f4ba0bd0c63ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d034b746240528dfa58baf206a2826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053877d28ba3b90fea13a0b936a826a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cef2147bf09b2ca632fb7c2b9d2788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb6ad2bd2e8b1ef4028ac2d0f9eb3d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f47456a60dc757a47e3f3c51025eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98785d41d584f8dc0ba95208b6448811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc17fc5f1e171334c1836ece38e829112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0fc5dfce99c5e4f1c814171cb2bdf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a8f9d5dad90217b37dc619abb76bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e633a598b62640593b04a927563db7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf09e3fcab22b056d9357926fd4725616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef8e70525cb345648f6f43eb25475717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347a294a5ae8bb86d0d4df42184701d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ad4de5e9e15b2ec691020b2ac427519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61b552d23b86224d116351433cc5ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a270dcb1251bbcd9c4b41411ee51021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996c665363fbdd91abdcbba0217835922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a31602fc7f09f4070f7a45dca466023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a297d10034c281ee75b93f6e1560f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349272727b616fc728eb50ceb177bb525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc65a932b392b91d9f1bb7bea0aa47626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b089cd7f3829b9a4749f037a4c4d1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c395d2cf12528e73210ec21ea705c1528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededfb451f5d71099052d8942379a37c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74d5a80d7950f85887bfc2ae6d23ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92440fc9d12d35a28e80f23e129893d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae9463ceb60d17b93edde1ad8b9c6132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f5385ebe9b569bf867866724db81c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037594be4a4568b19ec639d3a715d0434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86c01fb242e2cdb63a12ab7655008035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ad08dbd82fcd4ecd59510d2c2d59736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde1c5c3b6b461e5ad8b0877a5700a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a2021167cb91b68820df09aad0fce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77b1e4591cb36fe4d74a8b7592b80339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93079b6cde66f337f09b65d01e91c98440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0eac12c73d18cd5e394d85c788268341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c11a6424e51801d67afb05660579642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06ae33ca8c51e7771f9a85d739589543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05aa4162e654c2b9e6ba0f72943f02844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ab44bbd12d0b2445111fd49360ee145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232e2019c080c4624d48a7205b5de1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30f01f040f66b297d6adefae01822e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4be50e6ef69dd8ff86987ca3759d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c57841ec29cbce602b480113346cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a9b555a496eea19d41b411c31082850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0463065f2ce8dfd0b18060efea30051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410f138cef28cb7a29b7035e91d16d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9565efc4b48e6f34931c89d14fcb953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40223a1b95af8515b18b2d6ba2a9faaf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d41792fa7dab9499883a1d28a8cf355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca6a5f5213daaabe9ab20f288977a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc535a37332a32a3f13a466a4ad6f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa3e333f0adfbcfbc6fbd5d70cbf3558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e59875112dc214850642c7464586d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769705ec79cbf34ac52f03c125739d5660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37ca16092b558805c59dcb2703907c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af39a67adad50209e61ba3f120543262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c957d8aaa246c1a0e0049189efaccbd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631373de86636df82171dc09c13a043e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728b77bc4f628e3f2adb868d4dd0e4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d4d1b9f9b8a92fc3291dd2933244f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cd728067699abba972b0e9e183eb367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c29b9a9058ede1cd64f0b1735efce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33475bf5eff75d4b821fbcef8b30214969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebc9aca273f841a79a6ec4ba0a65cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe256b5ba9c1db49c483163f119413c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bded4436faa6956488e338a39cc8ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcbadf6fa285a33d1b72591fd348fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c63448b81b97fd6307536b17ca96374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c8600687f0b661c594c6460332b2875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035157cd369cd2f4562c2673e87c49676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a3cca2abcd9b2e781e2312c14222f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab14926090bb4f5ba468c88d811d5e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802aade7563374914d478ff7f8b5d0079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668b64c2ff4268be25c5d177a50c28c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c35575a8eda065fe8fbf63a8ba1af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4123b33479435e5fbfb2e7017019982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddaafc1882f4f50e284fce8a5b9482683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217eda1f51ac03e451933bf768e3c8f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4647cf9905d73dda12e9551272f026185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af0d6773ad717cd2c07fc3de06d4b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe16f4363455a2e4cf2ec96455119187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e9e190f690abe9e58f4597533578c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924854a74ed624a187d814ff6f8f0b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7f30ed34861dccd1f74e224af5cc890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5c143030f26e608b7323b2e3117f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e36487a5a8a7236697168073322a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38367124eb78ad7e4f0416fe60125cf393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473a14b2dffe0bec11e1dfc74f9f33894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef0f1582ed483e3a7990513c7ce14595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef4e3d693bbdbd96ca86989aea06e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9469d0333ae97044d732490604bbf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a142e071e182517b6f1e87ae8f45c0d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d0223b4517bb17f2d8c41232d010599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e248c2c27b794903f01f695b8f2fe4f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118373364b1e1ff6736657ebe8b93c97101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03276c76a6dc22d0f77437d2646cc28102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de5439db7dfbd50c0e482d7eccdda8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233d396636143c5cd6c5ac941597d91104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850c16df2aa5fc805e7efa3dde6bbe9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35eaab6bd0f4536af6ada56b7ad721106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23130c2f5a37bfa90fc48c1d442ede107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eeb8449729a0e6409c66f5f523eac6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8067f671bca3d47ceea554a57ab5c64109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821ab7fd5614019562e1cde4f40f86c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa6549c1b03d30f3af23783852ac1e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d076891286c802bad905272d9657c0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd453d71e94a2c0a2446b3ad328c16b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff499fd22fbda01f61e2de14135b5716114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cccf02b182307031cb0ebe7e014de4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2348c258c15f9761aa4123998bc89116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4003a388d5462a2aa1719fa5d1181b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13111b3e009e3f135e1c38019b87b84118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6a35742866ad9fa331c5dd5cad263119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a263c8decb4e7899e1c9bc994e832120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bbd2708f443a2812b6c1f5fe80e2b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e9a57a1568371e0df063110d0396d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b34f51947774f596b40f29d9ff2227123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20538344bc8a717dac498b778b92464124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf601848d04eaccd0d8ccbbdff0269125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13938dfc9f554c3c0767b38df351ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeffa48625d75356623862216947c83127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12e6f43ec2b0b70713cc9006454d37128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5de503edc485f446ad73ffc367075129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd56b9849ead9e6bff8c2a0a38aa20130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920e91aa56275d532a0841c8f0218e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32a25c38028c7438ff20a96615d40e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b24fc662964c3d623afefb11e24ddb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0aaf1ac2c29e0fef63434986aa488134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae73af36e1526b629af8a8d15b866b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cacff5a47a0c446fcb26b29798fd12136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69609826200b85866de92482cf784907137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf31fc866b73d5acc8c0a14d8ebeee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbd6fe62475307d64585cdcee88c88139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19998ac2d7e2dcbbdf0a33744471df9f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e61fb07f8647f2e836e9ff176dbff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22bddf6bc790ca4b701e6d657977ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081684faf373d736c0ad5110603b2dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671831bc2c9089699a4484cecdcb751144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061916a5f98a802b37d3bd744843e8c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981c2ac2f151271ad1264d32dfe00d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00716814bfcadf0a180e0c6e8b2939147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b58592f24e2bb11c3c8cc28232d315148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2994560edcae07d56d5b41cf886ed8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71458de339238829d11a843a9bed7c95150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948f35a24fe939f34029a962364a1b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f81cbe5017867dbe467af9edbce779152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c90cf2c047bae4aca02559313b7fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199dfb8e04c762cea05e388f50ccd13154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0dd6c9f3aa017abfc01859c0c622c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688facd97c955d84cbdfbd12c4c73f07156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36132713fbee439fef1efecdf027fa50157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bef404e5ae14a95d1ccd2d151f1fc0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32acacc74c1bf59daae9d48f20acaf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bf6525cae6afac231b52930ef31dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a550a04609345b76d7889d8d6005c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b97865019e0d2b53379fb23c7c478162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b684fd8ac4c7e4afae81dcfbe41bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff04ea419e63f8483df9b03399a9c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e61a85b4f2ab51b1702ed7811d25ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54602b58679b2fdffcd70f1650aa026166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ca758f0a17b211444db207c652f55167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb1258760002e83dfec12237fd67cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a4870f76a5e0ba4f87c2a7b724a02169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83913608f024b56f40e36c7ca8ba40170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d29a1e1710279874635ee196e0fd4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7481f5013931aece4e50e753b88a88172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff94f39a168c96d384eedc6e83dfb5f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba658541cc1da1bfe5a2c3d595be0559174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e55b79f785181ab3f8806bbb05dc01175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015503e232c7753cf69e62f06871973c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4087a6c82307ba622a78a74f6fc51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b586af9ca4e935aaff91543f01584178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14774f92f31f8294818d4c4142cc0cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2de124f908fa2f9648d6e38f2a0df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf17fa6acd34c242afc96f400da4d51181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd8aa37d2a7b6e9196d05de74c2ace182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba751564f7c87374b19e6fa4e7acd07183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485b09ef278906eecccd9c3cc4abd66184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06f27e09f27bc4b125f1da40ec2772185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d951b307f2b227beacb3c3244574e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbee09e5c9c3547e153581570dbd70187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd0be6b7e3d56e8ff1b273c5a414d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2a9d533f7a13c5fb9581058fb19d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1766a6d4bc2e8f5549cde1acd0dfd5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f7c44bd14e0ef3b01afc78f978d31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830409ca6720fa3afc7526bf90f0862d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f8d526ba92ab2f78389c2be8ee560193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561a808f5d9af9d739816f2ffafe00a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1a38fd1aadc28a47ac925bde2ecd8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b76567e328dc89dcd0a6f3e18c144a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328119ca83dd2b48d4c97f204057e9a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937087fac65580ae07baa55eac333349198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18917e96361a8f0e1b84cb2c3e710b1b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31985c111fa4d640e2579cc762987148200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afd5cc77e8ea0fd4f9382888bb0055201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405496cc1a84162062391a51778bb64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030410e796f9ee89711eb58633f7121203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e76aac6105774701561f6b1838b459204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d555b7574fc6989deb9b4d0f683217205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c466f85044b38616012c2c97bd096206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27254bc260d63ac826b04e692f3ed2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c3e95434301d47fb60b4956a5e682208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9073c2551096b9b5e19241b0e06399e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0497af838cf7c9ce88542bc4c8611210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa955623bf1a387c3736b7b7e0f6fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ff4f7de57596f6ae110c199cbafa9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775d17588708c6f15e5cef3dcda7d4a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61712dcd345790e2e7617f693da752214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583f3d35a1705be17c45b2ad0c14f7a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ab429457505eb1385217c94604c75216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8843682dab1894383d189580cb3c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4920cc3f73b43ac49f01ce8aad1b20a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2848abb9dc56e14b2d258faccae1b87219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c1dc633fc4e5b6a9ad4902338187d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01230a650a5b0f020ccbdb68c97a8aac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa5959c2c2393fb0249db94753e395222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004d22894869a16277b275755669dbc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a184db1682ef3cc2befd84ddd9ce5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57823326b1a9e0c845012e9715b2f28d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd83f27cbc2d6c920ea9169bb843299226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f6707e7db9d8149a1a21f47899a67227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c62ccfcb85e0f15ced4347e7d4e0b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0c30c926562976638615424abb25d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7994602aa7e107ddaa41a36b1aaa2c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a35d8ba3728859c774bcce77c688a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf430e7962f0e31bc0dd077517392a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77589db73ab098759e6f8ae14090fd34233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f47d9943a289dedbec65a8773272c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6226f33e74497110d85cfc169506cf7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f60b734b89422fea6c5b5e2b839e92236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52114bd02e23cb39242223523fc03e67237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de19dfe8d08b1a4340d59a85c816ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2140b214de5c39d02322ac89bbf00239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d0db745dd82420970f3861914105e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c30e7ac427c8ff0eb074e425b3e10241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58e721304f77034a97a736a2467e2a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c953ac2e04544b9921d591df8be8a65243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c15cf0660f96cd734cafaa0bbee1af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d651ed55672105dd82991f386d543f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5fa5608a7f9a96ca4416c61b66ece246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f25f53f6810e1b94ed8627ec754f08247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6237ff89bc03f4b272b0f3ee7fc264248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa86a3cab910419b14f74e5b80c5b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6470f23bfe019d3164d26000c78e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93c3c90cea29e2687f6d239a57326c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67459dd873b8865207dfe123118eb1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8d8860c73936dc36d4b2d46dadf98253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b655650c97e2f24ee05402b9a7f94e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b83097b1ba00b7ce18defc168d674255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84ea156645b864648214bbc9d63023256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830854e99944b27f7c1b4bed51cd26d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc6f31d8efbca6c1f07952c24a0328258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1305f015b29b9e45b2ae701db6a6aff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8f7fdf648f73397c7090837a084aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad50925b005c5e0e0659f5e9103d44b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846bc554a5f9d71d30fba8713310830262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02220a26ab3a1c7f5cb2570a6dd907a3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888743f53aeaba0daad28f8a79eabdb9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4af5af6303876db77b5d0563639f6b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4d6653491862d8de23fa372b69b11266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a363bc4509d150c7de7d94e983b12267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f29dc4508a8f7fa7df487a65b6c314268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91351969e09e8ce8f45bf3c915bcf8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915980754a166dbc5f9a3bd5dfaf6b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe64960a98dfe4ad05147d87068c83271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c10058ced96bac5b73893113229e37272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231a6e457e92d849b6303375170f13b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117e512f83f46388812875825ddd858274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75761c1b2a3fa0e07d5d32faedbf9348275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5d410e6351b0d731de6dc818e434d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20331f9b70fafe91a231c3b3dcb0502277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc27e43d21b8848e082195be3142291278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d3d6dc16d2b71ee2e04d29d8c553b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc678b4449ec85e90907488e4e521d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c383354af087a8eec0568083b362e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737764a48a131c86e5408ca5ce348e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08863e5d213c7ca38afda6e0d21576283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340280b0512c70aa3042b953b63cea7b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac5f801c77b501c5fb955feec62a9d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2caa503415feae4a39d197dc6f5ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab8522d6b15e0f329f80bd49a25ec8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57455fe8d53b1c8d1882c82ce37172d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d9afe7f089854f80e66cee029c921289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e1a88a8093219f37052d6f0899995290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc34916718ed7e0a22469376172646291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50a677771ae9bd7d53836a3f9489c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436089084e3da5a395af72391880fc95293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbf9f15cb6043446f66904a345e202294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71884476a6f0841cb1c5f563853630e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8159066b43703dea3435c130f62d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b309263bbf85ec7e67b8fdd3d3f8a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f10577bf91e03384f742b3738b04b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55adb763f3141a2ac3cc4e2f80c8b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9c35f4a6b90a24e69e8554409deeb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c3e1e2c01e02e728ac950c0767b61301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00c6c9069cc7f3431a4bded09e6944302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5151ab6b42b1407a6089ce7af1a214303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9c5210926f66dd7b8293041cba870304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bc8916e6e5ac99ead1ffa5f32a875305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1a3ece39a7a1ea2724042a4497001306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff966493f784be06001f70a830ffae53307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30cd9bf7050e45656ae5b3048d87f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8a243662e18e441b76c6b3a92582d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780c107d5f8d09d93398fda57f5312b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7ebbbcd860c0fa951af7768d87296311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d48221bd0f071be877eaa53dfc4337312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d558db7cdcb0e1411c67927d1423fe3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14572394ebf84038e8c84ceb8089cdb9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14d0c89ca17cb05f12d4c2720d79f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bea3f5e2aa16e515153a31c4e70a33316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a79a03b127aebfee20e648979f1549317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4513cd0aee6924d06e41e85e001a33318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1bb6ecbb984101c2faf51b55e99b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837db3c0d2e01d43761afd0e52d35cd9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a4cc665d81267ab56779cbbac8a22321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e26713ebf3b0d351d479ef8a02ad6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dc4da9956f0c9b18b66c91ca29829323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03577eaee1913b306393b7845573c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c617d1328879ebe0e57d24d5cb917325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8267d90efe69b7110b475b4680a7fd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1a759e635f390fb0374c4b83db2f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c401720468450c511bc9ceedfae26328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0334d36c8074162ca79475b11a9a24329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773a349c33d8b373fe59a7538bea02b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b73d747efcbee3faacd7223238f6d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc5d0898ad27d1ffe6329288462613332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b5debf1a6bccf0cbefbb7b7c4004f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc847df34a0d506b16449c8446e4ec2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d84e513f61f93e8b22c518b334fe8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab95b8dfd1d5790cdbbe9c883b74cd8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251d9809b57130f24857cabe2208cff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c448a70e22b4e1fcd06414aa72b071338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e70f083ae06023bd8307b96ef88c62339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bd2be21b3415f44c6dcf0ac416e50340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbb07758ea261d7b08c3e60bacfa70341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282cb7fa115317d41fee55d72f122e2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb184b3ebe8d6f70ff7e3c9b67ec6045343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a62a727354986fbc858a933638b5b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2c37cb6cea47b707d745c39050c40345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9952196f96835bdaeb5ef7c7f44ec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bfda9ec670daba23ad8904de59273347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8b6ada7b115578b5a7e14dc39e886348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cfc712ad61b003b36b56effc2894f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1add2d22df0488bef4d0dbdebdd0fa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8638b5167ccf04f108849a6ecfcbc2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca9a6449418fff2b7935df3fd94d45352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a074ea835a6f7e781bc0afb0671f05353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb17354bb95dab8662636ee2961db7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741ca32cbea82610e00f3aae2f56c8f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315aad927142d13008163c2af7c7bce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a34ac6e6598ef3685ef8455222190357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6aeab2eee3900797d1a66bdd78e6ad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bc755c84bfb87d4ae9d8bf0addc43359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede621e67944a79b24104ac1e96c1d6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eef44e07707b0df6ffb7a1fa45af39361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d4f53ff6b4d47b1e8a1d55557610b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57a8a4d249f9d551ff32814a76865e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3222af93bc35d836a0702ae65234ad3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebc51484d4e2400e830916d14b02bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844e520ea39c5c0b69711615268a94a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd2cf07812c30f29b3be7c96d9e76c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25272dfec388a6c452dd68c7ba3495b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73927770dc58fa3c05e49723a72aa72369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d2512a888bf944cd9aed283b1da3c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0fdd50d883b0f043bcff46cdcb020371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3be384077ab2a7247ede66083ef35b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57034c7eda71ee9178073873264e16b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63798a6965e72769cbd60910a26baa54374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f161e508c6a12a746962ce46eabc67375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882ac59b3e3c288c2f5da277ea3fef4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef66dd6d503423b6cbb33493a111d1d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada8d131eeeb00d4987a8334ef1aef8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384667c22de4768413d0d49ba4b1c64379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2f389503c47e73fb89e1d2fe886de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d23f6424e23eb47632c17e0628d91381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c6ccf45b063ea53ca5094b15f0216382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ec3b89df4e402b490dcf529baf844383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5da773b309b73055ed8130e12a168384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276c35557ffc8752bf2936a43426c98385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5237af9827ccf1a0199f1675060c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16840ab81aae15dfcb48df44e0c15bc6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2ed9dfaacfb36e57b39cc81351e04388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4080fbd13e8b4d7da3607d746b7cc3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ddb92230eb5075072a5bb1b9d462b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ed6d08d4a9b869a41648664369ca8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db075e4c2881bc08fe6dd6178ef04e18392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a5d3d7aa309d33a51eeb99762abe7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940277d114b18877b9ae26e7b840ca6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9942edba05581c3d6387d9eb07703395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500063776420af6e2a038ef2e7b959f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307848a21a1cbd74f7475d67f09805c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bd45752c5970de9f844998e1d2292398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1168f11cae3c693a0f99c4e958007dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1de343bc1c71814aa09057dc7f754400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53adfedbba8bbdb7ccbec5b4b43fc9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce1b6012841985201015b4c0a36d4f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b57d7f063686b626fdd7f95d5a0bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b624b6228cf95c5c3ed5bd170b168dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de9316efd967c46320bc053dd75ddd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247af9e45253ffa8472d0b39da41e7fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badeb9906f2c2b4595585ee94de64d1e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4990af3acbf2af6d2bce29acdc6c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba1032a7d5a746ae9605d07cf1e568409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500ad61766b6a2fdb59af983945825d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692773f3414bdcdc925a9a23c0f43f05411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f3a4f7d24eaf126c4ad535fd81f85412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7cf9ed701c734a441ce797328949d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3017e9b311f2f08cffe873e6cbeb1d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3edcc6efe784b8783b610e79ad0915415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516c7b38a04001200df16a808272032416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2334816afa7b2f26e7f44693adc9d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd3d3663f380e978c62d1f69e110f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490eac107277418be9f798147db1743e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe62bd4fb4112292cbc071df160ce56420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c946619c93fb7ff27c5df0eec7b329421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590183614a25f4f0cd258f09397f14b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067614a1033c2b49bc3472043f38ed6c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945283739caf7d1f8f8d54c03fe5279424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0370dfb8454b3998bd425be0c0442c9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18595feadff3dbd5594d83bf2ac5880426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ab327baf7c69ccbf9e6f019d2f0cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e573e5e74ffa11936253a70f74e64428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0474d113e71e683f5dfad7aae14054429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288a6de9c77326b76a7b45f3cdb3e95430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b932349ffb31dc744d18b0863080479431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef13dffd302151003faf110f5055d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49850bf06a29c40c1bae35d43f8d65433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a95f240ebedf6ca9b62e6f634d925434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b6621bc464167f2af23cddd5972e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16edd8d99fc6b3571f32cb36ec7c63436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b877e797e986df8a67ef5040665158437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff723b5ec3ce340b5a2a0847a5cc07438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69a22e85bb281b4e483580d570325f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53684e6daf6ac9eb297c9b0b591fda85440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5d5338d42c0a0e5cb04390f78f7be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613263fc2ed9f429bfc9fee746e60943442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7871cf44135e72c5bd96d26d2439f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cf9826826da6a55fb1ea1b6ce9d5e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff385adb0c9aca4d7558407e1ceafca4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0afaa61b7139ab44e3b875629416a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364f660cb6e9d093f8846443a284dde447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04005c0e54437c7b58de3da25e25e83448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be3e1df1e86967e8acbafb28b71db2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44f98b9a459f4ea81e1f080950f322450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d910edce7f68a41d8a14f14bf1bda07451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44988ded58f72940268ba2a0eed615452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de955545349ee9fa2c5c6fd5e144deb5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718de6e51c42f0687a97cde022084a3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543bc39a6a79d158f483efa8b61c938455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88590252d972339e203a5610a7204b82456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafa2aec4e9c7f54b3adc1d41fe3c69457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d42a402e2013a29cb42aa6ae298b00458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7e5e3e2e629dcf1a9ce7e0e2e02f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9488e774702aa46b19e9d4b3ac1077460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21ba3f0a540dc17be15965c47e3391461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20222af2aa13c52721806bc03133d4f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07add9026a6babec2428027867135454463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00402742c13b80d8402f90ddac9e0d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc731c27547a1776ff7a9e1c061100d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c5271d1f2ecb7517f7d234ef09cd6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34db6ce93beaa766daf19da7bbc63a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084b8995a27955dc7e2c9740ca130d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48deb655d0a6c0347198d5ca4c90c045469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92755a89d87c8287b6f301a058e054470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5fcf0ab2596017b06017f0c8f0f72471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108e641344aa9ef2ad7864a2d5a7ec7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f20f919a9bddbe02c77cc104016b94473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd6be807be4e147feef17be06a23a2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0700e2f1b0f9ed256250321507cd400475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a88e81eaa6c131e810ba01c22498ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068f276959f2aa888153db34685e508477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fa884fa7f577ad7a8ac9620ed133e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f839aff1cc6bc51c78833312da974ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ef1c8ee548b505e82fe5cdc81c2ee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95ff77df0acc5b415050683959f09c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af0d0ede4a7ce6d131aa118b4c58c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851be9d21b370abfd0bce9b862565ddf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b0e37b9a2c1fa7c0b9c982aa2de9a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f018be4019f1eceba54b3e73ba0ba5a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42d53d7429c65f9c0ff6cde91a9b6c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfe184594de2bcea8b2061c7a6662f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcc2f4c01d11c2400e3a21454cd80c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddece87cdea021ef5e8939224f2b31489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ce76958d6a4de4474c8a334aec9fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076c585f3dbff3d631ed08140c11c63491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb4dad63aa20be424120f9b8c2b042492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21ae38d7e5ddddc56a5c34b7207466493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559921c1401c30be4f5cbead606f636e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeacddd17a5903acc415f184a64c13e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548294736212ee86115994b58ba41896496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b834d6df9f823ed7051df2098136eef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296fc960858ebe06f543e5aba5a7326498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a994b3a58d54da725c317cb7dbc9fda499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a899c90745cce5461aae54d64ae44500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca222ba691ceea8c91a99e955c8cefa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133694cd207cff71a2db4d45ab6f5690502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b40bfa81e95090b2e4c807763060a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4538842c21eaf740cea368b6d2d1b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ee8fd6b26e67df1c140979fe65ce0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d6cd7e1f265096b89675ab3c486c8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6cf8bf007c04a82de8300bab29d48507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cc8c6ec933209e3d00ae6aafdb163508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ee3bd01fc93356eac422ffa33789b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf379e7fd15a3580b011e05d81a86f6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8643908196431e05a9d44d3ab65244511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f79687844de4cb3fde921634a67fc1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da77ef34cf4b9e3838e59e7b4bdfb07513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef229816fe2632eb6651ec427e8641514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f6d74b7293ac1327c768a396b1aa3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b15d99b778c98668bb5a88ad4332f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebadba883dcd14c3f44b85cbab08726517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1499b341f51a4d1ea557dec193653d1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700844573f1837700e2d96958d0df387519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54ecac03dcca52e6b1bb3b683fed07520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd54618f830f8e5f327fe1b2b9bbdea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598d1a5946d96b547d8b11d6951e66e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca97114324ae3d0c520eecfb2191ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13615dfb00d0ba95a18f783fd9f1ceac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cee6f3b9269fbc3b69cd52036fe487525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc7b706c3779e0c305ec94bcaee8c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3670dccebd7f6a37583466ba3bb5fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039b7afd150a77156a4bfafaac54fc6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bb69cccfe302ddc4a52390ae85dac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746087be175d0c545f97d1493724a626530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19ab2364479159123caa8636552220531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0be6ea22ecc1efa99f66af7766968532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dbec5dc5715492159617fdcbbaa4f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b6e0888a41cb5597a6993ad61f764534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38101c5078ee1b51ee687a78b54f1f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0cdad9c055c4c4692b4440d651484536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05d9315bf94b901913ad6d9b0c3d0f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c51ce0b8fe028122e4c20e8869bc24538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20495640694ac7e02000ae83f8b268cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafacc14e618b0147c047c637f7c787540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa81d069d1149df9991ae1bde1b8f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5120e7148c9596bf15c9b1a3e70fa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475b9f0c28ea2cb9f3d2acdd9f343af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12886095ec325bd9ed7dd94967fbcb74544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c86f354203fda9f4fb576e496189a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f27f29203eeaf20037d92bc50bd4f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b79f6e8be851a1a7176a3a36fda22b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30147c93cd8089093c376908626b7666548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a48273353d91e18d0e43b1085cde8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10c4fef83ae4d0e3e90ad68aa99675550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6269e80b29d2bf2519c88a0ccf523b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4938904731e6acfad53f04ec4bb2fea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5516b35367531d6126baeb7f8e66c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701488ea7c3177f705bba74df9463fdd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53834936ec9b3d4c3e4b41cb04dec2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647839d75739e7d76e830f40f167114556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a71eb1ab845671e0c11a47bcfd449557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40cc68df48f388b165f73af345bf78558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40c246f947cec76897240e934fd0a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60caf4559f76b777df5f6c7cc12b0424560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749000e55747f79b7709a25d1fd7013f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f2307e05efe0e17852c9974185bd4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2d1299334bb05da9102d8f0f49cfa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c28eba28da7a2467aac3368ee2fe7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a4dcc1494737512f137c37072d9ef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bcd7fa639b2debb8d1254cfbe565e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e773590706729b215c2a49d449422567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65fac5f755ed195bd1134c4c083cd1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8232fe4a52edb3c767911a5bd4d3a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3eb54abff758b86f9cc232e272f275570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955a7e1d942f9eab4871d255c824696571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a58a4ee56305dcc3bb033ed54644f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd28b12fad049f37169f1db251648e3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174b5d0ca9379df30ba7a92c57fc512574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4d9b886ee8ab712ee4070a018df99575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd30f7108c883f5ca9437c204940d5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fd75ba453f71a62b6ad0c2f46371b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317799804d4a92de45184a99d51e53c3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b65f039d0aa7210c38b6d708d11c07579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d62e84dbd17ef0a106db91b2be1e37580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4eab81b4eb493d2c5b7b76e292680581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ba15624e6807e901a5c3d5dc5f71b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1051bc8ce51f23a8701af7587c7cce1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d3d003647c36296df32be3e6aba04584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c5e5a163741d0fb5ad1d0aad0c9c0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787dfaf81bd2732ac2178ea45bb2f021586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4ea72fe6c3209533b03bb3ea045fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afafded230a0f1ba88a16b137f204f1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c078e5d0d9b1e1827f3c2b2e07062c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3479fd55ce921c6a21eccaf8d814f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea824fd0c2c45747a19e6ffd8ef61e29591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85b7fa1d19a5030dffda30fdcee226592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c626d70dd24cd177fde470c484fb99d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1adf2b68bec20b74ba74d5801f217c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c943469d4622897fc2b371e053e21595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f150d2817de486aa21d16507faa99596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517de6c07af2c178f5051e1cd89f16a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d843acb332197c3294d20cef7cf5945598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cc7cda4120d9e28b46bc4c13b7c88599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516b8cece265411f597e92be722c72a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e566fec9429ec601066ae2670a75e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34baf5afa1d9c4038c55888d4d281f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a64112336f5e54e1210e8994bc648d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1b8030c02cf85510e7debf93b6df7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007912ddaaa906c4937d05744ba85044605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd29574b5a81204e8c5e5e661e91519606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80950e18a9461ab5f7b884c4b7972b92607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15db57baf756127e5c69d3f7606c1e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323464c763a6021751f0af5c81f05d0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba372daa4fa28c88526b917063d0cd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ecfc98ca51ababcee9b58f9de6818611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c1e9d59938284530767ab9ec89b7d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3be6d4abf2e15f7f78d976cad1f79613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ff690578eb72a9e198c126808ba27614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b179af5e1c1966d198f84e528d921e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d06bb1cde7ed4ef62686f5926f71d6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f8103a330ac08e4ede8c4711b2f9f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bcad550af77e4296a2e4dd535414a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0c9b57365b3d5bf1907776425b6b7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37edf2a14cc55aca87527b4880c14d2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba4226027fbf666b40f7ef7ac51e14621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f321908d73fa00b6a84049ad68cb1e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebfd529fbe3b85c7a1d743acebabc3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca24ed572b4c7873df9f1152a98c216624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd1535f13272b33c29225c96a2cada625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efe4fd7f7a4179ea2dd61aa17f169f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04932d4b8a8b69e8dc52fddb044e66e6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f73dc77fb031999973a6fe7b4e7c5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3685496988f309b13772a936681d459629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620bd68127b351543016c54e1543db0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357638b34b5b4104c905d1249006afe0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6846841fa4fbee5da3a50d80f4ac29632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103d70e4d3c8890a84da33c60c2adfb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865b273763d2eb23fa055135ac9f4e7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b01b4041e65546f5f8aa2680c3894635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b48be11bfea9a74b2116d45e98d9d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17faf5da94c7ab9828a962763409ba6f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced4e824532a89a40900947275f4d30638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dddf1e163edeeeb9147ccbc4b56f48639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d36aeb93257839bba3273fdf2e22a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c986f3cf2b36dd1c557e52de304360641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fe971444bed72097985968e6a3b31642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f463fae6f537352de4f59b5797dda60643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9076a5231db31e69e7c8688be4a06d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918edcf6432ec273e9f459d23f1972e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3450c6ff541cfd5b62ac903037c1e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84443a0811c5176b59b944ff964263647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9d8fbc5d5a516a6e9e2d0ea508041648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb7299d860131dfb29cd0d528d17bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533996ba81b18352b3364ba6331e302650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b98271289b6d315b175b8baa59528651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0486dfb000a07f016869ee3d0f87fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3234b9a36685b60519c88df16133682653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf914991ee21b0db4f6847f0a42ee8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9cf7013f029c09827f9dfc2d170b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d60e6e203e1333027b44a24a7469b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d524092f694d274e32dfc78917bf39657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560d255f398c370326d7c84e3da7ba4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f26ce3ea806a86036d8f8c80d0e875659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95d90ac4e03f96fd24931fe7426b2f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec716aaa2df12e7567655593e554571661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bcfc2eb16acbfc7393d4b03191c3f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819f28211e5b9e738dd3a161640ede0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91557e3b54f6b20da592641b6f374292664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03436cbcc7167d977086dc57b857c49d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef29530e948676fc8ed3a14103e22c3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140f6eceff24bb9e16c7c40ea110958667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d47df2c8ebc2d0febea64d381cd593668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea32ee890f06084165a65757ed2c8c6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1c997e4bc691aaec62ae3da927ef6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04aa58d7a721a670163f45e37bf6e84671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fc4faa4dd288a97ab405551c95041672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f48fa054b37833f3c2ba5fd5fa66b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b6e2d965f6a3fa2ce44d8a9b81cd2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756c110adb0f67781e98e4d4415d4cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc406aff2ca2109fefaabe194f5c5f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd081282b7dcfa4f5e340a4a2c15d549677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bd574393e3a6f7ed5a5e127256b3f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb36f3baafa8abd72222db787b85d81679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435dfff89c98504c898731efdda2d6d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f4a2511491db41c532c611715b455681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a565fbefd56d06bf528887e63b459682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd128059acd1d3255ca72a19ce079c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d0f4f106c04a47843794e035258b2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ce68fe1ce3985f82d67275b7cdd76685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dba74f5ecea4f2c68f8d1d434f6710686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39719edf197730d55ecb5585f9d2079f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1746e5471c01aece5f11aef3eee82688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcd27e7289fb0c6815e3a4eaba9b16689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9744312a07a5592f364c453b65ba2f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fca92f83ec3a15f3a138b7a7ef7766691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d376401865293fb6f404ddc33e9e50692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359c59f4a6745c2212a241ed3679f72693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed340973666da2e0afc67ae46f6a4a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36405445551291c62e076b93761aaf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53a71ef92f2e5ab440bb838049fb38696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5db3edf9be59270a648e09ad29777697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe0a355d8864640631ec76baec36b0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1939c9444a572ded099473ecbeda3d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43100763eb75e8ae1b2eaa05db7f38d2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41959e27d9951e55085e55d644754a2c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d1e30480709b490d15b66e5e19cc5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d884a35db3701073f72b1355d1883703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbeb09d3a35117a051915ec51b4474d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086eebde1e962abf3f571c37a743486705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9cccfa8cdab11478e77fb557d5c0e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e9f574e82bf8f30866775e32c3bb4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080887050924d0d7f7bf24ddfe96df8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43611efc637858e99123ecfb30b32e4d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a575362eee134bcb5db9fc37ce20e0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ea2f49fdfa0ea71a9e23dd5387506711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35a1fc589b6b007d4b7f9c69372e45712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade80f1ff40dab6e8ba8e5a286617a73713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fae99cc9376432565fb46f2b9ccbf2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728130c02e2df9a9c79f265efb8fd8c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882952529e80503cebeaab96401c9a0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb6124afd999b58fd1717419eab68c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed8dff565cbf19ae9c66f2b5463787718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23072f48d2446517f17621b8ac77ef7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756836776ba190890c499225685309a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e58feaa0018c00a85c7ce6e839d992721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c47b5798a6bc0a9f5fe5ff5554881722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111392222d440a8ca4e9f2d26aa3dc7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0927272c63920c52341e67b3f5de8ec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e409fe1609eca321c68411bcb0b6a45725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1045c6be632092eee28231571dca113726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc3c5d33a1077b55a7f36616f68472727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248751970990bc7023b9483eed670e7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a42b163a99a3651b58a5be1f8247e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa28135009884f36ce582ab47fa666730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6470bb167a441be7c12368eb2f4dcbb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090dbeddb6723b05528310677171e4b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d7ca6ebc074d7bb773d4aeefae26b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc6cfb03de118ce1b4c57847fea32f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07d24d0232ed613121f26795927911735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f185d4181d81d7f806fa68e77ea1a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747d55cf49a53fee8a4702926fc088e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5631d2941a6a3a0b8f5beb85c4542b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bb5f34944d45c5bac4fb54a799121739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7782a6afa72e1f61ed10f446a78614d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f51f456da9aa2382a83c001cb49a4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3a18512a109179382f8d4257ee420742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0ecdfc2bfc45c6df1d2f93af35957743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b9d97ba8f9f803d64026388b93a9d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488827c7dc1e6813b57f11a4040fc3c6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b249de713225b634b8d13f602be62746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78edd62f7de14040360d54941dbdb25747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ce73bc8a4e1759133e0d52f7db8e3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efc6e38975c4beb61c4f35ada10b53749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320fc6794d87745d3419c54c50afbaf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f89822d8f877b5a6874eec8cae961d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3e50e5b2d62be58430acb14906148752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001c9e11409e170cd7da9f4f0b057c5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47de706722efb1efcc503b83563858754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23cf912b9652d85ef20b771eaf06f0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cf004858a7eadae12630bdb37822d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f2787d17de214cbc5f685ef656b55757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bde0266b54e04dd89f1e87d336ca9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a6f1e837fdaf2c0260237abbfcb0f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8687b8993670814bffa7f03317d4a4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40dc9bdfb01e0d1d96e44ba68858b1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb3bcbdbae8c8bd21ca237f7946879762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfd3a6f044af798ab925f2ce4913f1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107179feac43d8cef45833a290514d6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88dd9d774e6401780bcc15d18a9b8f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deebef69dff9f087051f8f5cd4bba4e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee12801962b9af29c741146d56d511767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>