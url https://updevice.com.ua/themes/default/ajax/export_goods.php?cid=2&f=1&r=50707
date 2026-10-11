--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86dfaefa55754b7794b1a15b9e4bf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba679b3fced633391440f9f5092cd12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6aa4c84be847668379661b7f49c1e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf8f5063f9c25bfa4ddaa3d94d80c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85f23410244b98f3f88947938076595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e363cda072e817979bc60f6735e7d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357c18961a2bbdee49e7b5dc84542c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b252927f02bd015042aa1962d2da9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa70832c0b1a1c5b77306be11db2e959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78f3ce69fccff69c310f6bafae7e3110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d22631606f4ce96193c623dec1a1811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ceaae16b12d4ba05394a1b9f57899612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c177311e35f468d4f3f83ee5dfd20c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25785b6efea5ac93f483f8ce73bf8c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d040b1af32baac48ad339d7f893a48c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d47dd985fd2a7a389d9498faafd5316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9431634f80354f8e49aa9e362483417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11e911138f606269767fe91ebc8b6d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01e3cf9b4c2ac6881a982cd91eb8ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264e5cbf5497eefb6e03eb5e70de32e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b081ef9e14ff829eb546118b83680e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc70cefab26166a9dc190a5cc0456b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e65ce66257ebe8eadc56b093ca21f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783d460fc9087689951df24025b5ef524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e60774018766a07cedf3cc3c2aea8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d06733b74b4962c1777a45f48d40026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180d285e1beb0fca75e867d544a676e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba7deaf116e2212040538d7859ef3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2177486064eef7e87af8426e590eeb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20b33c84393b14e57e4258028c955030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20ee5f7ddf4e94cfbbfcc7ea2a544731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea06ff33fee172ed08690b1eeca51b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063dd23a19bf3983738df895f4703a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08afae355213afbcf76d205f2cf74e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bceabf2306b862992e022055db565f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc2c11f79e89f3e9d61fdd919d1f3336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeba5539cbdf14160c1defc25f4ed1937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6c52b161dd09bf6133d044d32998338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e580c5d639214c177cb42ad9b61da739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742ab8daeff274b2eaf215f85913aa740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df6a3674d52b1766cbffd12f339d3341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274d5ad72f70e1b7749d916ed3dca1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c72c487293d508c2225ca3b98bba7343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da94c49ff19f50a95a1ffaecb303ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c92c5bd97e84251e129ffb5d48a8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09034050eb910d8638762933937f77946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9618ced35344b76b5af3ecfea22bf847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8350e37ef7e584b2d649184a8c01c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b999ddc0e98c1769c454591564ee249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc66cf1d318241fe64cc8617d2274850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f6a830ef90b2eb9fbb0c8d82c371551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588956a71fcc6edf100b723ec97b9d7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf217beeee789c7eb34ab962239f2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d77103d527068b00e11820ebdace454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1f7c4f605e5dc6e7587f22ff153e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd0d12cf87fcb26d2190cfde9bd78056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ad202929445511f7212e3e2acc42357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8a254fbdd60980ec7da90c8a00d6258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d134c2fd5ad5f16c45c66a4cfc8185859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ed52f13f2160999d4ce40d811018760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2bbaff4b88c3c1113d72424316f8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c414f46bd2f942e31e8a129270f0562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29c843cd70bc75269768f23de5c12a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c0c2eb4ef3c083cde2cecea356d4264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e217964df9f3a4a9b5e531e3859b47865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d63e9c8b3ff3e4fb899044b2331dfb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdab444665c65974404865e55c67d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552cea59ff5b1e9a3ca17234538b5df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419d7296b370a10e23fe9e766dede4269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcfd6c184c2a992ac53b5dd6cc115170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69e8fcbe2644be692b07b104b93df271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba9fd652fd2e0793efccbec1fefc2272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac864ae0f00d36f862d0183a800c66373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dc0a9dffac1d4b15611b996bf266e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa311144d67ebd1e2af25a75436d6775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc084a995419dc5d601c148ee45bc8d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375187d31ce3d77ef55277ecadd8884e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90c45f8150ef39339269e6e9a26bed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffee4c78f76a89495911d9f929fa76479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c7b580c57429404699f129e895a9d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4eb57c21afc4118f617075514f17a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2109cfac0a4b873685db96f4bb4ce282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1b9545555df5e9980e18db177f1ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958525704a97b98acc19c71e421f74984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8df4df1a286b54e9b2ae6409720c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54b90067a5f24f11fca9e26855579986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae369812a91b92204b0fcd883982cbe687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924b346e7933aaf5280ee9c6750395a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a2b70dfb84f834b77f1a7f2df824089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d615e228ad09395b13220513f056a7190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b374ecfb700f740abfa0a2c030bef8291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acbe1fb66f73c30356c4412d2f03ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cefa11fbf2322390605aa991f1d30493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56988ee2b0bf1db450f317ebc196762494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66f4d1146f629c01e4bfa99b10318f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74b31f98717e88069fa4d083b15d9796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab39af169b134f0621a59fd4e19dcb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0669a33637e4f4858e904ff526103d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9aef1b9f00508270b2803642383cdd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eda9404d6692efa900a9330c134667100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9dce4ea0287f14d0a038a1303b1540101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fd22fc48b2dc3f0ca72fcb1870b7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775a617d0252e933c871ad90e9c8a33103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d8cce7d0db5dcceb59e96063bf507104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3980fd63ceafb36737ccfc944ebe3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1766ae5b3d92f5263bbc367630a24106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b7414647ef49c31c705d6b51151df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2de860b98df043925f756ab5ea05fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c7c9c4123b9f6b79c443666b80640109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150308cb95bf183779c7d51847088b99110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59bd27de5f366c9fc51c48c901b0af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9413c5c6ef3f730a7a80593f5a7a332112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b417c6c23b7b7ea5ee68341e86bfa5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddc395192858ed8d14fcc12f4d9326114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a111b5e2992eccd131fd2b7999549dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd45063e943ea690d4e6f8860c9c85116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52125e80bd56e4023af90804d45db453117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730be6d50221c2b1e178032fea56ae5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db807c2a13ffe27e5f89b051baed17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29926d596da7242fba1e09e9750889ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a091f993bd52ac853b6d6b5efc13e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e04fbb35b4165a53e6dbb53020eb3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec4015dd85e0ac87ee601f7ce2a479123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f8d7a31699356487c0aa9de8273f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a668e0e17cab87393690932c51a9fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f16994a19411b95794012a3c8772cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6058aa9d6ddc35ac207a71c0606541127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21e79d2507305b21caa007503b2193128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ceb7fdea7fb2961da8389adf184eee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8b19dabb1b22a8d5ba50007186fa4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219003da1c2622abfaabe9a3c8083260131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2197efe2f6b2790ce41676bc91ae16132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea856dc01580bec2026b0410356084a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8491783b227d465dbc88fced9aeae4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433637026e68de8096077d642721cd9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154e732c2d7e850d466c5d9e0880f66136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab82cdc634ed44bf3babb8977569b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed72f7404dd89c3a0c7a993bac0db56138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cd3a98b47f010db13fa4c9398305e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b352aa3ebbf029d582d1a67260e3d4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ff97c0947c76c3c31183ac15d6ce6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346952cf5bd11608c0e952a8aecd382142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5598fde1356791744f4454b2f50e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22034cea9401877b7cc0dd44355b21a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9300c8d437689648242c621a08f077145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28099346ebd98ea69afa1825e4a9b527146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea8887e487cea74acdc9a99fcb6d6e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d522cfdf05600a085895b6584e287148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711de4bcc5ecca051c2734021420bb48149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5282e25526f91bbad80bc688aaa05150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47b5042c124cb7393ec14c56428b4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cdc84f15612f3da1a0468d51f4963152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267dc6c3344721abbf403ff4ded93db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb90e991739552f32bff2164521c13154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cedf02f0903f54d4bb81eb6401379155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89eca536e453d92b8386f62a95ef2b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a68c1464bc6ba6326c219570dbd4a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9b96587c176141604f35c7271016a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cddb38c3322076f3a38a3e36ada11159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34c0ee44676d0d9bde7355042599f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f96841c2f4c06a1e0f456e4314e04b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe117971492869fff4a47313c1649008162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693b8f1178b04eb8a6ac57693e3816a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd001e5e162ff5267f2421e24b4c7931164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c499825721b4ea4570390bbabe608165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c448a01ec90002e902660de6964621166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dfc608fa07829528baa40c8e42df2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa644883d38953d2678653a24821952168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b029671cff866c1e271a0241d6820b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599f46fd33cd2e9f64292963fb3510e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed6013fcfd289e28756132c84194ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fed8b3f5618eb43b08080ed05d6a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7abbca3cdb221e5487e6b4d24f3437173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e75629f9de21ebd61eee144f44e46174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88995dc34d96ce8aa4377ced98f6a9db175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c2dc3395934e716fb128eb022624b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23f726c3b63c8583a4ec4ecf824d3a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203b8a1c4a15fc4b7ec1e7207ee12d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a974b7467df2314c2bc92b235cf5865179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235ceb83c5a8b70bbe6989b0c2c3424180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce51381713bc27e9559875fc58e85bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee60dfdadc90bacdbdef43e7a06c12a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc9a84f460a4a8b0dda5d2367867ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadcdb07ed0f672137d42548db491ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c507814a0d600d72ffe6350bc2b10185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17c25a7cd44726d431b676f73187eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6076a0ca38dfc346429329e03cf841187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf4abbf5427f599f61699d9e370491188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d018f08b78a7922f89fe5be2b7e884189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cc560430b307e675b8275ca79eb98190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80205432b7687c63b60b5e39564b20fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8abb31987e4fa22bc4f6e2f5cc531f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c3086e9e6183bec09b6843136af70193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c7f95fc2e10f25aaa6d886b6a090e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2838f4056123a4192f546911ce1f66f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a5a1a2ebe088561864be20b31dac0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb84b2ff593650c18180ce9c538829197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2ff4f6d1a40e7900798e374562d15198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f66acb2e32e8652b261d0a6f3eb4b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f17ec9999e0be9f6f819c12d0c5d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619535f26683dc1545d9eadcfe68c55201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2911a11cce34f9364cbed664d298ab6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958f2972e95efc3239f35606dc255f8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60902d79d184ddce2cfda652db7d99204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678c5cf4b7e950b22fb799afed2eb4f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b9a95dac55e06c9221138728def6a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549566c525940f5fa92393cbcab7d78207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22af59a1b98c461b91a4c6d0696f2f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0709cc44c759bd970f5562bcf1082209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce23dc371fc24b8c60f0637b199b747210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e40a57d676ee2d4a92d9450de7dd1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fe9e8cfab7bde23554fece3db6cea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01246f1e4d0d40eca2e1e917157696213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ccaec505b650a072d5d073d7343fb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800428691f917526c62552edfeef0839215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14aabf7a6d4b265df42f03c23d43cb1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3d40ad6b198b7f8bd7a5f4451a184217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48e4ab5c430049b2fa06b9ab3b342f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d88b91e66d935d9e462816e025e65219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904db64b1056b9d50a0f06c3e887c99220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0c1e132f71d617ded6bf54af72eeb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c67a77e0fb30cee2b450eeb9b262b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bfbc36e84fa2fed17195add17d31d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bed28a6b2775f2f11293b8080c4231224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608418587a392d20b46070908d177c17225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515fc72983cc65b0d2b69cef2ba40dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d42371a0b4c1333f33e34bed9a77b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c43e9e80d62154adf03136e2e7fe8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae9bd06c32978f7156c2c5fb715fac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f9f4e68e00295541c3b4105456eca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f1fbdd2be0f2a82e785dbe8684946231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbac5baeec1380d6de983899e78b11232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f5105961d7d9f9c804a1ee4c17a13233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5db2c69818bb0e319da4651a07691234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca969918afc16bd79387266d2a0f06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc17ba7b48a1c58bc8f130d5d2a8f00236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159dcee39ee111df996bc53a21289ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c09eecf532d355d2d28a40d1010bcc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d64454c049bad5cf12e8a2605d8b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe396bc37fa783dd4d35cd33be6c5fcd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba1c40629b3437cd0ea1386159450f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fb7a6f354651f5d162e8a2631c2e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1b899475eaa8ff6e81e6420d5e790243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f0da3bd3c361d7ef0d7fd9dc042c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1307a6e06e95eba0cb559750823cf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ecd3c4dd4e9db899688e18266391b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2635fe1abb6cfdc6e1f8b49cc91dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5432e7bfe68e4755f952d005f1723248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550bf347f2ffd3447d9036bc958030a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae6981b50fbf15c59f9f2d468565db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f76fb2f47585c0ad70def872dee48d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d62b024ab37a997cb5ffe0395f1ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed0eedd783ced9c3259e3b5ae9d672253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f185d9eeb89df97baa02640b56552e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774c6faa1de26a8efddb45211dd1e08255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d88a0f1be97fe09632716f6f779704256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29e8271d0334a389de8829026d6254257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367133197e5230c163fe42850e42965258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750718054a3d2b09f94a500d57668e93259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f543a0439c5e8aa83c14ff919e016b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c69dad74905cb27821c62551029d4d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e7d892aaefcb0330e595f74d654bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63806418a16b3234e701b583a3570172263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664661d583b797ad1721cec32c2cf21e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ba8478a5529a28e2dfae6339bd8a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801cb9a7d11edc0b5217780f0cfb1da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e570ff102d3e6cf6db69d28d0cadcff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba454bb3aed9e0555d881b9ee357afbc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb8040c3d1688e150ede1c5daa21f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ae925aad3b39abb59be6669961c8a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ad782146b98f077f12208c364c1bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b82818d421437e37e04c28bdcd0ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686d08a0a80ea059bbac125cdf63aab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a279fbff5a817342af2c5eb0e849eac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fa5a90ecb0769b62553a3582f0a14275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc4765d5b4b01dd736646c00eb2bd6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516565c5bdf9e8872c4f51c6795a593277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135897b998f607e2710c46ecaa9d008278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71139393bfe6373e8b7cc6bd74f5fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c68d0b2d335a8358697e13b9c27ba8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a264b032b567d8b8c3190f29c1363d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7e5d738a97c82a5ead50252153711282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9de0e2bd812c6b8ee6f84baca40a78283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e391aa1f97068e6aeabbe36777562e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b378a2fafafa10114d19ce2a7450c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f109add1a9cf00234317bf000f1fa2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6996520c520e4c7df82d96ef4671d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccb380b4b3fd4b5a30e0283be3d9e5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254fc6c4f926ee7812fe43b27a94b1a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccb59eef1b3071ee5550a84cd05656290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfa46d8e6559e3448581304d420c86291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd13d813fcf38bfb7dac40c2b57af7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274c78b26dbaa1649ae3a1490f5155c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf80d326f75ff5ede157133e7ec6653294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807df1fbb367fa07b0d69fe2dda28d7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91233b2df1842533aaa8d26ed0ae2eab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76833d15534fb2c33fd7e99fadd1326297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01f3eb80ad21f01bdfec80ccd53bdb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5433e6e88f0bc73b83b352a9f733053299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8a2ff5ad782a68a8b3d477a85d540300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a4ae991cff786f9fb565106fc2017301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cefe38b69135c8f8f57339df7b98da302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e011fc12468d617355b81ade9cdf0e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1978bc8de779101d6a862bfc061e2ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2bfceb973a7ad59aca651e40359c0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021511f4311672eea2bfa3e71ea409aa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65970522fcd7fa1e26c896a3ce385d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c473ab3f7acd395feaea499645ba0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd8df3efd8477d0e1b52b3e9007082309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f9494e05a1abd816b46f1451ec1a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e82a68a0f68623c62d6202c364395c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6217d6f15dee2ff106872688325b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52229cf9b1f4810942a3b17537c84b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e861ab8bb333716acbbab476f78223314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5542408c519757dc85158720ad59971315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423059ac54c34e189e252442bbd9fd1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c517309c5655e09ceeda12cbb44812d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c80eee9bb36c1a08718cfd0ae3209318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac196849df779bc72911b09e320408ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e579fa10b15b23e025248ac9e78518320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfa1c01641e093afd299cdad0f9f1e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dee262a12a28ba532546cca20e10b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a384d0cf753e703c7a1a20f4bbfe4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4677ca9852e0b2cc789d249f6c1c07d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d292010341dd9bb77421a54a6543c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748e01d0029fe03ae19d6d5f06f3aaa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a7f8c48046555c7c1554f4a0cbd58327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f0dcf5434fd77b89c69b8fba18a86328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c85a214da9ee08459fecee52bc96f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2222d2db4df8701f18f55aac15758d8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a70134bbcb67e57524f6fc0555219c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469088267acd6c3cbfe02aea305005f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a48680441da7e8412624b5a6a6c3c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d6e258f5f70aac63dd0a9296e9b7c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe65a72011169750f57113df148532335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52ce73627d01599483858e70c2e0f1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc8a35053f542560559f18cd3a8050337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e618357363581a34ca4738474fcfa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8927798c6228ccf7a13f298f80c74e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f35bce2ff3d4879c2100af113fd3f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ef2d1acbeae7b8924f47fd33f2c20341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0727dbb742330287edfe7cf1730bb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20379da001ebbd601c98aef56bf4ae7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf500ba092b4fb0ee04d15f7018425c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc8ea7b33e3c4038d6a077a3dd495d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72fcfe9ca86717a981cbc50de08635346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837ea9a7c740f9f9318f509484e78cc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87543e507ab16618293d7c2a53bbbe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ea82c3c0ce047919861cc8bf85b15349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8b6ee7cdda7617e43bddf1947535c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d8209766383c6e36c3865dc5124a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44267c6c8f8a6a5709d20da6b300360c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191de5f4648a7f599cca385f7e7464b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354acd8e66f78e1695b83df019da3184354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c50c70eae9a1fee4da470ba62c127355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e082d63dea6580d72b9dc464c0905f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2505809325b9e2ae748c821e0621a37357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbf7be476d16a3c6c3fc9f4fe60490358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b151a9cbca7d88bdcfeea3c493438359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd94f248e57ac184703ebf7a3faac2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a170524caed3d96e08a8cdf1cbb1c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd162d59c6cf92b958beb86539e7be362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f96493e958f86b62903aa1ee91597363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609ae496b1a5d2e321054f1c861d9db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03d56ab80a5b0640571be85c2865f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d081df8ee5e9de9656c9048304dc268366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d29b87aab29fb2dc8c2275dea87e7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348645178f23f5dcdca495adcd810861368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96390ccf5fed18a8e2fdc6b7180b6468369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f661d36da1e2f714778af312357804370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d86f406883873473d4cf8211c05717371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2adec0ffb7d0abc447e1ca62f02de8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7f99b4c259870e5716bd9bfe111aa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0dc3644817f92747701cd10449cbe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce8d18b6170229c5a118b9a7d04008375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf86ce9c072fcae86b4ef78ac692f1e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7d4b0f4bcc293bd0e1fd29e7d094b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f43494f810d6c22006b4d3e9b3442378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb135bfe773ba3748e92a97796117cc3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a6b66771393a0cf9b73b8d5fb9731380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a29228983cb8dadb3d62211e598a05381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a7ac4db48a6d07bbf22ed5712be30382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5af8809983624f2cfc3832e73b36d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc799ba284790f8ab7c6580b93eb79384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5426c82be0f48cab8b9d166ac8523385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5627e9b1f00688421ade124e38cd8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651f48842123a42fdb1c1fd0ef5bd74387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f4a02f2a6b97a06139b3f5d6050ca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a5f916140327bb87286f385a29c3b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9f4f39023ca5eb62e1ad92111d17e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee78d8099642de2d925ea21949a4b84391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17321920d70ba0235cab4d345d61fb17392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5888f36823ab822b01b98ec315f7e98393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bf0715bdf383422eaaff6b23f26e9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b26432bce3ff03c95c901ab540f1d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3d3766071f4b2b50372da279fa099396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a23561a8c1995c23f06a339ca071d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6c6c0a4829263431f0728dd85f72a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e0310e3ad721def37bbf31157c36d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91fa7a10083a18535a55500b9292cc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e3023b1ba271b3fb4204e1940c50b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96aa233ba7450ce6cc332446d951340402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036848ccd4e7561830fc7bc3cc66f5e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb13eede8fb1de0e16fad3077b3df88404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92299fe494e4888996f774b5e2f7d6ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214dbc6d99f634e60a8a9ade6936a0d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c0c36a0ae5f273fff68a78cf52f36407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578255d80036754aadfd4133efb3d5f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03078dac0073c04e2df91a5d8f18015a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef1beef05af693a526a03fe586974f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3b630a960c410b93f26bd5062f1a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3383c5ae2b4dd8d33e8d8732aba66f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61cc02db5d55786c396fbcd7a2027d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba5d181bd421898ca6892f4b952d76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa93122e488357c8f63495f25690b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7cecfd1389ee9968d741c2f07a719416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975de34b6c0479a0284240fca67e58d9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10a13ba63ec09a98287a3f215fb7f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911c4bf727ecd4ebb7e60383931df15419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fa103fb818f9d80686315bd875308420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d43dc45f1e2a686bb073bc0ce139b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7806f297f2722a9ecb192747e16d5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ee9f7b95a251c9260b5f234429d09423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10d8465b9001491e53449c6ebfedb3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab2ec8b6427d707d6491bbd8373d5e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847cab0b1b55f04582d80a40a4fc56d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fead2fa70f0da80cd737229269454427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbf76ce1114db86558912bcad135f8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0235f4ddf1d797ace9f2e359a9dffcf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22dd453712f09039cf351005677325f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f093beff77720eec3e80d329448b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e0d374e01cb8868ad3a7c6329fb2c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1430305a5713e16eb6fb4b9278a5d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ce94175cbd91862f171cc92379309434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee94409bbed4f39f90936e0f15d5266435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869191fc518857a6569aa8b5581d213436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af68aed07b2e860d6a0df9278d698d6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184894498ee2fb6e0a67d669069f868438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39864515387537d41949ffe143349b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d65777674c058a24ee781d9a07c93b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd375f80131f3bdd0590b2f2079cdd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72deeb08db39fe94919cc2c2a9117f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8239aaf03c4e9c90c4c3c1d978724443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c949513129fdcb553da2ef3c770f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0f3688addbcadf0c6728b09376de4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b7b4400deeb3616450f80ea05ad58446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043bcba646ddad998ee0c8a98453ea8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc783381a6bc19310ae7f6c93e8b1c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25ad2f5581f84ff19eb6845d4551a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849d9f8ab0ddbdd780995347f880356450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6e281b175891bdd6794857af3a9e7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4b941d5310f9771329d7d91ab79f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587766a3b816d557f631b566e719669453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d9badd1cf83db0a60f08be500c81f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748fa44cf6afcdefdd5bbe405856b89455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db05abbbe956ebee897b867be8b77a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1a43bb02930535ca3f5b16e38030f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3864a2a23abc99e98ea6d48fdf1f97458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6e6b39138c8b111c8958a624e7eb7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134167428bf94d3f9ab8512790e0011460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd91f33c36a21445f8efa72c5c3fb49461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f02e74ddfa027f740fdac522b9219462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d1c58b88ad6dce8af343108a73e4d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf5cd3a03076dab5d56ec15218ff35464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3cc47baddbf4b09ad2cbc8b5e4108465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac37c5169ebfce6f897aec100d0923466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183cfbef78142d80cc18e7d574cceee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabeea66f20f89babf43536a69ebc49468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c096bb17896646edf80c706da6459469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989aa7fe6a40d9436e8bb467d2ba867470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7c81dd54c79bfa566b34420030a76471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c345947677404ea3d35b0c08aa44aa7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1df10f7745c5eaf4a6d09f9b30011e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a866542fd41135ccff456e7a01b9b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2f3bcfb4dc061bfab21e71bb43e9d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a31f498f6cbb7397ce198d9f2870d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181b6cbe8e3638f08bc6e4a26aa19a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbed27a1e755affa0efa2beb7d1fd44478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d30d2ad0d2e58c9ab6d63b0ce0a359479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da40a51e307f84d4fb599039e50bd11480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f065dab9240cdf9c6f021ab56acf7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e651eb2a532bf84810f92a99a64aff7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca131ca30f685eeb18cdbfbca4920f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13f03990afead689d3b87ae6eab5d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585818b31cad7f585fe20f4db7d40c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6dc94bfe8586c95dbf69c3a126078486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed40dd5409651579813400e19fdb4b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b92303c5ec84ecf8f91d717804a65488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f06222e9e55801f13c8aaacd82c0cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846439abb7e5a6582062f546f4dc492490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f2aa33d8057cc9cc694c9ed7a3cdf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1344ae24c55958d4b9e63ba0db9462492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bc9a9fdbad5260928fea0d75d4738493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89626d86420625a882a5208b181a2ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41df8aaaddca7b7446d7b594b4d132495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e826eca17134a56228590c065f1416496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fd1b14339b0159b159985b90b40da497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e1636ccfd39811c2687aaf619036e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9938c18140c063ed40cca2923186ba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5527647bfc1121e13159d275c1f3e41500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3cc9699a017ac87b6d96e1a90a9d9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb0f59115210c304578a269b384191502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276c3a312016c64cf520a95614483b5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc415081b67d20f17ddbe00b2f648e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9764b19ba3a8ae937a85aad569c98b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84c22048cd43dad7ecb1b5a6a7e99e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406dab9853ce5a9b73d63a801daeb5f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd386d7ffe048c351a94d5d0395bed9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c884ad6d36fc9863a4c64f595733a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5237f221e05feef4cf9d72af57325510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a107317a46941f0707e96b9d2e188511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e896f90eff45df24713c7ba4c5173512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa08333bc6504c2f9bb5083e7c3e187513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953e9843e013306e7dc365e75cfe324514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152965f8f90f96b2b39f76b8b423453515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac155a37089fc3465f3a36975fc601b5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5dd74491a60e09617ab369ee46fa8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2515e718185752864ee25050f4875518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f33c4339f78addea0003e603f00249519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052738323b018560f9641f8aa5f71005520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb344d07b1804d15a9fde4bcfa205b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bd5229246c31605f4d886c2211d5f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecb5512bb60e571172fbaa5f41c204523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4118e500f56451aee5628ef5d30ea89524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616e3fd8d5f7d213adaf4c773ff28fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f002ada2acc4efb8cea65e60dfddab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac4662277e16f3982bc6c47950eaf1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925185f28430914f126685e155f6ada528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b533cdd18e5351ca1349b79849c60a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71959b92c111e74cc267ee351bed49fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcd964c3b7fd990baf05c3774bc32e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c71a20194ded40e5c2c03313713a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c5e1e4779776b1814340e693c5593533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cfb530f036ef10ed1e36388ec68e1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa8279b9dff12f88bde2a4aa3823cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481366b42a75d1f8a16e97b21abfcbe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0f3523e30b5f0b71fce756e9e5b26537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a4c1ac612f34aca061d563398edee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf5a1608868ce76a6d93823cb015d8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b302f0b194a34c471ad300331e79368540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5af176520e882ae9b5ad81314b0020541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62faed3f00abb8f82fb139bbb6cc921542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342dcef1746b22b69ec248daa115db2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854e385db22b65d2bcc61fc16411d8e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c77ea5e840146fe872eaf3ff38ca25545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1caa3138275f286ca1c5bf7f06a99546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ef75bee250ff2c933770cc8e62309547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21a01f62599baac413ecade8dad304548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fcb480dcca620994bbe6c517e5b09549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cba55ce248c032760793241c4e58f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607d0ce5de714114afeb742f7495f27551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355a06002691154aa1226c8e8b13667552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2fed6abcddf4edce2b32310bd2566553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebaece2beb8d74f2e1cc7ddfd4620f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd042b312b3c7a8bfb81a499f8d81fea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284a90eac3e8b4f0195e7e67e3ed41f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181cd52478a028381389aaae0df59a6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8114c0461547d29a7a0f00804e6a0c5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161d928acd64d16c53756f991500d6c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f275ff475a3a2dff37103a308287fbd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d02978865c9c34dc3065683b223283561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dafa329f1bce3b93df5284ec43798c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d37035a456b0710a700c6512d9a9c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda97baca7eb4d3cf759624eaee44b04564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81178ff46951b921699c2639414314565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce446a3dba0c21528ab21272ed028b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ff075ca555ef8dcd81381a1f3ae1b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed729e469792163e90e18d3365099cc2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d00759dfc26de81e27c44128120fa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6de6f0f976014ec99d24f6f6445782570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59de3367c63787c3a7f846c5336a52571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc601e85d9824f2cc346d9bd76c0c0fd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95e4dc995826299bbdb08485a4dd9e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff3d5ca70f4fff461d4d531abd0a60574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438dda75daaf86eea99d78252d7db05575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b513527a2fff8042f1d7b2b5d59054576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40411187e5dd00ac46d38afeb0f4e05f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b5af3c0a3874655a68553429e2f1c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c31e3a7e6a2adab09f754768ba2ba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2934f4cab3b5421c803a4ebe8d838c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf87ea86f90c106e04be2e95d2f6bfd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad868b7efa19ee8cf2698fa03c81398c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5927c3342e0e5ebc6fceca4e94ce4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e3fc6171905fe7c8a81af0a151194584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988da1bcad19696d9155ff21b0ccbb8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef5dfc28a5d594854e4be394457f42586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de0bc29f719fe0a0f344b24fa4a271587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc92c857790587516cb2fdee943def588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734f9fc1d26179e6ed4be1ad15dc662589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19f914d6871e35ec54fcda891b7b9c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41a519430f9af1f05de268c7282ec6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51efc291ad834fbc353b3ba3b6f132592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f46d0e8afbb717ac693263da4d773593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301eebb4109462e8bfda1c9add750e01594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af0a32a1acaa94dd611c30f108337b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f045fcb0f13ecc97f1ce7c8b3e931596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fe3e3a0d554898c3f49dc405139ea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a45c01995728baa38216def7485166598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dcc987a2e9c0402173dbc25ea345d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1263d628bfbb452de6c3021ebece26c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea25b97b1b76ccd58af06ff8d6e0f0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c955399e67e9e27e0ef97013285818602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce951373e5de1c3acfb7fa57c3416f2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d171b064a5860f0b0f83bd4cbd87304604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034b1e99b808550b67e371464dcd336605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37da0c75b63ce9392af8702df15eb7b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f35876a86b3ce20485916ec33f1d40607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782501713ecaf33ac8b1d0a9d6ec0929608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c4fc1db47ebcf5cef1996cc8fa9e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b923dd8dbde8864cb791b37596941a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b948ae6462ba026f7cc485252f1b767611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19ecf336725cb5c08831a00ab345a9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4710028bcf8841318c2cc942146eb0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58426ccfbe41ba291f24541888c91a68614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efe6e282173ec81f10e999d29012c7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bd566f530c3ed9daf642d892c28b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f668fb9a91bc98fdeb9a2f0e4c8f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e471f3d8da7963d014ad30b5b2abb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef69cc423ec58d6de7af1b75b64358619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4be8ca877d61b76727b519384f95f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04c1860d5e1d6399914467fb2a8e96621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a99b36d458cb87aafd6e4a7a5a5f2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d1111e289de0c7aab0cd0010e07fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6be33f5be112ba028f46893d5f514624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a1c491970df3c74526e96c4ba5b86625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165d4b6ed65ad220d66434f2f8788cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4acfa78a5820044e4677a89a73dde627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5aabada0fb180b13293f86a9ec3e52628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9ab3e22f2a5c31e0255cac560cc6e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dc1b2d4270c36810dd974f964da77630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c5938152b43d904a8f25800999da7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18082fdb1bf2f060ab7c985333bf4e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a1b54131e9f6b5c8381e227eff495633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9841ec6373907b03284413f6bec6b52634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed020b2fd697aeb6b368ee67bfa61b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba40a4e5df46179f9b75cb1aa0ee5b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6626019d5a641bd6b58421d81ad9d61637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b425318c2e62435e7c8e0bf1755fcd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de7ce5de8f5f0af46ca12275a6f127639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdeeeba37e5979ac49c97c9f2988f6e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b6b3ee871652121c2349360f81cdf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f766d31bc9ea5a545638bbf88e124642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399192f4f10743c5edcb71f12936c13d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3a6ed5489a8eafbeee4bad6353db8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57305734cac37c705c4b9544d6b1473c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cc117aff0b53593d95e8a3fbc9225646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8b8a766ce74ac9bcd452364986979647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f036d248f15ecbd5ca61164603192648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ff575c4a26c200a379e278dbefb24649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2a1ac23b3896f8f3fd72608503d8c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37cf7f9d1a2f9f28201be11de164b8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03acbac04245aa28bb47929b19862c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757052dd0adeefef57614767cc2e31e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765242f94e1f3d814b405ff38b881643654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0c89a3343706553116d05146e80bb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc32ab2778a1ee0726e9d368a880ce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f93eca9f20cb0ca705c886882e107657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cdfc79149150dd716380ff758cd0c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20207da8929672b6577a1aa2294ef1ab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c164e599cc2ac338f7f8e8546fd1284660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21374ef5cdc34d2df81aa971da9fe2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b295ed63e56296fb943d9400c5f4c1e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f87dad01a39ab9649e4fe2a4b8beee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69908cbf858d43eedc603b107024db93664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3022f45776b91db25d28d0d1c2f6b7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fde270dfacc2246f9a1fbbc303571f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abc728db5a336c970ee7fcdada5783667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5b25b1892a75c177bb6939d30ff4c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1b7607dbf8393eb3df54f2072a560669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40839b8b27fc5ad7e9b6c60ec550fd83670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943b326e5bfbc3d1db12ad69d767b48671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20884e13dbf02dd1c0f74debbf195d2d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075c3408313d3e8afdbf9704ade5c82673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5855d1b62fbf3e9cfa8fce321b981c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bc4ebd074c6cc99e9bbb4f2726b3c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5cd5ce496f22bf6fd86b76b0d1318676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47599efb04b532999d350e619862fa60677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa0abc1a508150ed54f42b8980dcdb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251df250fc0b6edd6aa30f09ef0dd32679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6fd4a4cbb4ea19811e06dc78b7d7d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5fcbb11eaf83ea39e78dca5758b93681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f00bf799166770346a87a35cf9418c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9fa65d8b4cbb553ffaf0650559fa9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a83f3713e1918b2342a7b464589d7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabfe1efdb890f47c2b22d3a7590012685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9620508a2fa5ee6bcbe61ca0bca381686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf6c7aeddb4d2be1e34959bac8bda5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c0b3bd5580ec895206e8020afc854688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd528969785d4fce16d13f3d0867da7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ac4bb19ef530c1af44ec57c4e9b8a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a77ec93b8fae4d1ece09a25df3efd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208404f12c3f03c6105150de0ce5b575692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f2864c31e88616d9d9b47dc05de84693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93213e932c17394a29a67ac4cb05c132694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02e7e0bee049377edfaae0e06c2f61695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6ba09bf59f837085ee57bc5dfe68c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a929f91c567eac9c7d44d00e0c6853a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90845ad61f6a0b0dafee03c0c6c32e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada03fa4b0d15f8fd5af4d4c03211cf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee184cc78832d1678fff4080a0272092700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5875f41c51438bf2993cdf21605935b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4285635ffe28b3571edc8ce3881b1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e397a72620b8e64a5540cf69af773b0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6391fb4dedc9b53ec17ae0539ac05b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485eba5029dc51d0eea5e91a455e1332705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf550bbefeb6388ba0ca6b908a66bf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a57b68e019c2b51a3f32c551f4eea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953ba1d08d18af54fdced8987e13bf8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e89c5ebebf7eced567a10f1a1fc38709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0eee8c9258aa8d3fd9b0c877a5366710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed026e30cafd0f405aa2dccda03b390711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808bf8dc2bfaf1086ca4b56d5bc06d8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9978058ff1784a90b209cfcb484df713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63bff4aa430cc482eb48ab41fbcc39714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa72bf44b2adaf2950fc4cc8786b15715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00631be94e4ef56bf5833654c167a2bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d113783916819bba3e97f8e20a241a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3401fe7fe79b29df858e639246bda718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a79cc78a12d8db728e270aae7c8f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f27e01a7323160c5d3184ab58c9b35720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034198b5f4df454686667ae2ee2f88d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cc8bd161775f9ed07f9154d8346a7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f8c265ca7beb862365405e07fdd0c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547c6f0cebfa0435db78b8b69aebaa2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a9a4890ea481ee982c5cab7481f1d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998aa91119f0b2e7af55c78c3863a059726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f1daceaaaecf33bc898541c2ea90e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d411469f05f18193964d9e005ba86e1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d98c36ec91c3c69bf5526e100189ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2518307d0f49ed1fde5c1579eea5f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2f8b55df2491abcdc4fb8f2e39876731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bb056f254bb946a0da5328b2a5a22732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b632b90db844cac824b21ab62db2b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f9f7f44bded57bf7a7d50d0e3cb76734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9b0e1b26e9e1485df69d9838161c3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ecdf5a07ab0f265b79575df02d4b4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6e96991629789bd2e0cb663edad64737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6fa81d3c84c3ac722ef5e56524348738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91f788419e933fc5399a5aed74e15f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dab1a98898fb1de1173db1fef9a84740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c25393743083ef7f8e52cd311c685741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf83b898280899d8b7bf7c520fddc01742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105a34e33e079ef912bca6818a59431743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5893257a6ce905a5282fe950ef3af2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7dc87bad5a9980e73c035013f1449745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8a8c9bde2eb3818a7c2fe11fb4294746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a204249d7c68eef20e3b4243a1efc66747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df25f9d28ed30ccc6f09586b0cd1d9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d085835a4c4370e8b5d5a781caf6da749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f39d839dfeb3a35a54cf232c34254750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb6b383163feec3e5468eb6995e303751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704f28a242eaceb809633b7c1454fb0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267a1e2acf8de5b2aa9516f112fc385753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c372748cfd536207a6fa9a1ca0550d0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980d46a66abecb635a95e04bc6cb41e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31142389b0a5436f55320fb00427c6b2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0f9c8b2de85cb722d882b60b53213757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c980ff9b5381aff63af1eeb0c7a21758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df00015ae694d87fd7a57b1eaabe590759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13deba14330add94d7c78c78d94d52c8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c6543e21d6208aa4cd79bceb14271761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6382259b3ddbf680466fedda55c42762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727c70ab2b7e4a7ba07448f60fd9cac763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ce6d843d26034e2e2e4fbed21c9ad764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1f45501d06b01632d0be455b75054765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46e4343eb1c4763bed77966d2c197a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d588a2829b92ec32223e46c273b45767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688867ea190da285f6d71108dd5da08768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4c98dd30981cf0fdad2f53060128a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd46ddcaf907b4dbda33f1df49e573770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf61d3a0fb810c5d11389def940348771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e658d8a2c56bc53507f75eb7f8619e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff37754fa1bfe8a4936109f1690ed34773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb4f6c6af17230c5c06a5d8f332d44774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9834237851de9682463896669e08d8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311efccaf5903f1992a720286415edb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfdf3eba1cbb8652f3f4f4a1468469777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baf9ed807c2b23a79ab8796c8d181c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5472e4ccc258d11ac20b21a24ed7fcc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981af913e65d71addbe9265bb9dc593e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e0d7711793ad992c6d7407c2b744b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d27246401e82250f7581ffc6e9eb9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4e3f69683a6b0c11d5ccc2720512d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861729df3acc0120abed28bc918a204784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fe24a1f37f5e6eaab72982c8ede2f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de43137c1741322628f657dedcfa856786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d9e3113ad3e7ef2d2f4d4e866509b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19725e74b5bed605b285b91650abaea5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c27b6753f09abf2997aa12e67d839789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb994658c3615b07388b0bfe7e3e68c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adc24b84f3c6a6bb242168a0bd43a6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fbe78f88d747ca4e17b7cedd41be1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae5854e770021f17ce662c2863f042793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc336659d2ed5ae61300500541e7c181794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7733cd8dbf51cd47f97f35b29643bc8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59d3c856c90a24a576d752e6379511796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd3a88d43025afb707880dd386f3da797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5962de1c7140465864b3e8910e3016798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3e40644b409d80e2ea173512895d5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfac63dff1be574f5a82f26ae4df1f9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6ac21d5191c7f5902ed5360a44306801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c18a4f3ee0cece7c353c2fe7bf469802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d473e3896c0309f892434827bc37197803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc341c9ff1521aada37f048057dc8ebc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fdb72e307e8c77d65cdfd35ac28f0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77c200f2003d86b46982e68fae1d51806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c144f607be01263bf29ae7ce0858ee807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a13994f76e9dd598ee60fc29be3889808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b4183d1965cba69e1b146aabfc122809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bd27fdb1f3ca2cf093e4be006d8d1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837795a004438a9ff40797c18737e67d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb03403f27b8af57111e74a418e068b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f23150fdde55702027de317dbb309813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29b75a6b109f79ee4d00fd904d00b1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761775fb4a2e22cbd191e1a95ebd934815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e75933757ba558162bb1c8a9e4855816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9ccdb9a66500246a7cf335044c931817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb270b079ed8ebae08f1260c6d6990818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0d24c60581e85e8ba2ddd76a0c33d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3529fa9c64daae432fb4b499a439eb3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735892ac6f71950cb3698483c7aecfa5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b732d377bb0b9f784bbf96194fd8a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668abb61df6dd3d963592ebb4cf56fbd823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4470c6d7ceef14039ec6c9a07ea25c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a478d8b0e94f6d1713e319def5018825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ea8a4329c13419e42aee6bae3e284826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f9412ad15890b1ccbaf848b735660827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a76e9bd9fba6cdae2da8037a39aef8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f758c12c644270a73932ce3757a7cf829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185590c8ae58acc1848df85b429bd8d0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931f7d6aa4005c50251421a26bcdc0c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4c1744b95e33f21f056c900e27b83832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5a3bb46d197b0e3ec92b8ac5e68e8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c731e1371eb4ca1a641fd070019e79834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f235f49a34aa0cf456e9a711f9d9935835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cef6f46a2bd2b15b011dc2e4e8be6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fe8a1710de7c7e8df0c2beafe9487837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd050a55db20eb02edf12262bb7214838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69eab21bc84b8f54cf952cd4b5d995839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecb1bb8ea20fd811e647d6a63fc2bf840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8dbd462f7e538643324733fcbcde65841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d53a3e42dea3d88a7ef65aa3f1054842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c0729b3dfe0a1e355027f8cd594b0843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab54f8f5b5d4bbf63f65fe1649e73f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e073dadc4f050c1ac21ec755375d0ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2e3aaed069ef80b51e5451a1f53d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f404de71d3391925f09788b0e7b1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351901b5153178b7bcb31eb9b5f77a475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8a525a70d55558bf6a89ed26703b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b779161181fe7b735e247cc761e166a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f53fa3b791052a94368c3a91f8ca628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272b26c6e6a70df7fd45d933b08b5e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bd8cfdecd74f6172cf939b49f633610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58276f43d0b9cc65d29a6640459a76e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffa5f65a6b3ac153b4b8514704ead812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46d586eba948988416158dad37ff5013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2e313ef892f5fe0dc8109d973d99514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29981765d0b77b2a53d5c8ac152a5015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c943d2794e442f4a115da65776dea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5a344e51f2281875f3e235e1dbf8717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e03c322a6d558e34a54830154e06c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207ceaea18d041780b6ba9454608c9619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc068e6c72840b2c29ffa5dcbda117020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970b5cac103d24c9130b8263edec2ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027474c696266389a674e236d841f6522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43e84ec13190a7acd925fd4798a0f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25258385a3f35ab1bffaa1e448fb0a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd9971b2b1a9efdc147ae07b92bc7325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cda492c75059c4ddc0056d43f062926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b5cab1fd03167aeb8439ec5babd5227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad48cd2d25dcf19a6d765bbc18a981528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa706bc87c9dda269f3ecada207090129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e81703e083290ac888d61b86d216430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c677b8ef5229250fefdda5fa1df87e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddee8127110e4f115debb640485f4b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9daa1e6f16e211e45c125bcba9a2fc233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbed3da1d526dd6d9eb3a35dcbfbaad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d223426b946882d1fcae65c57ba25e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ddeeea468087fa675d4b1aeba9ebc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06b7932fba10f849ca462524be855f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988212e59591b9fc6fdfb730f64fb0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f57e4221553fe1444c67db834580ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff2e5ad8e33b0ae9806f8dd006c34440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c14b504a9a427b706c94ba685d66a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2bab0ea711e1b8e5e07369290cad942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564eba43c83e56a727315aab81d96e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3334623090b4260949230cda91384844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b38fdfe72741eec48f02c96ac8b5945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954c51fef7943b773f9a8c4020c221a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026bd1c82bac3172062a8f43a6a59d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f814dba61a57a8fd9b7047ea26a309548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ac9496e7de92cff189f3cc84d384749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abcad7e5e6a4b5d6e63b5aff523ab250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf60bc89832d8fbb92e8d4a7a04bc4c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14657028574533594c4aabb99d7fc67f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bdf03a10596332d4d6c899e1ecaff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdabb4a879017389c4c696cf0da852254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4831af2149cf42709c9acc90729d11d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e70787aeb82fb9771510b94f5c8bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e9d2f1c671fe05f61ba6704f1b64c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a44e55c006ce5c306b6c640712e5b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe23d4a6d9a2d6ecc0dd0b4d7ff710859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf432efd5958b3e243ce685b8e32ad360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44187cf54c436850a5b6da2abf5242c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81654d5bb86324a8fdeeaeb7da53cc7762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a97ccc3258b06a93876692023acd7e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab480f9368f5e49e040618b4724014e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8d9d555e93ba05e3434f12dfc0c0d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043a63540742243d905c63820276bac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e11d0c7afdc920d7cb923ffece98b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee0b302df3882675839e431cf4065e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b308f9c123aa15034b99e70d523a2f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25cf619df70336a1133c088186e20870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c5c8f5baf9fb5354a640df6c7691471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35220914c26a076d1d73f4ca1e7a251e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceca7e9c3b4418c8fd79db54125df3c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb616db15dd6546d41cc7bb8aac8c05e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e252264220ce6a154308dfa1c0177275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbe112f2d79945812f8b7ac02ec3d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863fa94922c6d88177a567b663db38977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df516c11475d9e7d4fbf531668292b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d95f99ef58cfb0241b744e06558a0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111b5ffb4d843d86472aba7daf882c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1f32d25fa133267708432640ac7b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda6eacb6f05140a23e8c03fe92ccb382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cc6d51cfb71d1823f63c0c2479aa883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045adb38012558b797ea2d95fb77c7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658475c36ef8073800f722cf03c9ca285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4793ce732008b2832eaff68833a7f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be1ecc63d65fd434b39765774216f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efccaa2a675c439d11e8c4db17ee6d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458c6351b2ff19271f194af8bd4d95489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56e902e1f6b094898506391cb4e02c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974b2e828bc046fb597835aa221019591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c351f70efe02f4b8d22d94d6e0b18b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7da309769d9918ed8fd8da18647df693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebdc5f003bcfc1926274384d64706b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde68e45dd00da0b6a4dc87935b7041995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e975feece54d39f4181629d23ce2096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af36216dc3bade8496011dacd996ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d38ddd925c00928bb1396134e14b4798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d94de1492bd9da23a7d4bf736b4cfb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fa55349fddd1b77c5b19b2a7d31d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95f9d543c15f294086c75653d22246101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06fc06a6f04126bff1e9ace90a39e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b1dba8c14c4324ed6f1f939ef7b81103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f58fdffa0304b9ad7958be028f088104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98505d78c0619b63a81f47c6de241054105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc04f263c3a109a657bc712b64c2e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8cf9ee5a81612227aef22b2848fe7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cf4df6bcfd56747c72df6e09542ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e1c9fcf0438515e2c62ecc3977a2e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5118a8c496c283d47b5c7195ff9645110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1cda0cb8d860975fd42156ca33c62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9c63bda2c7784f91b84b830ffeb21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c639114dcc34354c737db175a689f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6117a014660a0479b6e90933698562114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71856246a703cb706e94d5ef75342e8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0faf9712adc61cfe922e2d6102dbf79116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf15a17f93ff3a868c8db2ac3ce9c11117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfbf52c165ffd57570af64f1b0139d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5eab43ce212bdcbe39a5d9a48267c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a5ac6e5cb37940ab1241be2906813120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab260aaa6b6fe9bed0a5dbe88d97f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719479f04aa713d0d4a6df597c1628a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d83ab51543492ec30d87974eb82328123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df274db85276e3f414fb5dddb30e7f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7cf4469ea1efff1422723986fa6bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a744a8280950800a0acb189d5a3561126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6689ed61355f03aa64378cf9f23468127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bd9ab945b1b77f9af7229fd10fed8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a68326cf16c46dafa9a4602591f38129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2ca313c4dc1abd7b7c21e271c2d69130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e837a0eb1572ceb588681664759d79131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f29b66236be61cc8c1f2335fa2f30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf9ae1b84f5accfb39b34146c20a96133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6f0b842ffde990bc2b56763db831d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a311fe2f94d7b1fb4119b5f4b7cfb02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741ff25481e6bf0f2b5539996fd7ec3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478fc73c7df794706e25319eaba968f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04373cc5d38850ec83a94ede1d4062b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066ef34aeaae4a2b2cc8a11e571b7e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80693d073a6b280e50df80d2e9ad93fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad520db12b18f4e9a430c01e12720d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f98210aa1608cea2e3e4f6beb4dc0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad4be6875b263a0e55b0d3c8fe3bf8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbbef4e1e9edf1989771ee6f0eff5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca9f74975ac801f8bd28ec4382a97c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c33810291a2c6bde378e5ab7b7227146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66490ed82af45db447350c7e228d47b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e42ad39e669d89083ea669cbb9c838148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042d39964bbe0bbe10380fcf81d0edd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63846b38632dc3b3c5f2a3192aebacb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7658630cf2e56488158385c4ea626151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71226297e8a382414a25780df6853ce6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad053c38548d980ac420ecbb88171ef3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1bac9d8857972718a3bb54bdfa123154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e441680955eb6c3d3701a404b59faa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ecd49215ddc48e7bd15da6064a92f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7ccb2a3d7e82942eafdf053f2810c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a3b448927a089afa85cd947c16b1e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95977fdc20e91d8d75168d0f7069fb3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25512568ecdcb381b5dc15082ea23b76160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352e5bec1527db07808ca02b874a937161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6bb8da9d1cb413299611622b16f07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c79b6b1c9325b4715789325492956163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce719d5590ec72e7969526d3e00ef654164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fa67316a11a6fa429efd1229585e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6956cc6c2bb7065157dec6b8d0f9f50166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc1b13805d964e67827a170c90a711167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e8f809d72792a1b55ab5f1d60e49f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe58642a6292f98e11d8da37497a5a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5188c50666f499ac7fc9a30fded79170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144bd098f4203e91748e71ae4de4108171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610865b004f269978f0732279f5e7f3d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447ae8726f35073f30625390166da7a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04fa6c562d2dd96e2ef9159cb2be44174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98475b410fb6801c67804ff00dc2bb6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9632abec0b564e35fdcc852abeb8ab4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc5761e2a0a853e3fdfc569c4254aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccc675e069c2fe686b1c23676e1c23178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d91a8acb54ed61c470c75e120c3d5f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acb6153b542682e7062671a4ad1a38180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109386b057dfbe47667222f428c35de7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07f130c2514a6e0038f577e8eec33f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6dabda90403712d4e65452ee966f69183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98671bede10f7aec6199d8eaa00cf243184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c213481926b5039db09a4a06cd14cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2219ecd90006db0b176c1dc26acaa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274ffefd36208cd73dee87611f64259187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfbcb65f8fdc150ac2c2c5893b4482188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770495bef841f54e3acd96220354157189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcd8255b3f151429f230f44f2dd766190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485144ed20679441805a0f1f65723c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d81ae51295bc7099a6f6311ec71e16192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70390ed8302cbbc0d7c401b0ea008ceb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6118a985d1fcdda9ac90f30a773d5f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd9d76037879ce30451e5e239fae13195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee264386410de146d074767fc7afe3f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f888a32a58d5ffb8371fc215200402d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a142bcc082eaa6005a564900bbefc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd126a5271c76ef2a3d4ffe640045860199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5f56c3909dd04cd92caa3a9d4613f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f924795d485ee5a63fc740ff4a280201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba66c17566b3efde79ec99789f849f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5f429fe298ba1fcaf9f12c42af936203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39e2e555bedf1b313e909075f93611204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d171a81a620710a10e60fede7506d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b0bdef8b31ad957ab8614db26b8c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60e87974ca3efa2bc5a8d895650078207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783d36069bbe93ff4a756165e1fd91f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831af8f7be30d91b22f6334581cef160209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4aaea3b8da323cd8a846e8430fd2ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ce14934854cd5bd0da841620e2e04211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4af9cf53018c66aa0272ffae3d588d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08453fa891426e7130d9446e3d07bb85213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1beb472da2d07d25a49bc0d769b2bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853f40807c216f846c59afd1ff5b4db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b68817b2ced18296f6a90567df8df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538eff22679c2ef1236cc2145653b4d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8157e92468af8f19bc227b0979540218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64dcc2b262c2ef36821d0d7836d59f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134cedd171858254527cbc0f99cc28b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4d45585f5d996c02c56bc667abb10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956574d3402010d4225c5ff03680dd51222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69379e713b6e0bb0e22a92c2bef7fdd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a544c98afc61900f845447cc68dc3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40229cff1140c1774ab48a2968947c4c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2919ca1d44e4d56520af614652a22226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1fe3c6ee6023728fb5b3f02b1c23a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2084f48b79e9b1675bb239287606e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a76ab3a3505ea09def5f9de80d947229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b75177556750e705a2f37f24c1e0c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af002dc3b3129fe75b74263b3a96278231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719af6eac2e7cfe97677e58933e9f777232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe199c2ae12d113482a4a59d2e85b21233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb4bfb56b3641ea226537c2857dfa1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c7e2f1c548896b45720f1705546a8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74791fd97877d51051f25edbdfd7395236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13937aa08867a79953492473d7c7b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067be3d30061ffc2db9ec94399c7cc0f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f17bf195f5a567eb5a430f654b840a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1c8055b4a19ace14b8099ecdbaa9c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230a667ca6bfe7d117a3af8b56754f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216cd4bcf2f87442ad5fc4f3211ad6f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba160e6b6624d308089647082b1132243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6f6528f27f22e24a0a5b274f203e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741fcd904355976e508cc9ee9153684245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bc00499afb98eebf1526bef86d108246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee60a48ff4880495342cd5c76f598e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdda56a28a1963429e47786bf5123c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45897656d7cb89dba0a03cb0fd60765e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049990fd4466fdca013e36298b09d6cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44749f5c61e309004eb776f94aa0516a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33641bb455918efb1d2a62808cb9c70252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e212a556df356540a0c82a24c0eda253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd55893d9789f0309a0e0e5199dccd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67570efb19d8f76793fd8d1b3ee10460255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb53fb322d4995a68afbd2cbaba4110256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80476a078d08e016e70e1db6c83d90257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72706cca01eef3b350ffca03fa8b45d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a6067109e688bc037c8ffa70e2bec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f70e2cf41e5535dfd3390a0db4b5e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece8ef2eb3a71d51b0817cccb288b07261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed39ccda5ce92c4116c057457b7271262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771ceb69eed60ca4541d74fc7a038f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4c54f6b64dc5a14dd51e8fc94ebd7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d55f8679af756106d1bec6d9658ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970ba44d8364d047ff1c600f7e3231f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505d06428df909d2ffbbbfd17a51a19267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840b841e8e5bafdfd8e91c91e1d9dda268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48152fceffea083363593ca3d385be5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2de10d65678665012bae24e8551d25270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482a4090ce8dea9d414390371a53e05271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3251563c86b4f343e565e51f537670272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624b8c67c3b1a955932df1b6817c625273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2eafa7aef57ccb38c4d4a0a62026c6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36510a20f03f88dd73b461e4a872c1c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dcdbfa3e0a5455dc7239b3f5d6973276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71650ecafc3d59159c27c350c7025d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a3f4c916d90ea618af855035a3f27278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111a28ede4ae9177702eebf534853c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e6dfc3c78b21b05e01df635c49a00280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7047dfa805b792232af7ca481dcd1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6328101ebfb2163d808a257711fb46282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7eff999b162526b243729e23344b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aad59efe6c96f02be1d2fdb7bcd492284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8986706b43c025f0b4c5cb4b8751a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408db1f1d68ec76ace606025f946d72286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653f14e7e7a15292a8baa3f9d2c780d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eff1b0b7cabf515fa73f5be5aed814288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba8684c454f054bde359fe7ff24c67289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f26e3a57a5fb41708ddb4b13f5fc9a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffbc09d3735841254946418ec8f3a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f993d21de36627f9ec5c8ae6c2425d5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d259821a58be3452938803dd9aaa6ef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9096846dcc238c795bfa56cdf1b52294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c02c9414f977e6259f0611e9103ea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b811f21ebfb80914ccce3c7d9db405296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923b3edde42e89916185728106b16c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa593b494f6156e3220c2e6bc974d64298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe2095d9cd454d7443ebd40f778a79299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81358dac237752ac719d98744ee8d31300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f0ba80a759b581f277e21009c00dc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124a3891855e4a19dec5f2641df036b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6cc24f23b20082c0dabd21428f667303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f80c7ae617cf6fb961e236d2d6998304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aaec0645c9fdcfea8173bdd174f6ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99815efd149639d001508b7ebdf40d96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3683f6e7ca47eb0312fd7d2201aa9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2b2c56bfbdb33ae19bc1db6923fd0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288744ee3658baf5aef6a5d823d8294309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c7548cd7227c125cd698f2e098423310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73362615840c19cd61af076ec3c1c3db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b6f5a67aa0663e58d66e4825518c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11d969825f8cd6f213403e01355ba0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd90f55610ef14ad7cb9838025f035e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0a0e6226d2eabdf5a153a4ad535e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08474883e8ebd3630b93877df3fb85cc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc62da2804bd9b7bf96818e7ef7af3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0022ee481bbd63b3ea4d2505190627318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce20b0aca860215e54d1d7f420ecf0b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6bb7463874228f53404ee26daeb23320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb371908a55cfaf1cdd0bdb54beb4131321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70c36952f76c1e0e3d8388908f141b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b4470f4c9d184decc74ff70229afc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d65db496e2bcce9c898e54ec9dc82324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6303f8add696763c22ac37834c123325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325907cf1762fa12e287fb80e8bb7b26326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccf9ba5a41167afcf21edce55f93d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56a6772e8231c706d76529c912ed01328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd80c408e8f6fc613319bf8182b9802329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2b272b461dc3b41415b647957dcb0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd7798bbf1fb408161071b884499e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367a7f58648f0e3eff7db2830a13de5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd095297530ea61533b776a5fb6811f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1e3408c321fadefb3ebedc8753f9e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e689aa468121daade0c9ec9dcbbdfe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4a99471267a3b9868b1e45d07777f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d3d4d39736f3474f20131d357172f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65f88a440012723274ac12bc105ad4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414ace5c5016fbab6e5db043c2f7393339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ac03c829d724e35df6d6380574aac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b739c35bab4b2b6cf84ffb59ee4b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac2a4e51c51ed3fd19d9f043e0edbd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465280b62ca968a17072813589ecc14a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5affe2dd32813836ce6599e844c9c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59aa5c1d5fe22cac772c2f6393c0694345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa74fd81071db6107e33a3f6d52c5c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02038bdcd1ff40e8bbd043d5447114347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90aa6335e902a302927c4c71259b74348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d07ecd6a8f740f1a4157af534d20b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d5409dae6fbb26643247539b4aa9a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbc06c74453e58d652c325a8888907351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac620a524fe4d6ba0babf277081e2bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6ee3fd55d64aca78bff992b6ccbca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f74ac9ff9a0dba9981b9973e0c8f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012791de338c78b0cccd762a2105b13355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9db644492b4ee70d873c364b676ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05da863e75de1e1ba0c3debe44951d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16602c2456226f52f1b5426780707bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd22ff34c36ed9dd7cf94d69449c20f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193e67e7e9c38294584538f1f5e83eb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba1a7fcda58f3bff098ace49972beb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ddc1c4a08729e854b2cb00846c65d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affe4a3da95a9fc8d2bf4f1fe5348c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef664acc555bc8c9e91a90d6a5fc8d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b1e804eb15c4a45a6dc5030c34649365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ea6f15d920438d8d8349087320d8e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0545af037c9afbcf1d5d2b801a16d18367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64163dead77529b5052bf7137e9cec63368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3346d224c33af93d3402708dd7c1898369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995771f6476d3b3b27334784f3e82426370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbe117fe6719b82fe06ca895544f12371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c41a51a829ad0de7f1f1875166cf55372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c216733545d92abb5c36a395967b5b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003634700c3311d84154fd37e3a12d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e1f386eb8bcc177c5b0e69eb0862f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1c6e115f09091821f432d61a6f2c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eec0db5f7f45b497e09637a33d8928377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821569bbb8de98ccb5898eecf23dafc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52bd4d092eb978edbb7b13621a7351379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3731cd8087ce86bbffa3d02513e105f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc8498155c76700630ae7a709894f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e1123a674cbfd0951f3447246fe4c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d4cecb12f5576255b66782f358e77383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed563d589234931171ee5d43e532151384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b43b56c10b5e1c2735f4922e5baefb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1c4adfeeeca015bfad25e33a3efa3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a226715031d926b7540ee8f6a633d03387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f44bfef1b82897c45feadad65263ad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9d7e7f6017dcfee324e0639b9cf31389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4a695bd737862f78121475de34080390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ae4e21e01c6af622b8daba135e59e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b061223f6c718319f3d8cf8d25a39fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af23ba43d62566b4e2930aaab73d3c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08774bb33b21a997fcb2005af6bb9895394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0030c7d79aaece7264c4a60c0da00395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e68a290c15085aae96668b01ae3d4e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bdd96348d61096a06cfe8599a9fdb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30baa14d58fdd2615ff6ceb4e0b4db2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520a237eacd588e425392448a62ea77399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fc3163b90e70138db374e4c47c4a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7341e8fa14fc26d727ebf31122e7ea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda35672fdff5f90a9401f0b2c6083b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cebf68235f0f387b11df46723cd1f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bc99a84e50aa50a3233a207cb93ab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586dee5d3167311e3d006e855b37c6f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07d0609b5ca0c6a2837601a0e2b5d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74318728185e5b4eed3fb359b132ef5a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe294826c8baa010e54846844fbc567408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35850459dc0756e4b84d8f99e4ac8fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25cd14bb3ceb71de14af163122d31a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63baf4db03d6696be3a8ac1003de583c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305b0d36261ba4478cdc70147ec76b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6746eb3521970730d5b83ad1336f0b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57ff75794f763c80f787be8e833dee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8b52806211b61859ad0433eed70d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcebf00b6114a181326f9c443eeb24416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e4cf6496400faa076ffb460fe8256417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345099fc134f74f0c30c50755975b78418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384b1ac9ec0e9dd8f1635cfbb34318d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d77d68e297d6d878f470199342bc07420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a78be7a892d186c7b64289fa55f3c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28656684b87e39afcefdd4dc7b109b17422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ad713b91bc5cb422bdcbda892e1ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275322782f3cd0f933d8b104ca6f6ef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270a190e81288f6b1468172a3782b49425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bafcc0cb53fae6017799565fb1b86426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527c4b41b377bed87f67f821cf62097427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a44bacaecc1b7ea41216a2fa2ff93428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5944f8185b0988050a6f444773cccd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adc8c365c9b568e3b9d1f03d8a15d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24835f445390813cc8a8378ebdd903431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aaba0acfc5502bd641dd001b349f68432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a062410b783628045bc408856e4fa4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437058bf9f31cae2adf2125902be2f9b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64453a0d2e6507f867d502e85813cb11435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24c5390a33bd199d6404a6e303450d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe83b1cd620aef9eae392275a7b8fd4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc5fa20fe5405a70b789ecb2a1a713438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53080a29238d612370c0b5cb215ae8a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d46c77b8b6b7a9b50a2c177e44dbae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668a6ed3deb1b423e21f6dc14d6ad96441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ee11b1d69b49b9ca137566b098228442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d1cf6725ee2fc17f5200d9cc60b4f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e92d707be45e2d75dbda29215accfe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbf10994e95b0c32aeeb672bcf33a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ca36a179bb29ab582c9b57a02a2f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79e39a5ab2a5200ada002fc2579d66447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6e8c97636473ade86fea4c2fd407a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b11d1b882403c84982b37e90b31a9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d3b30a623b677d0aa2fb6f7353b1f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d021c5eb10954382b2f5b9ed1697c9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4d2e832b9cd7e0ec1f7d358b47597452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c186e6399e0c7ad9a3e122c01f866453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cf6d8554719a217bb5b4810077fa7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1653e46b10502518990060dd4e8bd41455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efa01d1deb3a7fdd5aacd8928c40d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7590d5c21943dd15f465cabadd1d47c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20882cdda0a83222ad2b3247dff2265a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbae32a1d7b4bd5a907a379ac04791459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b066d36d543ebf288ab2f18cbcea720460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44858b0a081126e407f01efdfa328c4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69651ca69912acd93cb625b4b9d953c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2db6bafcffef0e9be5dd4b40e3b47463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2520edeedeac4ce311247c9f1f9c9a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42c69180540635b0f9af28eb83db11465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce398311e889b086f2529c7f24635ed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4558cf22f70a0a5d05e86fb59ca47467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab879a0fae9e7cdd1ddab0be43b0f5bd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390333c37447effa1602c06f7ba89b6d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c6367fb5a80e9f5184cea26693ae4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb08aca21e01a6fb124a8c674bbb78b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66278002ee71155b8a083c3ff69888a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8601c71b678238d0b9ee11ec48e458473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68003e58193ac4ab884b3084fb6e4a48474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86537cfac3c42e976d850a9a92fd27f8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869f54cbe1016a98602c27f123acf68476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a18ff3f957a7f1e97cf056efc205a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4f7cba5b04c1857982a6110d3603e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982878b3b17f8e113a7ac1c82085c05479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abfc54deb78daa0801845b105ee061480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af376db17f0e4bfd7bccdf1fb68696481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224a817b58ecd47600e21bcb7d1ce30482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26031f1c7a52fb0b79d3f5d3f60596e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3f8af8d5f53d4292d826cea3727cc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2465afd7efed56e5cb3c5c08483e39f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd52de1d0d1da01f50b059f08f803f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b92f70e02f8315a62565ce0399b05e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da482574708efea9b9db2b5bb2ac521488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43cd8058c1d53b48cbb779707afbc5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda78b40d7c633242945d90e87ac384490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256ce356ea71b6e9e7fcc7fef7b8014491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3f58fc897baba89122b172fae1e10492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef1ab953dcfd7fa09a0a66e9741ed5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7da00c23512c6d8ee4e5cd012580a0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897cc47d1603d9d1fcd791a40debe16495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f98391562907616cc23ea2d801dd55496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8facf57e03f0354234b92409def46e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5d294d86fc67422b94b2fe74c3314498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32dacbce7eabb2a2407c12e5a26c95499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54ac9eb6c3526e2e180e96568cea83500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a337a68c240485fa2558ef3f6547a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d06c49a514e42990151d0f881d949502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc67316a3bbb25c271259d0c0aa80a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d620a30752d2f065461f227931b14a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a77edeebd773d984b95f147fc2984505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbbf0a0e9d4b2a79ecaa855c11e7fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b03de92591776f365b522f14ea081507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20cdcb4d9055b21bb0d3120539d85b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e23c83103b1eb727e4f77a9b468fa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499083bdea0279598fb33c9a64f942d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec788d5a10f2f8bbf80a8df6a0244f95511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc339f3e1d238d7412d9a46a439893512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058653d6167cc8e2644145c78ea084ff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c7a52726dabb31bc31f6cd6020471514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3affe994914870b14baa32b06379e3d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ab79c3bc9ac94252d5d53f972d738516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b1fdc9f5f4bd9b89199aad3e78e4c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6fcf6011f3bc4b3cae6806e1cca61518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b1625495806ce7128b8c8c15de4db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebdf9e4eec422427472d2d9e7a0e7d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b562e82f10c12273324af609dac3951521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e782ba914b915983c8807bdd90352b8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6de05f07dab36039ed065ca211d96523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ca3fed7f4e34deb4f94a1b16238e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31063be8e640474440a0fad312650b72525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d7178560e8e42619d31154272eb47526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3916c7d60058bea2c0597490a4b7b0b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece99aa95a7137265d418da2d302ee33528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030596ca1f1934d0c3ba43710d86b854529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd2791d188a4a4fc1ff6cef6396934530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ff19cf485421639f9a0f1a029927f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055b4b0b1f99be5467d7ba22c132955532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36952025ad67f53552fe788e4ed98e32533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d2c0cf616134ed3322d14e60aeb65534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9b40bf9af394636045db6e0568bbb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f65ea51f203b6c80e19aaa0b27855536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1536353ee5f32bce31bfc378d5f65f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2411d5747e23de4edf9f273478707b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703637a876a5272c66d7fc440e599478539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216338c94147e4a10dc0e344c22aa45540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f35a44aed231e1adfd3fce77fb024541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c17aec17400ccae78abb7027ee96e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf738bf662e25972f2d1282678e7b8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cb28848d02d6763d773b21a38a47d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84b0099cb45e2cbd7474d340e521cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7a06b895fcd179d0f4f51595182fa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500e1c70ef65de1f5c49778aca028ea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fed0740e889a6c9a39fd9d0f686d6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0098f2dc3e4e11b01b02467f112105549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f18135499942bf6fe3b26e0176854550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e502d67652a0e0541b741bcdf1dead6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931167c31e4659236d66bb4bbf8d4117552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242f541184ed8d78ef465e8d450a40c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9139c6cd63e4fb7ec803e8dcac82fc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe518b008e1a22084aa8c415cd483fe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ed713ae72749bf82229851c3a6245556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60aa47bafd994cdd475c1c3507c7544557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827e89691bc81a50bafc51b2808d119558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0624dfb6267c761ced48c43cee1fd0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4eb328c21856986fe5d2e75c7d39f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc42b448cc1474e0cf37632cb3ba754561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e90844f2e6ce95d0d38f4ba29807f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa37aacdd640ade0c1fe46257ced985563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3eb21bbb7859891f5eaa5174288c2a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e053a237e6199cfd25492e4f3d4f00a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5a72715f3327c8ffe340a0da25fcc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f8d1ab202bd969b8939a6b30ff0e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe5ae33a71acb644447038720f64e2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fe4895c140c9db863cb165eb7096d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44e759e60994039241fc91bc784746570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7ec40644746cb569e78ed56615a47571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120e8b330910d9042a76563309dd1e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9a314b4ad6cb9ee2d9ba502c08a47573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d19c81bb00a0645b39cbeca630194574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6dfa9a04d806c640c01a616a96e28f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c5959f685135fda6e4916f52c112a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abead08e15a82460de1f3ee3833f5571577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2d6bf33f6cfe060ca0bb5dc5b9162578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830b4444bf1488a4f8b147dae6ad88b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a84ce05b786d293b085fb3b0d37ea3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e759a5fa47d1eb2159c6c62a85c3a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119caa1d23eee6b8e08615f664c3c485582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111494f90c0bd74e9f2d3e71af7792ae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4841624ef41dc9ea907ad622f5baf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36319784fe57a9f5e56ce034c206f7e0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6f9f8d06fddee12ef626f7f9931e8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff05863bde38a52ba2f0434a20e5cf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b987ba0d74aa8a1354e1ed81891d06588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44a113524cb524f5ea3affabb8cbcb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c9f72d119e6a527d1e9fd97fe9c09590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f931801703ce53679ddff7a6982ba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2cfa2ca14536f56135a430a114b87592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce507a465ef9d37ae6e7c1ea7218ff8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659676f148db88c3d3026614619966b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b8ad4581ef0107901fc8a19586ea2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa9d281ddce135a1331e81d6766dae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d77dd1f59a76d362f69dd96be8724597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2df1e98c029496a51b7c56fa75dad8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7e7da1c8d0aff65a73ba97254f4dc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21875dad7a1d83ad46cae33d0c316bcd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bf01e9c202b3e040384ae497ab4e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1035760e5e62eaf752926d7b641b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27da8f28a784d0900679ba3e63495d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef29e26ebcb872327dacf5deb23213604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7d6884c84a750d2f4e01803a9d8d7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927b7d3641ff34395b213d268503020606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379c77b9243071813884b5b5f0e4ca7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d0b2a88025caf74799eb4c393e85e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55a365c6f860d51ad76d012ece67c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e8bdba7dd193808e8af5cad3f846c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef4122fa9f7c45efd742a708e58ba9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec077381850e9c0d64b44ed331f9ab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297db9ec43623909587248227987e5ec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce909572063484d13a0fdb9812c8e5db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c903f954a28ff0b93bddbf6dbadf11615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e97022ab96feb3504e870478cf419616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579289b38710e1f158e2708b5e54f5d4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad130022065246708da32aefcc7b05618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83763f44f0762ff94bf9f1733c49e91619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756520a826129efeb247e0dbaa672fc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa0d8a32e57c81ea37cd5f0c0046c5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97408b1e36178846009b6c73b5a10d6e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd75fe72c101a7ebe789bb4eb1b6bb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777adbcc63749b1e6417cd5507d5af64624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c277c92cda92ae24f8faf37da314a9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa36ae225ac6741b49b9ad20350290626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09709f0ed4c23b757259f17f84ceb87627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53efa17615fe1a7e0a86339b3bdf2dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0aa0a437a9a1a813b90fe927308b58629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e589ba170b2b587821cb737779c65630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d1d2f01d4c3d65beff21b4c86105a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf75c3799466ac31b84705f1c248348632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8f957eb8b8029e2e0f9e4411cf31c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b57f2ec67762332642a6056116b1e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8a5c0ce7978fedcb5b032a85c2397635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacc4a6d6d3970297f5c8d4e99f96d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694016797cb4a1f0fd268e91af2c888637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160aaae71adb5823a9500185a87c553638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c4a74002d09384e9cec5237f2dffb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bf544afbc1e5a45399b3f2d00a3a7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ef1a4527201235fdc7c3a2de6e419641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025efce3c3f00d6abf1f97e826e3240642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076be8ea42022ba46245c7434c17e82643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7691dd948478508f23d98ea4e04a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318d7295a2a8383c502f7b503871671645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fe508874fb9b3acedc5a0441ba079646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f25291113c0d66c51d3f2ed1e4775a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d4c783692b3f249e503ab60135ca4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51fd47c1a16adf371a6f8269126cb6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466012cb618f7667b3565d246550e283650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d88458c5f6481f6471f1e97813f2b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66116b97f0ecaa830f222494eb8c23652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8631f22d6d6e8d1753220dec517305653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda63f9f141f05352144a07cfd79266b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c385104f13d361f4309bf9a488686655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddf4fecb77934cd2b03a85129fe839656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cef194cea002b783888c9a2f6d59f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d573e5b128a705b582274283c540ca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50cb15c95fe9d5f6d4e96f018b928a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb1a9a77dbf44715e9d53e06f9cc19660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb200c4e9c4aa3e2aaa76ba8f64e27db661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae77fa30b8ee343a79cb790364aa8c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0cd4b9f5c2b2a4cb51e9067fc5495663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38a969fd778298f1c82699e6024b8c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcb1d0b4936dc07c0829d6faa8078a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78368e33ff8fe53578448f1228f295666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472218506a3cc24131d1b688d97a230667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f726ed59a885bf142f62ff5f986e9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834be3e6a4ae49033a7a0932fa25757669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc384902e407cd369efc7dbcb04f467670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077e59e937eeec93931342e3e06792e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e6c518e687fed1b52741648202964672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c208cc759b0aab293643864a0153c12673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77333aac6ac482168e719a6a174473d7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a32e66fc592952f88730e61ae717c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1dd0127e36610dfbeca7faf34b55d8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50f7d34fab12cd21be4bf8e00823cf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15814bd2c5efbc2e073f711fed913a10678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5e4fcd85cd6788c203476e16bcc5d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a38aee53eb0f22640fe331a9a204ff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12dd74e8447ecb512e5c3c4814f868681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a55b46f4c7fa277926b9709d4723dc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfd4f51fa549ead8107476eb0b474d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27b8605c817651baefa02ad4f3df18684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc044ba860a3a081b1bf5458c5f8fb14685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c6bba9c62d6c98d46e7aa85602192686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f1752e6f09a02cada32789841ddd1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf106ba10cd103db01e8571a8d92d709688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77db86b51c1eca476d437e900fd0f5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8058b3ad26b55dc754ca5e496aee3f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb0bd733ffc6e9eed7c873fa0fba82691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61a14d8879d47c0d93df9ba5c52de8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f3952b6dda46e1d448c022bdd7d66693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8365ec3620cc21dfce97798f10401c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccaabbe9de8f003c395453dfff60538695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51841dc763db8e90f1f72037949a167696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a83f84b6e2d09da81e0a1d5e10193a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89319a538ee5bc5cd3ec376ba8f8ca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371aa2a6df0f19cfb9f3ef48157f162699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b850ab897e411ba82055034d3d954700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfb770f23099ef4e42bc995ce01478701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0a891ddafdbbd778a8ec41601e691702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea1697ca65b18086fb0e50cb9c1ee3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8ff8305b3b56d917227062d42c02a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacd314141eeb0ea8b8df3e8628d883705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf71084b87b00f59d61d167b19e47b8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c14cda60d7070a31aa0e709cf3eb7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd234758dc73fcccdd10c67c0bbca891708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc1eba6fb381774d5295a85636db56709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305c85638218530a3fb0429b5791f36710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671babe57c7dbda111c84cd2ddbb3e7a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e842f07b57b7e7a5a3d5c9d54860fe9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d07b10f21ddb3d0931574882e4c59713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c590d2530943b220239c77054bb20714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b14e91144e924ca66135d7588be97b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cfffc054dc2062438b44d7bb7ddce716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc32250792b6181962e97d7ddfefd1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0d2b33885a15e94c17927749b249e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c11efb387ca206ae39d617e41156c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaca266657ca318c270c7b2c93bf407720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcc74226fc556e31f39ccb18487743721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e610d70e2124b02ea02171c98dc12b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b729c951ef6d6a85499941124dae44b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059530dbbe1aca8a5cb929315c46c0f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c5b1e95d4c99fc7108a7bb435371e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc6a5f74bad21267e0a59970b1171f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669139ffd8dc0be2669d8497abc425e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da767e478daacf4a6bbf99680c18f6d8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76be83d823e415858d18ed0d2a5e8e8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47076ad5db7bbecccee22cfcc620a8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159fc9297931201d14fab1d97ce3042731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dcfa38f0e89f47c5276195a2696f8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462340bb3ae9a53722239ddc0bba640733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e6ab6f92a7445d6a28466cd8c34a6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfd04869224d2f93ca19a2dac04d2d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66e261cd6ba76531b4f71fd97a6607736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacdf9e37c2bb846ffa5de037775f6b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e2009813a1c0a94fc8cf869509cbc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652839279f24918426346c85f30a6ec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023202fa6ce8e5424f5f540b44dd104b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a7600d77f7de677ac68955a7ed35c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9427b5d1e37fbf928704570ce2a03c7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d7efdd10aeb1ffdfd41c4a93b3706743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4a15e4da41d1d8b52b807cba9c5ae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc5d82f48ed5060cd4eae268ba9521745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1f81f8660af9e12e7db35b278f2ae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcd6ae8117ecd13e42d30c26e0f192747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0704ef22241e7f0c3fd58c10c7b986d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1cd85f66dec030243f5e632046396749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e372bdc6e8ba9066fb5fb48d63a62d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289f0785d45eca68e013c36ed33ab89751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970d5f6aee849e30ca09f017e33e83d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568d1dc6f3aaeb11d6645afe817025e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc376a0ab85b7ec8beec068c218ef655754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276596629f7985f9955e3af4a76b3da755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de8d55790fa5e474f307502f305e08756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733be78aabdd0ec2cca99c8c626dafa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703871438e5c0400ba13b29cc2e3fc7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9632154b71fc4ac31f25e717dc2ef759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306cdfda3bc96a07a3d326105c420f1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1ff805bc9809821b0eff81ab73f4c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308e1894a09fcf29b1b46d8361edf4f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59a2621e57c1ca215377d4c952cde8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11dec393dbeebd301c271490dc5a483764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061611cff158bce7cd097d2b0a6797a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f80403bfb5c8c111f8627c0b0b422766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c246c70d1c281c18855a3e70fcb3cf6767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>