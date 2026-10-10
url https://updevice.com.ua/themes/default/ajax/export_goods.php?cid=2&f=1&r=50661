--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013805f5fe45238089dd4677c06e917b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8b3ad4edf871613d38dded5734b262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb730849e5affcdd04c76bd59ec848a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03590f87e4e7d9923bef88069fe8664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ad4a37f08794fb56e565f4e94aaf75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf531388eedb480c514e35c7da6d256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361ce352311bbb4cf4ff6bf727e04bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee28f03e4255f9be6eabaf0debeb2198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6973813b5d12224ba5944e334ed5e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b193cb963f019574c9d9102371614210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fd2514d32216268b09258a88b11b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbcbead916c42317908ba5767bf99c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c16cf27d5b16bbd3cac06cded0d64713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b753d04f129a4f88fd3c03508cbae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1578b368b2253d7d91c9c729de20115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88ddc896f38b64e25ad4c96b00036316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851a8184c1a33975e0e39feb6e7531c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ccd0aa290a36058bc74b280a5c53218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e38ecfd47d2e5fd944b169e31281f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739248fa6590098e6890dba0780d87820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94c0166436a20f5cec4ddc648a111821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94604157c608387735d6481ecf2ef0122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e9fa50dc84f7505694e96eed0fc8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac230ba7dbdc2b5f1b43a077f9f9b35e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64383e96369d31d0f67d19eea7d88b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f3a8b1a3b690254baf3a5255ab2bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759f3cf8856953d983187494a89bd2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d40cebf956f855588c4cb4bd6668528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6847b051452fa6f901e8c9c6ca5f9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90788f610f6f5043114ad8ee484008b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d4c57d99fee86f0f2c30fef52347e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920ecd1fac6055661747a57133887d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ad49368ec232d518a158fe5c515aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e42ab6c9f3761fb59509e7cafa3bf834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89018468174bf973ebc878531cba88da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d4904a7d683b36f89661606d26b3336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b05b1d89f2a275a23e2a77c6df950837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45d279ed03be8f872e81667a943a4338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf96f7e9b84b9b74b5a8464a6097b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03e8592220247df462a3272bd533fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c551c2d4dad9bb0829033886e267acf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f88de10b6456524962df47cf281bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d08e2ae3eeb8b416e17bffdb0dcd4e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c2cd7dd7ffb627a57c34c96cc668844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3be54faa87f9fd612adb5234285b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566d30f2b72b952ec65f50f0b0bdfd046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8097f6b89f7bcd4ce662f5cc328ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ac2e80c4fb5935cd3543105ad9eac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ab8bcbe7141d70c000167d081d0d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a64919dadeea4795576f665c37a6e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00073e2323038e1563e4d7796f179bc051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978a6702d18d75245fd4ffcb6b73de452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd885e9d3d73c5596fc10c73a1897f6c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e76843d0a41e8bfb6d54df46d600ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303ec40b5eec40c407f65470c47d02a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720353a1b8ab77e9dedb42cb7ed80e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c49a5bfd9efccb4ab0853f8cf171557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5ea439442a21c3b8b8c14dd4e6c0958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989a12050f02b0f5f6d761b889369d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff417e2a56a5c1dd2efe8e87dbb9993360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb843a290c5b741b83c3e719f90b4bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c5b26209f7b430870d13aa800b1f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0335167f59988870640a0c5897d11f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62b40a3a540b6809d1f1147c1eda9b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ec757e5fef65e0c5d53a91c188b6a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb6d6d26e29e5d0b8e191cbd68d2b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f46ed6b6679ce76b4780621080fba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15687a77b91d5c426ff3f78118cb389a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da359b86ddd316c67827e202e15d69669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d44bb5a0b29f815b198868ff22f84b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838673cf51c4d54be2ebacae5f0c00271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8a54191d97eb7bd0049b461b670eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33ecfad4a582bb4d6208f8e9ed797873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5e8035c91ff7f145a5899d988a22d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c14792ee1c8a2824efa4648862f1a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865bc522d475b07579732ecda7fb19876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df52bfa59eeaf8b65021cc38bd71a1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120d960510705ce33d057bd64546ac578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348bc6a5cab79de7ae5126bae6b2c9c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a491f467dc2b75f6ee6755c3a7d0f1c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511050f836642f0db54bdaf629d4c33e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250f8652e46804f016480573ac2a1f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921dd7e668458c1cf494d3352c80d4a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a28ab2eb2e4401a7dd3c8e19842c9b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80023d65dd9ad5f77f97827dfe7a895e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2e1c76a27ffa3707add15d477760e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c742aa823253a4f3384b03e8e7a11387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052227f1074b1f3527eea5ed9647bdaa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b04be47d1ec6d517e403082d40209d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7fe38c7d676c0ab7ab9313f88449090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7493f7fe949ba1d6007a9fbe7185891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8bd59d06a2feee4cd4d69ef28c7ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819013659392c800b6b060a8c2812db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d06e65ff6e3a848865352a15e8794794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec164f72518842e7ff72a8b58d8d13f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64513d7c56c748a07b3d44b7270d4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9a4b02b794ace6d795061ea56fffe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b144d6e2a286160235e39e82c4d8f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430417aa3887a0916e3717c7dc7f6e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6ff6332aec1b28a9ba12ab9d53590100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47830c8f838f5a3047332ccca6659fb7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c694245ceb03a9fe8e09696b2cb7ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecde02a1a01eea23081b86be04958c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943bf23b89d38a50c3c5d43d83b5065104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d139699468ccd2f7accb0a20ba958105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834c18f1111c0a512f25203e2b78439106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297b313a7564dec8fbd7420a2f5a95d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70001855f4171a8dc3bdfcf1a1ea0ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307a6e5db8a5909f4b313994315e882109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60c0839dab68e176dda0b0ae8bd94f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718d4f9c3cc91008d62305b5153dcf6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0ffc4a8187531dc6cfded08f2df7d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cef51a9970ab508184b50d36f89dd6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d73bc3c5b6895187f46263d800ce03114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f83e08cb6372fd41d7b90cada6bf51115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9fc66d43d2ed451c0fbda1cdfc9bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2298f2569c0d35b75e99baaa17fc09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6d3733d4c2d33dcfd3c5331053623118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b619cd7689fca2e9c82fced72542d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c428e57c0deb911f21b3ab092e594e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1f7ac1a63f9a4fcbf7cdd46c0666d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a683079c61c01e9439842ddc00b60a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b8e38bb2950c5fd3b71684f1cb3b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8abfa5e757775a29cf8b80a07e23c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5d4baabd5e22bea1dd8cc2a7becce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09ad94bff57384ee06b5ecb2c9e98d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770eb18943827cb4716d83c1c60dbc9d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6d200531a2338fe1ddfad5a738b1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20da553af7818464cda7a71183b4744129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55007fc69ea212d93b916a53cfa9e6f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa523d322e5166a822d451cbe783bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe5ae9980b2ee90f7263bb82b7981c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cca741046587c0526899146487053133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29087d17be9b804749b86662b03c80134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba554fe456f34b88122e718acde2478e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafb2c9f45f4359a4a8019925e1c243136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcade583736c3e5b3c500c5ca74fa1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee2ddbe4a8e140e1d5e493be56af40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa020124765d1e670631fafc4f6a47139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af667036060befc84953cab293cc7d40140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294a2406419fbe261656b3d93123230141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8781805034f7d3ed9e4a56480f718142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c1caf7a923423e05613edda0d3efd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57732149f5c42051fc9f6faea1023833144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad665eb843c5f824823674362cde7a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979311c2d4a597d08a31b845af0ae97146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175dc1362a245b210e1e8f490a2e5549147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48af58365ef8d854fc142bb14696714148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ce4e37174a26af7c15a3858c30c77149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52016650ad4668886d797ceb2e287115150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b11bd669fbd377c1cea01321a3f65151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea764d09249a2df6061907b5ce7318a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf088c4fc4c5444cd16f94f4553319153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca060f7744e64a8074cca08869f6ca2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fcd0d4d71e75e0e6066c98cc10b60155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56ede75ea055e7c10bf97ce0c4d093156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cc2611b57de85c1bf06f06f91014c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30d2c670835dd14a7ee15d599bc44c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7b3e8d4ebd65910f0d13bf57c1dea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d75fbafc25ba12988b21bc2bfa5522160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bf34000924c521db9659d891ade5b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339136450ebd1cc020c2cf3e887f27f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcacda9c50ff9dbdc6eeb812f2155e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6da49490e567bc830af2970cd2848164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf297dd01553134dda9ce6387fbce376165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59bbbc7660ff13abdf595a0ead62ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c57d03f66c08842e0154ca846351f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef381cfed31f5a8aa3f72c811ef12235168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead04e5c64a9688079537b1ce4357a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a7b98e957e70b1bb08ed299bb1f92170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab1582e57d23cded582c86720eb684171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8b5b0d633f1d6342fe166a9312564172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09d5aa6b737dd7bf018f2cbe3ad12b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddead74b3ffd87794f6692724197da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468aa54107bca5055a2b649a3c42ba8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b91d932fb012debaf3aa523a394460176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc253d7d00f0cce02fa8eb546e9ec2a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24d0fd3b2c5339284223cf50d55dd0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc5091b04851cfbc030d03dec592d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570cc4606b1edad94f0b17825367b01180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241f742ce092c40936c17ee3bb1560c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68fae584c5fdde50bef64d0c5119bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3576d659994473b3a505d14bec1f626183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0358a3423d264d4c641b16ff6852f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf09b9f0c7a24c22980b5c8d9d0020185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a92292361026565f64f0d42e546029186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f99452d6d7cc7e43b5bcaea5824975187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea43f1406313824211fe5ea901ac0ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e11c76e6209cedfccf47c1e1dc5e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e2c9716aa9853dd100c7ea8960e6a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c28f1276350eb766d61d2855c0cbb7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef9516f46fb1c86093a51a8cfbe0d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b168f1eed94d24a3e01335553a1ec37193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd23eb8a763b4633be62a47c0b59b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0166466a2ef4fe100de1cd260eb97195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d51c2a1843d0f40a3aa8a724d2582196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45241758d5ada5e807ee0e4b71a71dad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48eee5d1d029610e57a9bf9d90c1567198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38520004cbd1e7e038036e2deef545199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5a3838552ab4247785d1dd594b7a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301697fac535873070f7785e2467fa2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cf52f306ac6d3288dce4ba3fd054d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f33bb4eef833b393e650a40b947a9c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de65e75f31714140eddf5d35169eab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbd1045b333e1a17c6f94f8a397e5a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af30c734aff0c9a0e7c8a242a3ce33e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e90d9d8118a75e0fc31977738bfab6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b7b83da2d06a0b4c97f48992cdf6c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac078c076a8aac2ccebdcd58d1052d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991e1d69d653a9ab55e5ed8b5adb1cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2c30478f46ee04470052ea9202fee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0f8b547872901165abfdc9594c223212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07682ce2168914c557dc8881e04bc39a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad138c9f2cbdd6fa455aec1b770628214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483e79b1a9423384a775b97c511dab8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b28e8caa5a2ebd88a2f888979ac40216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b64879271665b7ec904180d4184a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b79b378bfca04c673b8537bc42ca1a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad49225a5db43302e3b33069cf9c5d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e697529c9094138267c4c8b4357611220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bc44a3a7d40b76bcfd6458d5af9f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a93bc96c2e187064c8983304ef9c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bf402baeddedbba82e6188a079175223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e2d0df9dc6172ac59b1c4ca3265e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8763218935c20638efa6e6b4cc713225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e15bd4033cb9ed327200b7ea4e9da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134472b1e5bddcd5a10470dba4883b4f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192696fe218663f4d0550b0fc1da1269228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eabbdf5f5f89b7800bcb1360196c1a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd68daa5ee54e1fb62718327ef13748230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ebe556888e99deabe273b5c9d570e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129cc623d983f4df0877bcf22bc6e09232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ef05c9cf1bd036bab20569d8c9c3d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70e75fac9bd139353932ddd9e7f0b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f2fc4e5c19b32987b11294014f876235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812bb71802426e438c6ac38157c4314236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8339aaf9e82b78d757506d8b83bcf9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01015c815c95afd05239f4973decd790238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9716ded78b00abda435e8dc3db3d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164380bba75c5b90f921fd1c679e08c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa764e444da52cd0e2411c78e5e46b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b2ded5f336f7323d7c434d0fcb689242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3be3ebdb11bbee638640cf5e9133b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cdf9c56bebe8a86eca1d88aebeafe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac1ef9e1f82a15cc494320ee1dbf70245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78a62d526ed7c88df4159499c77c9a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e7eb151f0ff2a417371ba58fb3f54247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1e71bf8ae434a4d2e38df2cbd95fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcedf5b8c58a10be3beda1df15ae880249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e425cbfe181063100800c8bcee650d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba888407eeac5b16190e3fa50bf8142251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f10a5de2613d28b798853f94d9250252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0018c941246bcdbc809fd4d5bbc94253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca8bb9b25661c742da3cd10b2dd225254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4b1e006252c2bd60b2dc3d07c7376255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228122c0f48dd735e0435a00802c99e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2c9f30bd4af00e97f0f6bd1b1bf90257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91340787e436c0d3e620c458583ea8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f988f1c297c6645e298d362e3e9e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301db371baf39e68c6c7055129a8b62260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d101a032c2b28beedd20441f4f42b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86429d0bf6f9c08630e91bad74a00351262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8f25a2cf6d167c766246c5a05ee03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43991b3148dae32cfb81131c18934a9a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c19db1575490c2ccddbcac7f90b522265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46fde286ec2b32a4d1b0c770ba5b2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ae22a66264cb25d6066612de71f04267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b547750c4b65cb087ef91d90e1b0d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1769b70da238507f5ca877779bbdb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665389ad83b42f5b41f2e6d1557c5b2f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c83010afd220fc347e541b3f8953dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7778ffeff4628860fee88e6a19188272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a206dd699187b433ff01045325776273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b76e3f9200fd70ef7411db77fd63b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca64acaf6e49614fb77baf9379b0a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f14978424a13429757e4a140ac116276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ba267dad0e1d08a257febf2c84b2a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed65e011f4a138db5de4f10ec872ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f39ea6caf52e1e22b4c65b88c0b83279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83496e362e786882ddfa80bc74f1bcbf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31854bde196b0b0715d7cb90d370167281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc794226be22371edd4847de33c891282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511ffb7a76deefa4e7c385d373a435b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36f001473001b7b5f3a45cf4ab499f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e52a41df8838ef63bb9097a3a1f13b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ca7502cea932161cc091a5be65477286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab91e75714b3b1cfee1f65d71c8222287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9bf4b6f87a790f17a83e1eac22ddc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53467b9ff838d82c3e7db444be7fb84a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86636cff6b36f9ef63ab8ea80fb5ba7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3840b4a8ecb99c1d1be94ebe115899c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da383e747827a62744c7487055f5b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a674ef485f22a05d5726a84371e96293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb233edef094ab0b7421ecc166d33200294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4536cc26181b8413b403eee3131904c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6bebe4cd0c72a9915b129e142c5e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620bbaa3bf82a37208b7745443cea48297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb82f2e18ff876b7dbbf4626ed0616298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2605cbff7a97cabc9f379674c7f2d06299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1a4b974baf5bef7d7fcadbc038be3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38897f0a7f978fe894ce430724b47d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd8f6f2b5e2a13923933514b0086b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666862b585825f710534edf41861fb38303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13445ef99aa5c1de57b2013b414dc29304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f30a6ae3b394f02ae05e3ad1efbdf1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc2eba07d2fb01e2365135bdf8ff1f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082886656db23f586c5c5afb29209280307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bd41ecdeb38f2279cab534dbedfd8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3ff9c3648cd8d3771f05835a8d78b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f1db1ecad8d2bc325093b4ef96638310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426639a931f2bdf9a682b6a3bc98d2b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bc79fc07107d7af008aa5046b09da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71afcdfd54f97b35468ed5255fb417313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688f5935da04fc773c60e878562d233314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706ca8af109a4e6dd5dff3c2d429685315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe3b51295f415f35cf888bec3c24ae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c354b3a16fbaa774932acc1a4ef79dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb3edd410bfd61970500837538c963318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d474f0927bf631885df95078b46fd4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62191fc752518ceedc6ca8349b7324d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257082ca13684bc788fd5ac9a245bb9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2953cd957eaf88de5e0717464e3768b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dee000c8e2c829706eec2563e55d86323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6a7e06628afa6e0285db5210df3e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953dd6a4606266fc05a98d40c82e903325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981e08e9051aff6738ba763dcd2d958326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b797619d3757c86c42507ed984c2bb0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4f210a9df48eb6e334c60e85229ac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c035200dba62223bdd9f5017db94ddc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508b0fbd12cfc9a3b753e7f04bd562d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506098cd7c0b3514e6f16fc54789aa8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70134bbd8d18d6df1f2ad06e4b27f72f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a5e8e76d184e68a79bca6b0e08efc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c070673820e0c5154acde6e6f96a8c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80e6f29212f6e3a53acce3ba0919ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e517dd2b4420424cce2da4e69c291f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab7195df7c725adba93b607d3b0bd0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bfb9970fed2a981546a1447772681338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a239b379e227f0986fe4b748844d48339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa0ca03fa0e130058dd9b503eecdb4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71c9380fbd8b1dfd81081c90a87351341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623af0f30c74bb75244bd1227b49f692342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e89187cdcc9afcbe2cd45f6d09495343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fcf1a8ec2c9b42bf7105651a42f4a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931587933a878c61bdfb0c5a8583b956345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f482d45b74216ee958e73c025c160346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f89b3e3510b94cf1433ac688889596347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839114e431f0a109838e75216413b4f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66dabe287adc9f8bcf663ce7178ca92349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e06ddf805ff39b7926e389eeb11e9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a78102c100253d0ffb68afd54685f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f55de55586b44dd6501c85d02679f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780b5b74222e25180012a0f3bdbe479353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b3cb8fb1b28702c47927753d67f50354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc66b6015c933ffa064f3429139120355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25848e3a4c254884bd8e33a703f1fd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee499687fcdcb0f36da2c0cda01bc17357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16bce541c465e625dff34832a7ce54358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510653d074bc563a71ba750927d4c59359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bd2900e93b68e8b7427f4b049acdb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b55ee31d8d5d95d177a143f62e921361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d564d3ddb8738dace0d0530ef19a0a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff062dab39c51dc11e54399a507abd45363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109023752ceef4af1a89c65a1e266c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701d588e537a1cca595ef85a6ba2b07365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312986ca9626d74d106240ef3a151f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b54b4e37d8b77a12cc490d6786469367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fceb40c57b99e0e271c2b572e43a4f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8e4369e78dcbc4bb59738130f88c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165be97afd97b6a35e47dd8ac55c5b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95384341e950fd94430c7c29f10bca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66447c7065ae64e6f0190f8b7791db5e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7a7420aa52feff807632a7d91d3c4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c78694260814de69778369d813044374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498ecc969f75954a49053236412fa6e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86c6d29627515869a3f00ad6428841376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fad448969e9b6457a4cb47d6bafec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234320683c72722473bd3ea18c403451378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5715c336393b17fb4df18fd54722e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f03f0a36e43c9164c0d8ab96b4ca3e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa03205fc1ce9c933b46fe3b5a5918381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba553500ba1062ba19bec1c76905a0f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ab8f9dda474b0daf1c43123c12d49383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab122e041a7bbe3b94bfc6dc157d830384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8158ea7f41b486abd08bcfac0ac28aa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0263f1d05818c2a6d6c9055a816396386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28c49b024bc9b611d769b59e842615387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdf78017068faa289b18eb062de60d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ef8f46a45ac99e0b784966061c770389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844d9dc9ea2821940a7af90d9c1d371390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec482e5df34bfc3fe49f7ea07edd360391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a69facf8038bad04175c0dcb72daf0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cf8fc573d26e1cd940cd676b371a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3dba5babf24e11132c29f2a40ab1e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133880bdaa6353f5059105e54a94f4e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea3328e99d81da2956614e5fa8017d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1aed8c5bd06cb1295d9f8491a93804397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557eba135cf9c83b089c2a935764725398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04c66eeda2104322afbd73e2168e9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab713e33a465450ed0449f5f4e7ca6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6412eec25aaa36b653e9fea802ba00401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426657fe322e3bfe73406ddbf7a9700402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a51e692d5185d38cd4221d2ffb6e03403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c43b2938e52d3224ef02bf62c2afa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bfd9ee1421ac234d5d25dfdc7f714405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4659eb10555111ac8a31adcdc484b55406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ac9b6cadd5d991f106ed619e20f84407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f586c74328e5d1af41d90eb411c2f46408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c32a9f042ac7b03c74a0c296d13a37409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b8bbaa228797743c908f1924cb1e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da6fcbe79ff07ce3ed245d4cbd5f39411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21028d35c49fa1a42c51b2aed30ee09412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee2c6f971febab060a01dc6b7780fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68ce33eb875b00d68586046732318d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0036baeeafd4eac627d38701ca05a0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987abaac164cd3c4aedbaf8de3adfda416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a7b4b33334ab8a55279bb2394349c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a49136a2fb5104f41618ddebd4092c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fc4eb068e6315567e55c6ae93c9fa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3d5a276524814d61ee2700540141b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f732493adacd6bca05b54013500728421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399f155c9b0ece21bc467b714702411422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddf02faee724f3f11c61f57d7caa18423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d218d3df57f36394c7b382f97a9ce7e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dbce670ec7923557b07f4cd304d0d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79cfabb40acf19a0218dc3d7697075426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d172ba7d8a7fe1f1c3bd17164e6ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5b24af42f75b07e11262d0f5858e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df9c12396869833702d56d12daf7dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33dfcffd1095dc91bb7dd6c37a47ef4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7370ca330086914328d29b89e53c20431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d2ce525c02ff70529ac0c53523db1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c62abe059c26a27a6e2c5be7404021433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c4238dd3db265afd79d45d6cb234f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47c6492740ebd04d55dc90832a1dcf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f438a53d24536bd571126001f4d06436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9aaca9e763f40e95ae04d6c8add73437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a818c9a1aed54782598d95569e233438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86166979ca5ecc5d8a72c87824a43aeb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea353f58e3d4c8294d1e0beed0432d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52648a750fe06f49f513d4fa90ba8ee2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a14172e26f6d577b1f23a095497f3b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d25382db474dcd590479946cc3d7c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587268b02fa1f67fd2f0206020a8ddd3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfffb89acbaa0217232c7b25685c8e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7532009dd7b79f8114fa759379e891446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40be2a157f684b2e23a698c06005822447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f746c408926f3267f4134591a1688b1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13512f2e0bc68955301c8b062532cc5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b6946b8e7df40df4f9e4f41b71d23450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a778ef6628d6314e2822006237f00c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dea122a1daede35cd22db6d693648452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80895143417e36ef02095da85b036763453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60dca280d5181c0d3e21777e0822d9b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969f2126c1611dcc4bc1627f87ce8b2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31147ab5d03bf20364d767d62a93a4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b43a213a75152ffcce490fb23063e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c53bf47e1557839472f421a4bfda22458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722970e1ae51a22bdf8eca2d9bec190459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce5bd40deadd0a5deedc8a08359baa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4955e1f4783ffa560f6ec1b1893602461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a9d1aace8993fba030c9a24518439462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158f77fd24e66a903732cab0ea4c97e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7476462de8344a07ec5d2dbbc49cd8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e6218bb70dbdc7c7f4b2bb6b9f16d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871d88faedae97e484273a66662a2fc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5a2959c3f65cf57d8a1118dc3cbbc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8841142fe6bd0c95e59cf10698f88468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff01bcea3bdcb575d6226f83b09b9c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3eac5f18835d958e269cf0f7f5646f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb45afc87d768ee18c25e4da0b72d9e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10491ce9d05c17f825c36586d38d2bd9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df551412d594e65272ebffd49ec35d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad654cc6b01259a25306cfd167029f9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019a88a5b2c43b0a38a63e0f2aea565475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3fe408bc921dfc7a84f63d3650ef1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fffc54c59499033ad2a8ce5ad7647b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2affb389d377b4d61698f0263e7a9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43288eaf65f68b5a38b1385c5a7964479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206a0be5765135a5c49f8226dadbe44480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bd797aa38fd0848b929cfb74a4be5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e7c6ef32fbeddd8eefdd81bdee902482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0ab509aec2766052e9d23110dd888483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314669cd93e9f135c3bf5ef783323102484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa4913031c48224aa55195ea3a5ed3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef289e2ca7845e20aaedd0c186e622486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de20986ca6c9bb0656c2cebb4b5b89487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90219f8bffdb33292ffbee74f573be9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a96621cfb2f1c0abfc36400389f14489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4160ec1567f08573e51b0c74bdae9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0d8ff97b0d971af00e3f945a31f0c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aeb8dbab8cc876032a45d50dd671ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f768b15d6e8edcb9d083e47c6f03c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b35c54f2ae25dc1b07fecb6862b5a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff534058fda6ca4cc479b63c444348495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb00299e78dad4dd15065e113b7f060496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8a0b2a76ee973ebd2471bd956f10c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc504d70c0328045418c9919ac147a1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0999de3adc1a8551f3f34d98098610499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5aa9e7ea548e1d45fd8a58246ba48500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5c2e901b474e4c0394b8221f2bbf7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5576e7782434a28eb0013f8b0a039502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83282b7b6a16ea552d836991f23d24eb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b7751de644f8de3a803b3efbf5a58504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6acddf5885f6c8d05b05195ee00fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab2c39ace865ca054fb969ba74f636506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18205d177e185e3135ff0d0e0ae737507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2ef96b18c808862ccefa9427a11e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc758bcbbc1fd5cf3544dff427100450509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f601123620048cd242df1755fb6edd4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a2df934c0d566ad66a9ca0385b1c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635afed0767399b78df826af8a08caa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac0376bb5feac9fb049f5e1b64a5db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591942aa2383a0aa28b0ab94f0c659d5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a482b78895f4019a3bc408014ff8eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86da2e74fda77780edf851cfdfe8f9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d27ce70712f2e07090dd7b18e7e05517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75b245aa39b8e42bb1789888376368518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f13841e0ac14cb880646acd85af94519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03393c2eb48fe38dcaddcff808c7b14520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd9b0d92f247988f003e2477d52151521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c06b1d08d3f7abb815c4cad986ec40522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe3f58ac2b7b54f7a0b7de10c94bb9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887ab1e6865b3a063d6a79449f682d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38c0a697a9fcbc5877786a3643e45b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6da6d3e6bb478ff19eb27109a71a6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf49f774adbb5443bb0f7a6fe79b41527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda3320e9521c25fc40a664d09e486d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c1a1d5b1b36d991c2e1ec21dac8de529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73736c7bf6a59f902a6b1e1ddf80bb5d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6907cc6a781e2a4b2616f1918a1633531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2579fff01bf8926de73cca844786c7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708a46f603f86801e4e89d63c900fe5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8f70534c9f675e0766d513df9e90f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399a4f3bd05a26ce2665ab60310304b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba680ae3e66826640a4315401420361536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec2adf97d90d40727a266508933c3e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91364cb81adb8d9b0d7c15acf0d28297538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa641c2703bcb84f68ef5fab8a45b216539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f30605fa1ce378941a6768e7839bd6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9bd3b5059e71271c0afa001af0c93541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f620495ffa290cfec9c50eba638b57e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d75005f704dc671d412a9326c43c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121b4b61907fb7ea8789597daaa3710544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25716c375b1a109b964441764214cb10545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76f1a10d49cc0de99672386d69341b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3907ffffa99c16fc965333c26dbb8e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5b674dc42d9ca3d4961265e3c2241548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e647cbbbfd3c1d46fb96df45f1bc4b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f43f777ba6500ea6b62f91ecd1c54e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ec16d29f964277b244b4eeee6081b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfa7a2365c422120904b80d4e42a47552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd59eaee19d37b23b5d7cb55ce67a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723efef92c523f60235b169ed728ebb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0552153169242dded29a72eb17c75555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9e994df2fec65fc40c138ea02a92c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cba856b396cc3d935900f246948552557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec1b0d6a872efab5ec3bed6c30ee85558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99f1a07d8bc6cea49414fbcde569b9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05b6640362effbbb872be267b03c3c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e956ab36015a15d3543088c74c9420561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79987d02cf51a2c25d497d53f3f6b855562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8468f078674bd254b49ac051e5723563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f305782338c5d47e669f91b58b647bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccfcbe82cf4ee47a59c4a18396b828565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ceffe461fb01188d3d7bda42c5b3d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52dbda6df66d93c3db16163fa21863567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719329df5ffea1bc85d7718dc311ddd8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50232336efe3c8004cfd0b56b431e51a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43ce9cb1d14e7f99a3c2149961e9cb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b880c79239ff97d4fb6ac9fd33d45cc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788477df04e90573b4ab925a38cd000572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5922b008d15234e1c6f30c68b9c49573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68827e2124fc753db734cd25e102323d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d042b5a71be299665fddfb1a761e552575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326c63ae79db96b550852a0684fb22d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c89155b4db20d1422c4e5b700c629577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503ca33a91e1903ea8ff73f861aba74578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0447fe6ec49311a1cb8e3725eeb8a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45400701c13112a6ba0c147538cec512580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7b8e6b7150a467a247684dd2a4f7e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068b2c1b1a09c8f18716bdb19805c9d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216efaca99c2eded29bf97c78d1c5193583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1c03d0b0a571a7d7a2baa40e0ffc4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11067d503a0455893791916f7c99213585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc4e292644425f5ccf7690c4dd8a3c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c464b7227e6677cce842b7046f6cf63587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d307c2eff20a874bf8dcb53de7e5580588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9693616a1795e7228b1b08bfb1b69589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b981b88129c6503d0a8c82a4ed2c28590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79943bf6317d2eff550d79093821fee1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48745f4c5bc8dc878408d8cb495a62f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e257c376f7d4648a575d8699b6e6c63593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579af59847c6f9864bc6e6c7138e732594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096cab1dee10f9f8c81f44c47958841595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a73b850f711174231a876eb1f192a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d7d6a7268241eab7304e2b0a7bb28597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de630bc920f3e07af3b7387e8fbbf167598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409601f5f6c7fa0be1d816687c5858e5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587c1e993866f9ba68a601d9867fbbb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ecdbd3e96acd553f2eb6a41cd9761601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043f3f2f68cb0cd090f1ab025a0083a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b244283de69925c28a23505f4765a2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be5b9663a1333bd220e0136418f03a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76334f9fc65d866a0413f8c0910cf1b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501044a77f8eb455ca53e7eb2c05818606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb106b1463d0fd9440e7bfa87d6958ae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016785d9ca6721d682d4803ecbb429f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d8561065cbb1f7ea497fba1b3e8cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ff93b000c4a4f9b214487c06ae7ce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c30bcfbe2f91201c7dd9e13cff6da611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916806d8408ffab2b9bf85daa6c5bc5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db787177443a1ca0051c02a66fc5c71c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe1643bd8c3a12db49354dae7c2802614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c2db1d61eec6e8a2c0f92da68f494615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de3250ccfd2c27a89eec392ca249e6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fc733aa6196d82bd4cfe5d9ed80b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1e928579ab0574d9997351af92b17618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f598cd97c311ab9f15ab9a1caa16226619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c64dd0f9c32acb2e9ce7c3e3bafd7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff282e096641b3a236b196b5ea8f26621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffce5a438f34e4939401a031beae1b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78371b1f87b1ee2f8026281d1ec03399623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4e4a6700669bdd3a9671745e93033624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7eaef765268281c08e050c9198a80625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f0a71e15f0cc334ea6602f9bd5a8b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282beee48cf896f7cf370a33890d43b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5cc1e27d35f10dd91676a85887e7d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c8261b4122b621243156bd6c69a6a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026b73e01e8efec17a805bb171654e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8d0725838c82dd5dfb3f4132131c6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058258f6432777f869c571ec66923a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f00a6e2c0d963f0ae3484c94101ce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb94b7ed1f473c1432eaaed25ccf4a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cfd89cf096fb53a22a9aba30ec555635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab5cd97910d5a8c51cfc807ff84596636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c8467b2344481a67459aa29f95985637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6bfb9014c8f075711216d5b30c4f8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3866d567cf5c5b5bc31a2492e0e55639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbdc71ae7c69e65f95d49d41604b2f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196125825c1c3e7a6d2eb087ccf918d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc629bf06c9c21e2176d944e2f4f39d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb270e4325ab0385af105cf9a777b64643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381a39e5f9bba2888ed1f46032da35a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141613d3aa5c80aefca8f70161b9e08645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5633eded70b2c94b98337e4a025274646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d91d934ff6c315a0dea1f18ab4dc0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ca70f6935bd7d0b14ac0d8c28bd2a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76235355321917eb506fcaeed1ac5f7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971c9c39b876c8a32a4a51bcd78be9b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c43a57622be7ca9c3ece6b1e98110f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd889d2f4c8c97432173d7546652ffe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903ae3d322386c90f59d707e746432f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e475607af98a85094512844c9d995ec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c086dea3349dd293d6f29d53768a2df655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e8937610f60ecac9d709d575dff83656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21c5b80f876d0ba823cb788201a869657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3ffd421e5a481efb7cbfa87f54b57658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00076dfa1d1404e29234113ee92d2ee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c61c1fccade19baf5ff09a1531f2ca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff6ada954b1f4c2270bd64ad1405bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6ad34bd60943c3f15f2e7272c7350662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a017bc62a531cf6e0904bfeb6b22d0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf7d9aeaf0503e355131897692c80f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e607744804d386c2dc6a301609f3cb5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4be3fa8eaf444533b0ff724574ad5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7a1d6505cbf4f6ce1949bea79e8d8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90685e1dd7fc844fd39fb70228488b1c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a05ae835b25111084e892668b0f01669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c74186387e4e4f0f2f6facd1cd364670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1be11c21bd398e8b743c1e093c6c8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3ad8961b62078edf612bd04520107672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7277ab0e5794ee79fbe80ed853dab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b814a138b1b0f7beabc83ad9e903033674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155a6c07ebec2e7bf965bc7288e14b2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f775d972f602f966199eced1e6f269676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f2cf4174d466459ef8d0131df2818677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35307a02ab782047bba8177b93c63cf2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbc2072d866210bb270be3ec18c0f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359973e2570bb4ba2331699034dd6d30680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673dd38e82d2932f485819ae3d875df8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31815412b3d6d70d116571cb1bb3f6b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d898dbd32acd565829c759a83c298683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e13c574425589ac2c4037835423a0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8763db1f28f2bdcd6d01b0d0d4117c2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16162e1c9371a42e7dd5649234f21dcb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18133f523a6cdd1fd6690bb50b09e104687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d4bb134d35d97cb9e1cb6b847d483688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a67162a88fbfde35bb5de08f2b2991689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0cc0ee2ac9776012fe94d6bf8771c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32517e01bc96c90ad8694c5e6177fa49691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f124e1c4b84e652ef0d29b5ea8e08bc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a8aa9270fa38c4667654a66e3b206693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9a57f1d8260d52445c3f8a7d7010f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1190997993ecd33ca131e0cd6a1b2bb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32879390ceb206f7a429cca049d6289e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0031f7d7fc349d78c038cd8ce5c93697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9a7641291fba2185f5125350e204e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede7a9c63a931c9768b53a1cd6da23a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962f9c5cd1b9cb55635ef22b13b6f1f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22505ff12fa09ee58e83cd2bfbe25f3a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fc3b7f57bacd6f04726c1490a6c0c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc604f374475aeede8a425db06ab1ac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe751fa652d13f972a7ffb98388a5f7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece01622e84fbff00c02326f86fed2f6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93138f3a75429b70b7a3bc1ad008b908706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37b6396cfc865f689529d0b2c122f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f93ad0e3e078bc218f5053fc64d05708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a5b085daf078618e0fc532818fa48709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacbc064b744e4327b0df20eb41da06710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36460a59ee86749f31ffdc1706feb7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6c343172c0e33716eb596ef0fc750712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6467f6208b29ca03f4942fcc646106713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3a2a74ceac54fd75f6096d1e4a933714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294ebb5605270f1bf61c64c71b4a47f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396177652fb61cb8af12c0f162d2740716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921e66dbcbc7db05e40472d0cc69ccd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5371fe636a692bdbdcbcc2a7e8361718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae24c352b80464b3fc25a96e44bfeaf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b16118621a22e5d1112aeb63e1ce26720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583db4c02e98e669343e5fd0cb610de2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751510df61597204c14db7443da9527722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664f1419160ea23790e445f115798b5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7844e1393c5a85ce1de8f5915e8b3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14864dd4479b48fe3364d76752eda4c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc34315d6ccc5e22f495f7abb38459726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699a0d03a7be6420f703f950d06ddf7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830ff331c76f43a77a5043904168154728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bc649b0a6a365377c24e05c4ea8a6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b21290e4dd84905a3ff167b92b6cb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899866ed4a0249fa7f448e02e9bbe315731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e901cd42f446e0306528578bd6b1d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10048793ee2fbd39e696978a7fb7ac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7babdbe2f74f5e99c679622be918c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc7921db6addb72050b45a049b51a4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995fee28b8674b3a0a36b8415645c1a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c271206b9a4a607670959af24e9ad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b0a80453e3cd5531c0dec5b3e6282738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65989da0c05c7dfbdeb84dd167fcb9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab5daf306604e9eb07ed4db6d1b71e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865285839c2c6d538c936064c2cb52e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8caffa44396345bf54ff0d5ac3858f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996924345c1d568fecc31e200bdffe3a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46690d1f3670fc7eb5dae9a489c57559744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d69295a63076647c7413c6876b8f7b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ba84920ca14d25c03f3a209f91529746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c7dde108bc258db8cf9a3404fc26a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972d80a1602f8cd148102f58e2bd351748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529a5fbd6adf587f3a94c197f7f3384749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d91bc64ee33b95ad8e7afa13441259750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6f2462a3cdf6085db86a14a262747751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85a5fe0822fb8ed28086dcb45e4f62752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a093a91d65b0487c7a87cf7b215c5e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85671dcdd5fc0579d2f7c5a2397fc8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b055fb3eeaa60005525ed9abef33365755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ae24823b0081f1bddd1264f848a40756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3b3111f8676b5807fedd7ce8d61e6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448aeb8c42c92ea5f28a896ab8ed998f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa0411dca8825e7ebe35d1d917fdf6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a328249fe59175b44add72628ca933760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199563ac583254bc133ddb8b4847a0c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f6efa1d419275adc344ad596643fc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58c58b55e7316f8d00bc3a0a19bfcc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5958f15473d52c8232a69c7e6c615764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856256cbe32d3299255f0000ad20c1b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255a5501c4cd633554379ddb80a34ae766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41277929fa8e6423832c1f579ec39756767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bcc6fd36624fb443eb15c13bbf8ec768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ca77157454a8a828301f8ae6fc8eb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda0c670122de30e1fde010393e4ea8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef65a1d10098ef07fb5281e1cdb1c55771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeba8d74438e0166697c1915044657f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a2d2655c66322ac2c4b015e3bcf52773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcf18ec0369abf86a8057028c13177774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb22d8312bc47fe9112bd3dbe537cb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48f23dda0b58db64d81bf7c879b228776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeadb3ed1335c7b29ca959bbc9c8138777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66e3f0821619ef95157dfe18811ce2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25d73e8fa19217c8f547eaad360cbe779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496ab9ee5e25e51ae6035cf2b902b9e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114732fb6676f67442a4178236d68fe781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f407baf7974e8da5f5d1b5302b0ab1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9223f5f0ddede16faf2f073e781de8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5135bb62de75e038728063ff880678784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa16d06651227c89cb9fa0881cea08785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb35a8f58167eb201be46f4143dcfe786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c33f81d5658c8c4b2402969b2ad981787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065fcd534cd4357c5887e0c70500374788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db046f1e88c14489694c87fb202f51ac789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260667faff8c79618e0353bc930f280790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480ee0b8192f3c9f46fad3729ea645e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b199809d700fd108f260f6bae70ed792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb643cb281d7b2ceed89cc4ac2b034793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513f3c5ad7dcbdc6ac9a85a4b47a707794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818ab951991dc819487754df1b728a3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1fec1a3a5e997580e20fb40472a21796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb07fb7ae1504e9349343591a86c373797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba015a0371943a927da90e0ee04dd8eb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44295ee23abe8d9055d4e5a6332da371799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e9f6478bc3205b9e14c6e92525529800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfdd1f304c9229ce8d84b27cf65a0b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1fc9e5493381eb0288d276a1ad00b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd7e5bafade5d18eff335cc047a565803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cd5de8557ca0c6d2ca25db2245a17804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fe5a434c49d23ba780b2393b41d2f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5d06286d31d00cecdb1847e179d4b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09f444c4b60d0eac66424162da231c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cf8583fa7584f9f35295f4b912488808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19ff9dc6b8e2f9df6df238434371d8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf3c6e37ab761ca01dfa4ec5246473810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9364e97b310a8a3e86980f011c84f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a109eacf9cd67e516975faa741637812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65051055ad166160c6f47aa4a8eaac813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a7605b0e4b786e953a4bc8727212a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e33c571e4323337dcd6d11ddfe920a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa17cef8aba86010b01658203ae1b7f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f652690b798974ddc60e958cd1d7f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba497add3716100943a357227df0a71818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4492469c2e9330a90f912b052b1a6cf819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448abd818a181615c8a414c6afaff9eb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811ac1ff831859f77b8c4d815ed365e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f79698f6fa9564222cb4181015b61e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0e93ed9ca14bafc357d53db13de77823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563901a829645c175334a0a05b9e36e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0430ec17e973f7c333d748b03e9252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5651cd2c82ccc9e74ae3e585e1fc83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e7cd2ee8a6bae6439deb5b897744f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb63c2d9c9847f50b0854143c9f62d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c96162ad648b66dbb69744a66272ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dec625f345ad35f677633b9f548a647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279a38bec29c50dfdcf27a7df72b2978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12010d128983f9a77b2d9dba7474009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d75be264cbd70e3690198c58d2f83e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfadd1a7b9b59e7a9b035b26ae622911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54dc6dac116fc2eea8d157f1bb645412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dada7d470533e9c9713e5e42702e8bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d8e94f1fa9b01c65ffec997fbcfbe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f6a1618a273bebe0ce467e735daa315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c97968573dff11c61da7da0c32648b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6ed7cb662560529ea65f9a302a80817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd0d3b4cfb0b3067772570dd82aeb118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330f8523e43f765598a70bdf0b9303e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53a7743ae0bc930651957a4c472e1320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee2a728fadd008c55dc99350c40e3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5ff66eb7dc697d99555ec280d28b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b3cc7fe852886e083d98a77b520a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43d1aa0253c6867e69654c81007b4424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af32d21588f41d8de1e73538a91d0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea5127d20d37a2b8def1ef9e0ea90326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc96f502169faf3a8c2846d8a9436627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33685dbefaaa9b644fbf08bae178d9f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f78beb5c7a7c00d1c8e643cb2cf03929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6f422186387a74d8712bd65d7b3e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea64856d02499863a44a1d42d8cd03831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3b35a72845d8c4170ee8ebf2807cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa63f9c2585c3328b1f06e7d8fd5fc533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453bcd6b527d6492789a9de78e8f86734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4964baae91374721ec577efd500b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4e8d1b8c9173f3cdbb17d4e691e2436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69374abdb7893c57b52daba86033c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c394e19f28671338fa659c9bfe593d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82929389a15d7263d98c8c00b9d65139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752693164cbbfa2a23c693b9ae3f1bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc3075b4c7bc2c5844c4c1d8c35ebd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7849fb512dbd7b374b30aaa06358ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78abcd66dc2dcaf828b47d9d06f89143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6a63df5ea7addc9e8a26f8e20e09444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717424d792107a8b4d5cdff5d30715445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dd980b7cffcb66d61a8e1011964e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d93d11b9b0fef3cc2a8b429e1429a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24699299337ed10178ae6c604276db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785454751acaa1879a51b0bfcb2ed3849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20b5e089d94e861abfdbd649b88d2a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79834dacc286a1d674708b05fcada7851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fe64642cf55500d7f40cb456e86b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360e9150bdc4aa25e1738a3e52ed80d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398e65f5b8f874cecda5a9ef762e02654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827fc83928743033560a7664753a60355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c6f3ae95a2f830d9ad60045dfcf6d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6879a3409cfd8737847669a0cecac8e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ed2ebe46c054454c8cbae00a8c44658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd705b6585d6bcfbc8cdec0386bba9859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4648aa5cb56c033d04ab7a2431ba70b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75a5648e69a725f1d81dc0e1e603a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4877ef1a3019f8d0b30acc234d6bac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a226c31b88c521c2cff6b553e1feb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deba0a1dbe939eba0f3ac68ca13c99964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dbb96eb7d9eaec8b1c0633ad0802765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7561c4093619bc17d6b06ef5c376266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ed708f96d6b1f2716811ea9fe769167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ec375daf6fbb13a3d173f1c3ada2568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfdeaf7d46fc45035768fddd50ece669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50347273620c3223b249e55196f25ac970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcf967172aa0ed8e00751b3bdc18c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548825441a93992c41445770c793b3b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccdd343fbeea510ff4e6a92f9666ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088aef8ac254f81e526d16eebb5aba874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba18152319f3567eea81ea2f725d79275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3e76c3c667ab9dd1492859ef2bf4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584559bf66127a96daa6acd06c470e1977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5addaebed50dcb48b9dd6abcbfa5e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6373902745839ca102498117c2827b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e358e298ca472b88a18df78102407980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abcd14c86f7e00733222c85fb4dab081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e6d0cf424dc94a40c23b7af4c3d6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe69da2194f162687175c4b6419b7a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067c4b28e39b0d40e29ef57a70f942a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13c05eb2b246826c9e3830f466e7f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e2aae751444724d29309993e7403d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631520d4dcb3816f363b4dc8196c1dc087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf540b9998fca989ee92a32f855371d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e4ab24f17597135d9b10fbab479c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c0a6a6132044351f65b80a678ab0c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ca93c39e8395d0c23550c0cf200d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b190e1100178de8b024c25f8de99e5b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1eb4dc4f48e1ec94b3c7cdb535882c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828dde089afdd379a1c2ffd69643dca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d927ff7e0b0b739c3c7b3c52cce6295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435bf63d47b6ee0a23bf8ea46c5646896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e00b9fddbed6c982a4d60506a0118997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6912102f3b72219381cb00ee0c46398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7542ee1da95c3f5acd7696b5e45a5db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53835d0f2d1ac71fd47036c4375cd5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854c4a3b526c3c03bb310b50692500f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fc33ba4a0c601c61e0d6c120a4281102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de51c98ab5db79c4b73066c8ce707f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b42f543f73a83b7ee39dd8406c3041104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6188aac5411d13d3c1ea57e04ccb661105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4fd6fe098e110a096cc5c8c4c98d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fee037a7a1adfa07575d4ce8cda93107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c9ee01d17d4b961e0f4157751a14a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36425a3e336a96552409a1818fa567e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85742448bb93ee7b795b6c025d5f18b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d668ed41a998f4765b8d822c012195111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a044712f499c7d4c69ff9773bebeb4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f614126d3c274846d116a4a17be3a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff480cf51f91cfeac8da361b747995114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8133cc2924554322be26e5130aafc6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e857afa76ed92ba50b71b8f023b2a5d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84a89f64d3f38e7e610f3dad12057a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbddeb8041fae5a811c0b79be63753118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df20ce6b7ddc81b7802741189b244d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e2b7a2298a1e10ab346ac0b7f2c1a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907e67ef9aab1aecd81694351faa2d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80d54d55499d0de1e9f104a1b9782c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c0c0c6c10d764282309462004f180123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e9cf096aa7016888aa531b105ce60124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a4e6e54a8538664adb3879ade3552125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3898a9af008352a17a87ec75df1c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d33d5908c3099bcf69ba7aaf760ef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa6111d05ffd5f1f82bea0207736c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba999ddda3a1b2fafd4d5fa1a5550ec0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d2cdae88da4d9131aa32a0ef10e4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a882a8d6f38da90e1642f59f38b971131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698ecaaaa8bba6c535f1f911cb1fd85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65af7aba9e7f0e40732a987d084228133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a738000e3ecc4034c48170fd78608a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02bcb27aefa07c51f5106fb2519616135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289727afa0e1bbbbd93dc2ef21e069a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f183a0b292d3767ab9328e5787337137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af494f151bd2d7aeb13e8aa92269936138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d423e43918f253150af46e232515481139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367a6268cff87d53ca5e91981647e4e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683488a32fc02db27a4b9355d03d9a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8513dc48c89452d84a2ba98aa61bec3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c0c7838a6b1d1794c2b8b701e0af7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aca04487828a831897011c88262258144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698533994cb2239e9ac559c5959a5760145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926ffd00577350e71e61d88fab56832146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bddf291a95682ed37e0ce2a4a696a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0865b9ab427fb6c27d1b5a1710cd3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bf6a2bab13f418655dbef70df0eca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78569e9323aa92ffaa0efcfc61237532150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dda51046938112b1584acbb8e0e2a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb1f3a47f4981743affdede78647c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfefd3b1ce46cee7e1e4e774722d6b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dc83d2361b4d708399bc4dae3e09d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2369125a42c2a87b112d86e514a93155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf5f8ee17fddf15d3a99d55676199e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3636e5a1a79d19d9c3556a298c6997157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3944ea91776fb1e1291b704da4b6b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039fa5602a778bd5532cd0cf047702e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b79338a762d48dbd53a6102ddb8c5a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a056ff80535d86fcebe8f1cb5e0e57d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef974a3da4e1f2aed19d49f41b5f11d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377f21ee90bc3c77d6e3f15e3c0f2e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cbd0c1c7e8316960b5d885fcc904f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0ba45d2f7704aec33cafd7c3dee39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9151aceaca8891fe86761ac11e613166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6e82d4b91dc4dcca896c61f516da1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bd718f9516090085839bd454247d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bae352e6bec9bfdb4630a9494c23cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091620c5c6dd79f89842049a52120f3a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918d64c12fbd105fc0f926530501f23171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab9a0f8e09b96985fe6cbe10fa75c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e1a4989146c88ffe74ea2eb22e03d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc41a9786a47cb60642c18c8ad1b05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccbd9e78050466c3cef1da72641bb8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ee9318b764be0583a196d058a0dcf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6b996a9c4713e34aa42b673864058177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af80d3342d12c7614737d39ccf4acd8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d837e451d5fde4be1cac00cc05a33179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dc87c82a8bdc67f5d6bb4eddaa881180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074180be5fd62c736fda0dca30e689f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d502d84aa4178fadcbdb86f1198d4d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f5a109e09924e27b27894ca5c0689183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c36f8f6912d3ac0a59823602c7495184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf102105c2ef77e19cf4cd39c80e38d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955f32c9d7db33bc5a56975bb5579dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c86ac91f9188e4a6ac0b29005c1349187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7515f06d59ff824ea1aaab54723fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7efc77034dc9f9177cdfb32085c9a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445e506f1fce9af2c0bd98d5be601d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3deb9d72548e09d23c397ae289ef0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032f24248236fc593039f20b8ef23a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd54d615dc8226710f212f48a1b274193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57124c874cb36df20c25ea9de9c524194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad077ca700d3645284a0966711dd66b9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe78e25c3b60a1628889899c67afb10196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb7d9b81a4c97e516beb737271f0c8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed56d46005c3d69348afd8cd0fb9e7b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fcf6f8275b4325b202974e0076b25199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d60a7948766de628781b08bfa634b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fac3e014d37e7f572e53b8bd97fe6e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05fb4a803684add7ea0c1ef57caab0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebc7885e09f3d655d347b2ef6c85cb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ddf033f56d5bf3a933fdea092c3cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd63d36afc5c7c19b09ffa4780aedd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c3655bef575e1c259a1a24c03fad1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f8654df01215ba75694a36ede193f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962a36a7cda86f59081e470c1275963208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe185de41200e57557a3afa4f96a1791209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd61cf73065be2d531d020d7e9b4952210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d21b7a7b1972de1500375fec0b15f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca85de479eb0426d722255bfea9939212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5e0514bbc6ae03af2754708c26624213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e58027a5c78591aed7332e997c90c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cb25d25650adb605fdf906092a118215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac38bd5c411423d7d99942364625c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09e0d20c286c21b4eede2a040b2eac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4244e812adc8316f5174117dc4571218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231f3dad1068cb4b2d163415ca5e10c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae166e650493c53f36ed7063c0f8c39e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da066c5e9a1cf697f89bc2445dd6d112221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79722955c7f3e78c22cc1b1f40939e45222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00866a674bbb4f62b567f58c9ba463f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae752159211bcd5fcccbc06524f4263c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569bc1c8e4601f85f3a0a50b3b8bbe8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dfcd154c6d5c200acc897d76bd8d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697753a5f5c3bdb997206d089ce666d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf54fec034f8e63111341b599365f95228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517ab66d64f3df4abe0673b32c1daaa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20817fb620c8592edc44bbadde6f443f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88017f02de6b205ba43a229434607805231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be89dfb484c6c4ac370c2949c30515232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f551249e54a9d389363a8e83f3ae7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca8effcec544b17eb7caa4282ede50234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01bc102a4ee47fb5d55d449bbee4a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479c939db6c3f26379fc20504e1c369236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d61cce9e3c28e96a08b60013d80ba9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03a780d1453738a122b4e6d3bb288d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b84dc49e04c9ecbff9a7f52acf5c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b0a55b2b459929effec781a1eb304240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9fce17260f64a5844025444a7877d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3f30c0de9eeed7499ae3f20df54f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831f4e6bd9a9cc906dc5406bc001d44243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfc5edb73ce20fc9e5c381ca91c5d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa468c0f7f54cade75f96670f2c83da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46408619b02055fa1d15ef983f0da9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d4c6df1412eda64a74d4defdedea1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f17dc410b70eedd94b6df9b9fb0b8e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823e6d40aae8fe5be7633ffc9b213c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15850d1032f349d9645880b932921c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a0ca30eabd927952f7b495050ffe7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d45ba768dac0eb6393be53fa7faca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c29182ca4888743380c0e420d1ec1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b73592ff89e70bdb0aaae81022009254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947b4b0cecebb105a5fe4b869d6fecd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01155753269c89583ec7d702ba0cb39d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00282bcdf0053ffade813d8c23a468e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe2253ae02ee40418091fff91c6de0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9a4e2e7884ff912def84389c2ad48259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2f1717b0a3583d0d4693dde3a1cb0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79598f0111eab20738b68258a684b8f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee5749d8001710c44277d3c0a62a7e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca2da4bf39757c82a1f996fedc953d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07f1e301ace7b147a9957d8f270418264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f0a65ef16c7114c8d48a4f2437aa7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957965ff410b40d1bb0ef13df3d6abc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaea2db333d7110fd246f17f057f64c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b64d348782d8fe4cba4be5407c765b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cbfde0a05670bee97e84f021553e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295488cb2e106f3771b10069235e96cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35ed5fb062bcd2ee30edf81f3679d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63301218c9de00d770c6c5f03462bae8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba122cd884e7dd66c10e6e1eac5adf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b102c8b1312891446bf59fa1036f035274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f0aef260f79abbf490f670ac68abf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76f2111eac05ad91ca4e13902b6ea7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b67e8d838b0d9fc301f1f45c96087277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8ee856b2a40ab47291cdaa6f4a5da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379c07f77f96719e39ee002d67e91c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80a1d369b1fed69eb17f7d12e728e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f61740b32fd6e9bca484df4c78dcf4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d5522264da0cad1f845f2f94e9c7c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be27c80d17ccb7716f06b42a82a6d50283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca51bb1fdb5199553cd41ccc4343e50284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810d75b651f95dfc356e700e5d89420285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be052c89f7f4ad84cc1d222db92ba6c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cc8c57d8df3915da528bf8f0fe2ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6961289cd3c8b0d93241c36922c32288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98508b9a38cdeb3fd0038b00cbab608289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d716a64a004ab62b5f549da236805290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b327f477ec393ce49395145887f92291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5af50a58cb5ae8c39d3594a584a5cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c31e1c22929eda40a016cd98050e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcdec42de4f83145731a30dab11407294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7e99a4dfad66788ea6f3c35935290295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc17c085282e4cb0a4a1160f2bc92b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e2e92159a3ea654f985bd236aff2c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f67bce7049fa8dd82405ecfc2dfea3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373d4ad9b06d2daee9f9e3ae7d2e8d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbaa3bb61e21e69644ce6ba678ded5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbd50542fc6523222d16eb3b2c8dcd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982424b8e554ac148c2de309f47bad7c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3a6c699fae02cd779248484e8fb38303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd70a12e6a835b12e03b8d4880d9293304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13b6866edf9ee3fc2846141bcefc86305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190d7b013e365669b389d54016b17d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade6ff9e2d70aa1ab4589695ba4467f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b67313b07e67312119d0f009b6513d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a10fc6d985c7fe97d1d08a2bc218c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a1c8300bf24c7b06e36cf8b36ce15310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7797cfd794191ceb2add97fa6593e56311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db6620386e16783dc84d1203e481be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6e10fc837e93769442aed50dfe300313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7adcfc90ee00de867f6656459d8bde314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ef1e3d5db2fa55bc5be28914e2c79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81903739a8328c0415817eeaa7e3e2a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53106ce4ed414f0f964ec1d71dbba36317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26029a9a3e3ee54e8caa8775e8f17ed7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8411b4f28823cc16fe71a423dec9d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a689087cc418fcd8dd81e975ee46a0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44321a3f3b64e947e84ac96119f2834b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df58ded6be0f3bb107a8ea1c78e75c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14edfb18108ae40ea2f885495acd79323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c7966f97c73887b3758b8ea9ca9eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ee768a51fcb449a54b263d6899277325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa6b19cc9c5b7771aaf74c30c50446326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3864faceb2626948c1452422376771b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8eea3087aa4474a613dae6b63f78b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d07232633e1406bdff04ea143031b1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd468f500520943ab5f02b3f6c379dd2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b0badaf4c9380597505c901a41180331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225eecbc4bc42ddf0f6ba5abc8c50028332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79274e2da40220fd1bfd770b0d9d2f7b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad796b6d7b2009299fcd448c6786c0f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d7fa651d58da6cb1ee5cac763634c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107a7fca9e9d7c9ea5c06b27cca98fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aea6b63c8f0c55013cecf32aa67892337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e65fea2f73fed6554bd3b51e7eece338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac5ab489416ba73cc7aed4f0e17ee5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccee50414ed7e17300a455d3b1dcf12340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462e7bb1bf77800c52a1f690b36c26b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c69544192a900b1701d6e7cef74ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513dee0298134a0fdcf4cfc9d3e8e10343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0833c5e16aa8dde2ed96e1faa1c3682344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc951131a1df3171a898dd19be4bcdf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a0986b55d7f4708dd1d29e7e288e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1b4c9f79f4aed2e13531bf0c852da347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467b0fe21419502a61ca4b9e853a6e2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585cbbb566f29c2c34ef35d2ca3d233349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9f2f6666621f7276e8d0e4ed70526350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842264d50236d1aceaa075d3327c251351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab33438dd9c63b7ced5040b702ec75b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe48a305d860de3f1b6c75a364349d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4082f6702df041a17462d58224d872f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5cf639cb7a6988853caab133471e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be590372214b2160043f039d2fc765356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006e278a075cb9c3621200ca6a8b6f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d455c65eb6fabd721f40f23671668d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d20b967456ae45fba152fb348e2b9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e84be42c5a0d89f3f4d3ae32e92821360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439342a227b7b7c63ef5b11a9f51864361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7117fcbb81b129a4c8390baedb487b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8af082c023e05146569b0df486f06363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa1dc0ef959cdb56ef6003d90f71f8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca2697e371febfbd7afbfea1e137b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7195f62005d21f4b868b5fccd16f618366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411782d7953ea3f7ad004deadeb2518e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a47b74156d77f5a15a7897c7a336c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93199a9750b0de62e0c3d7a09736e1e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c822c640fe1bc1afdc86de62688db0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3be9e6e4e7b8ae17f3f106afbe587371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145d9b793c77a8255fc4b6ddf666fa5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd0a9d018a467cdd6d1e4391239dca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4470ed592fbb63b5b61142098983b0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e24f3e3577733bc0b8194caa3a68bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78353ea8af3f98eb7883d12ab90f996376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9b5d4d1e777a0b5acd027361bd475377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bedae6d6aefdd1f5a5eea2d7963d5b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0cb7c7eca5a07c6e0fe9a64510a97379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439d8b77343ac110ba3176f69d0600a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d492c827a168a713de8f47d8328cfd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172be009c4f27c02c55dc47194cc949382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6126919c6e713e328c39153356b7b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b9c57464951b8afb81772d59c7799384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91054a325880bdabc5b30a13371bd7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a0e7dbf4472e4643b1f444f61c8a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a2a14075a01418a47b6e24c41385e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11fe193e068e543b519e31377ce952388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91ef58ba291d772e4ca3a9bbcf824e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8cfbe94947802cf464c59d6029d65390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93781adb4bdbb842d70e1df23438cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d6088b6f0aeb9bed56fa5de849ca8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b3d6bf75421261925d9ce39fc3957393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef0242dae1553c15d553971fa7af77394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442df3cf78878dc6df720b3f9341173395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632765ffe6c42d89e6989c186af73e8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbc8224aa8cf1e2030ed61805b12eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6522359d5e7a420d4282a7626787e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160568b7c99bfa3f80da51d7116d9dcd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2394c81320b23b09b0727a945bc0f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4a69bf11f5fc33648986a43632cdd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd207133445a3af383c27a9e9e80089402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc76030215fac60769a6d12d1c32e3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcd03728550210df662b62a0bb949f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965dff3053e1ac5b2a8bd1e05b320d9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edeecd6bab5377249baab56d30b99af406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605475d24faaa53bdadc11b4990d29d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321385a8362cf1a60bb7eb3fa521d6df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e367a83822b6be2ebd294988a368ad1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472cfcd8daa284b76cfe180b4961051410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21619de664c871c02ff196a697909e10411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3057fcd69badff7a4248d07cea050b2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4495dac5e900297ef0393f6dc1ce1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e0531a6e37064d6bc42a33908a186414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3a9e7f68cda78c944f156a0404b04415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f361a3d43eebc782d85b76341e51cb2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafd68b9ee86c7f847555884d02de19417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb420468dd14c9bfc37758d1eb22e11418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9751910f101d92338886a6e6fb4d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86904f8988f82058a15ee8a2c8b62c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8408992b82cd53dbe756c8afc04780421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214cb62606479631de8a3237834aeb1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50152b3b88d1701102868b41d7025530423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c870be928fc6d3ad1dd88512ac6680424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7405e40663c764fcca6e85a60d679425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531d53e9ae579a2b1215cf8af2e0872426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a0e2b80cae8c92b2caa589647d67f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84a0b1e739a0354420710911fe1c42428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169691704d07639fe0909b0687a0b45c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95813d62b1b0313e1669c597c49186e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db9cb6d93a6b7283156cf72f505d8e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4367e79a6d327cafb18751c092aaa2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edae9820d8bdaa25a6e1b866b9f01a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138577cef2c7a015db1268b17ecc672a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea2334bdd6b23248692d7b4b15ae95435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5855ff864773ff82445e5e21e1a02a9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00c253816cfd194d602d977f7ef7bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16c7f24d2d5ebb24aacf39d88538bb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac58384fc2e796fc7b336823e72e2d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646caacb246010523b60162c06279bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31bb3ad223fa934f2e30f5e3946561441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bda59a7083f4220299964ef656dde442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c3a819091effa55b2b444f0322cb4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0d455417df8f72658d911e040d1d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d336c11a50592b400cb489b3afd656445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213dc24dd423a9f94bd600d035c1c78446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a18416f3371f23f55bd8cccf7b6b50447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c339969944353c40c65949711b4408448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b7711e32e3d9d5c24a9683f008ce5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324422ebbe0d52bc0cbb09838fdb1a2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69075c4a9cde55ff8b31995a1b3dfdf1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49600aebd8cb7d22b88628471b168624452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c09453efe544c81026d5e7c9977c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27069695b6751880cefee959ba12a82c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce95631eccd4e60ff14a6b90013440455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824cb42eeadb81e26dfb530ee8da604456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d62293cd949c18d3543270e63057e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399c230fbf711e7f1e350095ca35ee6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78e9f5974834de169db821a3452102459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee63956fa50f7dcac17bd9e3dba4258460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b4c6cc0917c59a320e4bba7feb461461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e6e8dbf5434bff71bd7e0b948ae7d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38371992bd3143065f351df22e9906463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562afd09b8ea536d4a4e02d051d34df464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ead116e5c95732fc0732c8dd7b90d3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5dd7fb942a55e46ee20e50d38a04a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abafc024ef40ca14dd6b44ac3bf9b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c3efac583be2b81fb6ecce7275efc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7e1115610e2cf45f2e91ab56b0975469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831b1f6f83974bd9ebe8152444fdd99470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487ca78886eb96be354a6ad46849713471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9fd2f6be8c57de85e337908ca8e4b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b17dc69b7893f31e091af91421047473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbfb2c7840cabff5486dc06541e918474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179a99490def941eb122d7a471d2da4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cede9fa412aace09631165869309e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39fa8f6825f66b24f8028bedd44cb8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870a9575faed75313e4423a01a6df77478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72763f73bfc37d1665c6d591eb768fd0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f3b581ea3b590279bb02ae39d00dc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8e4fd9389cbc585f438952b1bd438481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfaea7e831e50998f00446334572666482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2203bc03b46e7ed939a352f0f2da7a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777c68419dc8dd37fcbf08b44739ed5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fbbd5203c711dc0f604fd2ba635b6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e20edb95da9d924cb5abddaa20052486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b4b5ac633cbee11ff3d67b960a82f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ed4cbcaaafcdc62d323f92eef8746488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8827e69cde5c6956877f6db954827489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a57a6b031173652a3da008270c7c30490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a831a1992a6c25f0644f122d68ba863491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147423ab21db194dadaa834eef2f8c77492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5045355fe5f7d33636274dc1f1ea464493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1db6ab23312a8b10a333fbe83d490f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cdf70565362de6d3c68ef163958c0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3318f415576f602c5e4e171240d398a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f705e4def8cf5f500e876fe6d8b00497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436d49dd098a02e0bca0b2f72cf1797498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32562124bb8416f502fe028309e6004499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77e89eefa67590c03063d17f94cd7f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28c1b0ff19bb8c14f326c019b0b4fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305746f256f1cdf102368c9d63ec99f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719a92f2cc7cbbfb556bdf5a94d6472503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b8fb6d684ba836ce5c9dd3a9e7f30504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bf60014fe25bc73a6ee12c5815f67505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ce8e67ffb90c466055953627eee03506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa64cab3e60692829102a85909f0c74507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe4d5ee72355ee8cce93a65711dad5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31616f277a58435308bcbb4ca3c84bc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead09fb31ae6bf7c1a1aa1b9e8899ec6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a6fd1953d1d051f166732ecdfe2c5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398958fa5048d759fc9f1375c011e64512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea31ae4681a2b878e4d0b8779584062513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df752a499fbecb450fa2f2c76fb585514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47f1be940511da14abefc77dcb9a7a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ddb24f0031d9a29f391bb7993ccff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeda79cee3b05b0d0fb36a23da38ba4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfcebb3d59047b6c374ba10c9a3ed9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3b4ba24308d358fdb9fdf9c856056519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97157ebc163b7a453be32e51aa895555520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62754b88dafefd3d0f0862534a45cf2a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b760f8ac64d929fbf178d0fe616c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306fe50cb794c7d3e4bc15ffe7adfe3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21408369b1d0dd0fa47f9968486b40c4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18136e62f23e216dcaeeeea3d9d711c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69533281f2581affcff03cb75e1b9cec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34946021cd49522a22cc11f241d75c2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58c878705d9b87fdb7f7455acd0e11528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec1bd53cf98a70989a731a769e9723529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64b9b29697b375225c1a4897b80579530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8aaae63024e0fdd4420235746b4b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc332468dfd166dc780e440a056aead532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b582b1cf83158b173297352ef36ce96533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8c0ec228655c0b7bf6ce1f782ea79534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745b61b28e5f5bb115b3e241a56eb82535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af21eac66ce413a085a73ae237143c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d941514f90174751f93bef44c95a2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a66c2df08af9d0acedf218a7af7a48538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f55bccf297486c727997d1177df56539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065638009dcd32e2f04ddee467b8003540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2051d88aaed562e4c935efaaaae68a2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f1fe9d12ad8d390d0cfd9cb035b5c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a43d488e9a2aa9c50f2beb0dc98e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83830a792a851f73cb5541f68c4bcab2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316cb88eea049abb2ba480ff32b247e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e1e5e50093f41bd2508e328e58166546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4425fc6a768139df9b3e063f449cd7f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb6ee90a767fb5e817bd54c6dda2d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59baf9617e18e26b975220743efa84549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71249f142ba843a51a9e0767adf53ab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690dad1a3cffc2645710c741a8e6276551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a913a370cbb84f5792f6c4b89764bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8fa0fa110480b208208a997c6be85553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548daa8a6253eecf232e3e9e775b96e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65632a9e855541f274bd70e7dd068961555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a936bf6681808f4e9a9f57bb07040c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1317df68d0132e8c55b966d03e0ad2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20745ae541f97deddeb769586b38d032558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7efade07bd366bd5536b94a01668bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e25577296da7a00c29dbffa1436578560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc341ef904abcaed60edbda5e62f3a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60365296595cfe5569e54ee9defb80562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfd1f8e08aca2766e4ed227424ebfd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe84b4735c2c0e7a4fa890290c1963564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d737634905899de4720baad91f7867565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98447ce8d4bc276447165da0aeb34442566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0052f85b8d60a7cb11ad1e87044f287567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44e592d420cc13fcda885aab995826568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935950d1c4739f3542e67ab85f4ab560569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe50435e41011382526c4a75095906570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1408bf34b75154ea9613a74ab27b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981bcae0b373f7bad598a7a0f95d06a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a09b9fc18e85f4bfb6d8dd1803b7d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e467852d53a13a58d6ca83580c9b6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0a2a5e38a7dbec8c8bc7015d490fe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a33e86aea2856cd232dbedc904e894576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735399fd8bc1cbad6947bf5bdb441ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75359fe0bfc96721a69a3aa38c121b35578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeaa30bd37bb1dc1ec19a9e527aadf8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416ec462026dcf54dfc86b52f95b6b2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250994b4b7261ec4127e5c3c295b780581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5abae4cb50193edd2f56e95384e7cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c0f96f73964e2a177a10486a0b247583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5335936db47167a0a288a0c636c52584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ebf942a12887ff9155860f1140a29585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c85f7c628f342498cdf8d13660978586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c18ad45e922d5f4eb86e87ebb68f48587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9413416849593f72344153c2ec7f3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927c73eaa56e126f28cd2e69d7369cc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcc27acea61cc7ca757bceada30194590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8eec12883fd20edca1ac3ee3873857591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cfaed7e713602bad834590cefeab4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78996e1dab3aca2d119ff4e6d4dc04da593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22aa860f69e12eb076e6505725556e0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6188ec06b54d20741bd4091de914e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db123c42b435cfee9684ed64e07b6c4e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea181040d44f447ed339aa61f50b8519597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b8cbf105a18ecc9e731c844d9eaca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce38bc206f01e81591c505e66dd166599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9f6512bbc94a2f94cbd510883e9b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348ea8edf6994786d0f79a425a92597601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6443db016a89f384d4d283504edcbf7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782672bf807b7b1442b8cf107d424d5e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734056ea273866157d0b22aadc857f1d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6410b76709f4e12235e526246abe62d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0da21fe658a3e9cbc5862dea5d3f9c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86273cf681e987e07cb6c4027d1a1fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e261628a5f221889b17c3f40744dc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70e5732c246d2370970a7f2c27b0f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b44956a0ec7aeba166776e028716b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad368c20d8f90a42b2ac4ea6bce16358611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185e9b381346ea4fb4c017ce295440b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdebe79446e7ae5a6a8d312466e6755613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458200bad2d6233d505f2263c4b91a5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0379f42175faae0b8f96438b03d2e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f470bc37d1a6517529e6db3ff8f3c8e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92894b0c96a044e521cfab01ca0b8140617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af048c9c901aa426a4f0c26a1bcf2a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790c6d34c7b52b1eb26e075e95274f3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad28d8e752cd43114dbab03dff8d5e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729c8f6dd169319138d71d1b613ea84621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffbf795583b4788462161d12a6a2f0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33bb0a0a3418add1e5e849cafa479f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc679c2f82194910ec0f0b94296f1c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd508b2c62031d53d1ab2b3e7bcf41625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1983cbe04b7436758056f0e3c58edc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728fe395ef16b411753dc1ba451e808627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ce44ae7ac9ce5fe0f2ad4b9d6d614628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586639a3a44a781233fe9f806ef76f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8593397f1dfecd48311bbfcb3fb43630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d99e766ccb34abb657c260b61aef42631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab846d7aca7855074c450548c02a950632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf9c072c62a90e8ea5ec607ef3bda6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0ec80cb5127967374f8050a99909c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea380488c5fac05a2211afec7cf384635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e406a48f886f8ff018c2cbd7e38cd6c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94248cfe16a31cc37a04686cc17e0f2c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573441cca2bda6f2b437d3779a7e4d5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77acb8a179e906fcbf1ae57f6563796639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92d17fc4cbf19abeb35307758811ed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045e1cfe196f43f97fbfd97ff8e1e30641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4073da026300c5577ccecb14bab11c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b256798028396888c66cd0623deaee5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b58de1b9d66375d968a6670e66ccc2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539725973b6dca162990796640f045c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964e2ad0f4dde59e0c6c536b745ecf6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22ebab6fa0a504349489d2386783ca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ec025843216ac71b544203b9ded47648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ba6359930f80b5f7aa09c0291fa93649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a8ddfb7cfd2dd07fa1487cb2dc0d1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a41c7c46c02cdca48982140a5d3a8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43599d317fe4302844c5e58ea0864108652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875fe31f549af8d9ddb46e39a104014653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614e9d5ec9aa7f9804a867cd008ab59654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962527791b9a816f0aac8d5259497180655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cdc31e280128335cf8cef186e2a75656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e8264b612483f556215b044ca3ad4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafa6e9b2a8227173b458337270ae22658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e2062d4c20c685a96ade96b5abef8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62984a442e2520c090e5f6cd2738de660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4afcd014e092f4fc075e209b6469a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b304cfc0baa3781616a4a3110c827662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfd4f9ffefb51d429dae0e10fcba02663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e48fa5e921d4b8fabaa9e27183fdb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aaa1f19f01e81f9f1cccd2eba07098665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96954d77f132ef63fa6b19e07509d7c8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81133c04c71adbb0ef1ea6d72501d08667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac20cae65cde853e8855e163b384fa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d990e749d402d3a763a0d2f870f13669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380cef7b37c69d7725f64c2bd0af9b9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e26e24bf622c6c129ba4730ae7569d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66dfcbcc032a9c813e39d5a482293c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c41bfed73826ec87f6a06e1fbfddf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b357eea912eb7505b1060c81110f367674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d462a7373cc52d72fe764d9dc74b4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e2fd1731f0da048a823411381dec4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d343f96da2e0958c66177f09544b5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ac778075bae9452f06b34209c7b29678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7c46c4c525b1787da4f8887003363679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0311b9cd98ec5043ce7b01bc28551c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f33aed2e448460e2c3cb557f44a69681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab989b08b6a06b0779219f760d005b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e76a3d77345b42aba54a8feca7ca2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417bc67aa5c3c15ca0a86e65ffcd5f5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02076b0b619d0e0316f292be3096e5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682591f3bb7fadd9c56bdd027d9e90fb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfc6b987dd8597bb1e690883841c64687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829b6f73ebd6c8f96583b0ced77489d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0b86bf0caf2f4a7ef7ea45608f0c1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e83115bfca03ee5ad9e800611aca8c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d16f5cbc4685630cdc22c73223812e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93806d7b29f082d674e3aabb2451b7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746636d6e45dc6e7b2d6d2278eb8bfb7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fe0dbc34eeecea27e1e2e85f93f2b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c4e8287146afc5e79f83abb63281e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a15cde25ef7de4307e17cf464705aa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399bf0b1f7c2a769d05004553a02249697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770443b54e477aba48a0a1b54474fc4e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22002c76d715a8545dc4ff1532165b2a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862452fec2ec6a25415d87b09504594700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d5fef06267c0abe2f120796a6d605701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7442adf93ae3eee9f4e197df0b897702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a96b743a5519f62987c2352a25b4b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e28a9d4b8ee5fa595734c9d0e00ed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033e37a50de298f55b5675457fafd0d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936589eed85632a16b868fae069d72a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341512b9f4c815aab55e3c9573e1d351707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f67c0e0e865d35c4d4ce86f64d7e1f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee97d5c6d1ebd97daef8d71e05e57c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4679bc591d66eda24491ddcd87b46710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4f428d7f75d9b95c02d2598ab0d35711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a94b3ecbf398ebc8b7813feb0f3ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119401fadd7a954b8939ef51fb0a7f6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81722d561e17230a7135e58f271c0a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8346697a575cc71d8a45478880dec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97add50229240fcec33eb33aa9f59396716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3917aaf5fa5dac588c5c1526f9059b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139dc465fb69536664fabebe28708e5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112bb9fb0ad53f4ff9ca594fff8ab39719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae396bbb29d48f5a7aa365ae070fdb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703317a6dc57bf18ca4298e1657c780721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460019a675f07ce176572698ed08d950722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6710d7726cf6eeb9ca7525c12ac5ca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b725c757d76c17e2d6b77a057e744c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844890ba2b65f4556411a869bb73c89725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f90f7bd2b9e29cfa21f43349dc08b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8356cdd98debb4151238ce04576501727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78de435c0cc5664cfa293050a60966728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272180c63655efb791f2679d5c25daf1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421b9f9b2c4ab1f3ad46b9519c5007c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445a3eebc8c213e2d985de90b11b948731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d216ff2f72fe5d962d23896b8e2fb4e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b053e189e3772c80b92afcf645bd9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c00554483877c7d753e1e4b5f94f98734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e72725aa4f3e7457b6a4bedff4ffeb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b28a5a632943885390b41f33572cd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087316579deb66690bac22d77130ada737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76c16a24d6a66d71c188e7233a9128738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aefe4f0545176f5a9dd48472638c2a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce73b1d61cfe9870816153be2c853e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766631d54b0990781c5afcf126ef957741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812775ba1036881d35110a3634da25b4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ebfb9fb490b6e5b334b302faa5bde743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e67b768f490e64580b126a7b1abfd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e30ab1b87e453595fac546579ddadd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404abb80dad11979b7d624f2762f21ac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba86075e1b23b99b06e4f7abf6a5ea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8902289000fe6c6aad1ecca8e647092748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c8415fbddcb4dcd1d3384d38be121749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd92a7c3438dcdb89f92a12ef48422750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc715e9e57f5ead406cfddfdf472f939751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69184c1a06ba351fca4a058de49b16752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e749cefc465ee3e753638f593a8f88c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8901b62a2a34a7e15a02cb9f9c07f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6777062cff2b33d4ebc7e0d9c8d555755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06ccfc2b5475ea05da7e33dc0659f9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5517721074a56fed0950f59828bbcff757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e3194e2331d4ca943a19ae12031d4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68277d7209ba635e9cea546f8ea5a014759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf9c4e213b2ca09800ebdcfc67dc4d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53e6c708eda644f651c93ed3e2f2e8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3628e3d9d91d2fedf9425f3c407a9c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387ec19c3f140742758408258033f26763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27b033c0456b53d90365349703e293764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6ad93a20f0c72984588ca8a53cd02765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c53a8fdc0907563843995dbc43dbd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2487cd2d1f0889e9035c03bf215db767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>