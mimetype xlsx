--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce8960f38a110d39bfe5036ddc39f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da3557a0ee7836d525f744a63798bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dc89c6143823bd806589ba773e7d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca847b1c9f83d78459e693c79321cc394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fe085a3eba9cb5a4a54cce4e552df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8392e337723a634e739c9bbbb61d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221e745c865453c409553945320d2c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dcecc7fb4f67fff15373a130d47728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963394c3b7ed5f074566065e8ae382329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2609e19ea28f163b846f09e2a725010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11c108484d9d2086999a0d470fed8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4fc931353e3dd03021bd16b68b1f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8404c76e3e19cae3f987e9519ec6f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19719119ab89f0b2c7ec9383903307614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d2a38837bf7eb8ee0e65ff94ff7b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbfc86c8248d5631a06e8938d9bf2d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffc9d008f2f89633f25e23bbb7228517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf12c6dfdafbbf00cbced5945bd22218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25570068598f21272b71b22bdbfc15fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e397c4f816115b80b29de6b565ec020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7770026bcf0a88e58871ffe0e5f691321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1a7692ad4359d1942a2d3048d77a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599ee43de6dcc0a23e9af853ff134f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a95cd25246128183a4369535c7af124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0a6ed9bd262b0ef576ed731c0a5f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9382e4188672b274324c103ea6fdeb426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9f28c9dbf7c13901a129efc9415ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbc2f3596a97798eaaccd7e33eeece28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4cc9881397e0a5d97259892a73bfe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7232c64c13f289e1254c9a0ea85d8d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e508ddd2846a49b169965799bc2c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d8f2e1bff9371b0570ecd3497cc5d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd3223d46f7013b18a0a5edd6c63ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9e6ba7c6826650c6ddd9889f8cfd234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1244c5307843b28cddceee7d538c9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c0a25e21cfac4f3b6f6e339a43dc636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695545e7e920cce3dac811f3af9ee0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca129dc45c321df827eb0c49836bb31c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5aac2d79b194c38cb9370529ba58839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92f60a23d96f0d855c28df15ea999c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0010707c344330db5b7d8e9274df041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f02dbfe9a90f2e5b25b1697d7b987c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ea58df8156e4911a721483cb6c17543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cd490b2d8f27fd36274823564609944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f25a3d774fadd7f8373789df5b6a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bec86e863de7b5c88179ec7494595246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29c2bb76c2362b214944560440547247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5cf38878d348eb731166a8e1f3eec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce2d548dee0d1f087fec90539e7e7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34afc66922690fcafc2cd2980d1743350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed7cc81a37a83fbffb71bbfc741ae251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c435bb2e90e2b7c8d4a1ff433d2e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1cae863e47782f85f542fae35d30f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6a841ad2f98d3013ceb29ee56d9cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962701183a1eaba79e6832f7f0f5c2b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e13bd44e5e001555e32ddfab0c70056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69909f04a41576a161f4fbe41caffa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b805c7291bc6a67dc2db3f47c092ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8f9c297b9f864d1315089da8ae6fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39238e2d8c63ee52187a8555b96a6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333dfcc73294f0b437b73aeab9fa7d6d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0602a9685358b172cb2dcf86e8939f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fd5261d854f04c36ccf7cdb2044f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8e654296d337570586f476ad1147b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d742a0814c655758ec2e00c691ecbf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5e66902e78691088d408ecebd8f0666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d93837f81ef1abf7927084fd34a0667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d12e2008229d40e25f500d90aaee168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f3c887344eed636961784455d8f8069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60980ce050d03134802eeac5547fde7170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f727d917d179d919b1434f75fd578b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca2083954ac3487a3e76da25ab2d8172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9425b50b98fa55d5279d66a1419635373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb21ce5abfa56f62aff5e738d96c32774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77561ee77efc4aab7605f077f87f5b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eafa7a34f4adbb4b6baa880ca9ad6b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a2d98dd270e332a0b2c049f2fe71577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa143bee0c12615a65a2535b031de5578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a406316f468da47444c2654eda00a9879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63125fb64ed93ed78c4b82a52569fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18270830b29ee610ff928b06ed2439de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e229cf51a2a3b8edd8f7d31cda7395e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf52a0b1e8034c8c0f0bdda4ec0786a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8e76e227457797c3bc202078d832184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7a13d21b42336713b74906e173deb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dd4222c00c3889a11c27d9d31bdad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524bdf2b4f72576e55537d89ffb09df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f08ac941b14a48bc43cc01f4b9f4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50177750cb27f37e5a5160942593a55d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a54a368e56ce914df65420de7d381590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982419adaa5e93e0ab209b75bf341a1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb1a1760982b4e531e9f16274e609292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825be8d406913642cbcb6999160cc9a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354b939b85fedc123f3d306135b312b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc377c7635006d628d0362157f07cc695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74467d8278452452329cc120b4f691f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09762a903093447a60dfbdd91b1d89fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de65ffa1af78fabf2b670f4b900b99898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28719b6eb947975d0fc38c3fb9c7fe1999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e872de114d732f313ca92d3ff49e61100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fee35664a8a4c98d8330b3bfa7b521101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348c6bcb367268fdf8dc59a02b85ba2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094a4c7a8aab7e30376a72f43b4405e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c7cd9e361e6690a01cecf6d449b61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278cacca5ec239f031e8fb60810ef42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db7b05ed8ecf57a85dfa73e7c5c5ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b0f68b5bf0e04e820e0e93299fb20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16702a3bda2f9635c03b91b3f0b2f95b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcbf233af62e45d245e25ace56e7e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946960d1de63898bd4a50e55d53f83b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3696c87df7ada85068711e790df5dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322056ca71fd82a3dc2bceea2960218112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d668b7921266262aea8020cb4f54c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33fe383d4f67028f8bab8ff32a27c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78b94cec6ae4a735e431c781ac7e72115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc9de2830f700f4f06cef8d7cb8e04116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c5cdcf8d11433284a3806d18e2758117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02daa61b3f7723c6fe4e82e68724a79e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b15b3652542fe9746f6181c10b971119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f767b555bb5ab1c413553c70655a937120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7a182404b33bee4613a8f759671fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781c26f38d69131d019b49d5de86b86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd72e8c8a2687eb7093d9e39e2eeeb5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900467ae9153fc6c6382ba64e5c26951124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a678f484c05f421d1547b84e487517c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4780bbc3b8690a79cb8b10177283cd9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d34df173ca871fa6c971ec73201bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3e7c6bdfdc4abcb1ca0876f20ce93128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b1bbbfa74aadb69889a1f3eb84f9c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa5fb5bb05b340fefcd449630aceb0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b331ba6ef5447493b4b1177e24ef6a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aec65d9523c8598e9e7c41645ed43c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93124ee576d171841700e5b48e0261133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499382a81a99ce777458497387e60cb6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e731f1fa389f9050aedf666f015580135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7eafc5fc3ffe5bbb12e178f70933c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9e3bdbb6ef313c30d8d8961ca6521137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856ef53d3a349919a03628b0a52b25c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b1ce2e83be6ad570840384b90382a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356ec8ce3300982a38f6fc34b04922e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547c6753436ffa47c976ab62005bff8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fb72d6eaea888173085a943d17e70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3212baa15d92ac180aa7c617a2a9708143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c329c44666055791661481a314f68144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62082123ec60d977a663bed71a92e966145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5ca190eb127e21ebb19c34f0d0f41146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d7aa873c2aad7e97589b549df361a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b2215d625eda6f6a4249a6cdb5df4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f67f1d9370c0ef3d9ff600cca9b0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e5304a5c537ac868bdd6c4c9e0837150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c5e74f266424fd4a8d8595b29e894151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b064411edcbf56b5b69d87fbe098bd6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c9d8cb25040d746d965bba9e6ed77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bc849aeec17a89f21d43a4438d35d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e56fe29352a7738885b3f518ff6229155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92fdd177b759e7d2174a13c9f2bb44156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82520aea2a8e94760bbdc4d4828d080e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048c4bb84263b2b343c66c540dacc16158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928760a005f605ebe81624811482ac3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e13a6869347889ac0f9a4398537440160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5fb319761dfa0e8c6fd3280e1dc23161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafbe5964de652e9c5b6188b82ae66f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60323ce62a8c0d86c8c3389e089febe6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04707977ccf2b3112dcee832ac7d33a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde570469a3ec9441ae8e0bd6ac68b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09347314ce005fcae0aa637b449934a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e322f45f615912c33cf1adabf10c4e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8173c3ca5999fb52a2c44c237a9232168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b89bbc1bef94d348a763714df2fbc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005ee8f8346b1a8fb8f202d3cde1a82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36ea4a7bb1dee8b5dab5a4700fa275171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb489fee51be912d0017de882cde67d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73f7d161bd1b163204474d32d9d23c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779eb2979bb6da76e3d120c91413732174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e83a7e4fb544893ed1b760618e4b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39ce57b66b01db973098579361124a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2feac745dc976ebebd0133b1225a168177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84e3e610dea7012db1f13ace8f54ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf680e88a3f051a107109a2813a474179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e029b7bff159e8e9c46a2796065d6f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136f20f2a8752d22a7bab9015541590181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c1b7a41d3b8461d42401ee2736d8e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba242c50cff61dbcb614478c3448e6d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c655516ef5f20ed9ea5fde222a10d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28db90396bb4d9e3bce4dbc3e738e9c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a26de2e2413ffd431d31196ef5b7c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42604e17fedc0c3000b4c856d3998bad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4e73c694b2f29883392fd29e275d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12000451b94a33c07d32a7d2663155cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a5b7afb6008dbce66f6b95c55813c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335af497363e9afbce7f0838e2d70df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecaae86cc8173d5557a7dd93b1bb33192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f491426144b5cf3a2c0efc0940e892193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adbb6a57289f81e8a52d7881262732194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88359cc8bd693b937b3d354b377c576195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ea414a91bbb93eab4d18f195900db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabd2cd6f7cac7406a2b24ef313fce2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91fc6e69934acfda9ad05a023423d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aede62f422d35b936384ea026958651199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538119ac6ef37569d2bc79798290ba0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705785b7ec6df5c7a5dddb2631dd6ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac644e9c5e9dfe761ccc24ed417235f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3690ed08a170b0a4490da116f9031203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5c5b8d113e400783db53d35eb0cf3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b5a23f6368c85188b023f978475f3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a6155bf9f1c96bc78a22a6d4eeb7b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fa58f2371a3f2cf6d3349146a5963207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720a560e1455d11aa96251dea6b6505208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f5839cb9a3e015ade9bf0c7f9ef9e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17361fca93bd8560c5f020edd4a539210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e44fd4bc9e056eea3f55a7ab53c5db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b523ac553e43061f6ad3c4e5069d2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c63cd78e15463c36af079483146250213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1c9d4870b47be9228102fb966deff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb46d2c6da5bbd2506846210a871d32215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5b8ebe9ca6155df35a3e917975146216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57a6cffa3d3135225141e2f6e664f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4812e5f0960135eb5399a448a6e181c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7104a5b1e78210e09914ab6a18414f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c97cc89afd4601c03369dd395c342220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d53a19ce8a6c867608efdc5ba8c3c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6b35d9185af0598258452058c7841222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98885a90b0af0c4d51101007cc27ad04223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24598ce966abdc210d43207695ae789c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa62a1869cc0446381927c185329d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b220c5053f1728e9004f82044801a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d47fc802e1ab5aa877ab4a3d8b2dd7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fd42de8cc6fc1e9663a5ccf76832e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1751ae9847cc89f043836181eb2444229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d52a1b4ba038b723833d396670e7b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49211e0a15c8a931e3d38817ced4b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d86e0ad14c9d205bcc19ef23af5685232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe24f020f7a43264f5f42b824404213233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38c7a9865ea892709400a2d8728154234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4b32284949ff03fc7e1ca808f2256235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac868826219a44236223b475477c12236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b52df0102075d81589dc4e83a8454237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5dc2164a7a94e8c5066276143f0689238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5c921cdaf6f85d74005f9f58bffc7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f444d1fb1ba4b7c5fd79500ad56d9ba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe49872d5eb1a3d677dfa488163bff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca59f9060e75e0275a28b593c0643e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040aa6aca2e1067c0acb9f9a327431fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e13bd7963cbb9931c5bb877b6e914a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236d43d84324b2ecc2adea0b56946f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e357bff4541f03d8e6df40c97da3253246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f47e98b3190ce50bc3b5c324e3043d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b137823a34e6f31167f806950b8b2a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458ca7ea736d73d35cfb2cc62958167249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118753d06a66fdbf11dbd241639e09b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f97c141231000ce769097df92b879251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467a2f93154056eaa36445851130ec3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f109da8b6cf4a572b01ca826c72c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238fbde18e2a732ced30647cfcee6ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243b2c3c9924c3b246ac24c3ab80f8c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbd5d447e9513d6a5afdb50f7827ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465da48da6274ec6d92a1d18aac161a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be475d8cc73bb7a15770ae914893c973258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78912e257ce5b9cfa1b47fe89a98f824259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8396c0e6eaf09dd9483e923367b7c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75fc1bba2ffbb623781058c7bb5d99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e54645163a89b36bae7db7115de0d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fdb125708dabf5edcf9ec048b1aa6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763125006bea9cd8e518dedbb2d3e29264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d0fe74a92a232fee1c3bc8ae39faf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48b5bd3d7d444bbf09d28ae6c15076266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ebc87845fb83459c8e5337e310127267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c3819e4f7cbd5f50d3f09a4dfccf4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab9ca04ef54a1c53436573af050a6a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86d4aea07339c8d9965280925ab7d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfc6d2827874dd39e865bfe3163aa9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bedf6997f675147936bf375220a73272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c90434abcd14b37e70ec799e1ea89273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9316a54cd078b28105e583fc9c63cd3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014931724e4f8214dda14c334bc7354c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc159c2245ff84326ecae47454fe7f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93a80893cb305b95479fbc6beb59f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333cfc1d847806146d37dbcf3a11aea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c8249aa25e10612b6ff374906d9c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccf97dd1a60ddd9cb8f4a3dafb21dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9da4a8e45f6574adc162fee702e3c0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68e07ddf8809f85dd7e627d7c2c79d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f57ae0c35710218d51feca8a9e80f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b3180bab25d3be1530e3bc3dc9f6f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79eb5b64fa550286639fa11d710dba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81591e3d58a9d346020893a84c841d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef39242df7cabdb878552622c238361287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002145ebd06db4b4c5f1888d068437e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a79af79647cab233ae9e6b6d23b1fe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6df2f43669d2e4886829b79c2b19f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875a78cd05441256ea1e1ba5aea3a11291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551be1efac0aec22d1e5f8ee8b5decaa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd5825145a03ae9c4fc845caf4bb6f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a96460fff299ff98d560577ea88ea5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be0d8d39ad7b93b9899b8628cc9126295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532c899c3ba11079c6446487d0e0889296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cddc0bb90f9af9eddb0f34735f4e47297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a16156d5b53d360909aa1fa132773e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7fbbfc9f9d80f0fa6713a01bd54f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181e50da701df64bb9649a0d4e270ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ec3eff2c878231366ce6319bfadbb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a352939ec976d5f169bc67360a329302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00816e121cced99f7ec036035f26dcb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa531cc72b9c1ec39bb219376944f5b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1596edcefdef336ea66118a3f28294c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f460750c54cf4aa68c0fd3b25842391306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8620a143e21297f9f8d5f222ce5c951307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9722c14453885c59fd4e8d6bae7a8ec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6679f1c353d3a14cb5fd648e00311309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccd2b79e358b9477c5a211764be9be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31c954bb57e43b6e5c8cc42f8a8843311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437411a1ecf4a086739f48beb476c1f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b30b73817cef9c583fbe2d0c3eeafb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2a935ab642ceec76f640f31688d93314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad576823634fe6e5cf37583fbe40cf75315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e65567d16e81c093f06d01caeecd72316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e904d28860e04ced50883a1ac113d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36241bd3d98561b2fface4f33e5a71f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a633e386622cd2d1f7d3af2d78dd872319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bdc497da9dace8e6f6d107d6b923e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff4a76787741c44136493ec3dbc0ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80a4f6ca2a6f8ba5074d3ae85ba986322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da084f1711de1e6d93d1ba347248686e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f974f8c9a88a51fca04e923046f0c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c200aa705c751c098d9af8192a68cc9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693a5a5930b351394ae1a5dc709a453326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eaa72c6f15e097f9c41deed27be765327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f389768f52c3f54515d279e79ddda328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bcd4d24bb353d92def2a1b192d771329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362dae559e13aef2843446fe649a4d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d79ccf722b685eeb724b5e7e7a1e78331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2df66d4f9d552cb7c36c111229ad5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d09b03dd959ec0afea5d64e3a7e66a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a0a7a78d6e9933ba807a466911d80334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72870b35c96f81c6f0e6336af64fc5c0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7839b7489362d405c775cb95b558c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b80280286d11e1fd5d1b191717f5d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a6689ddac90626b0f0c8bce6d2864338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1189a1063d35e9828ef098236598b35339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e6329beeb1045e055aff7eefd6cd2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7046d20d274099d482c345dbdf7990341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29443cb12295ebb86180705bdbc9eac1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f4910bd9cb5144a1c23c1e8b418cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cb0b0ed88ecc13689fd7547f39007344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f49a2719dee8aecdb943d0962d981345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e6d0d6b61fe4cb1bf18728640e9df346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bc517872483ef2398fafeeeb23ac5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370169caac43b3121ba322041d8dab75348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba43433bfbc64d3374b6000b3bfa497349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41af3815efb449604a61dbd50c87ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe021a5adff24f6383fb81332942627351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84310c1887c6d06961c5c3ee64f1519352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0da8f3b23bcf89d63afbb791fc6448353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09f26d6be85f3e0491521903519693354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc874aedfc834b965b16dd16c3bbbb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97773dcded943781783b4eb5185ea38b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84084439fca462dbd9a6796fc377b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a174f6ba9d2715ff237d914f5881d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e810cfc8c99dd2488e42713fe9abff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89a4aaef01038d4e7104fad9431bca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fa5f4c21cadec34f9944ebfd8ad76361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b647fa1c43c7fa44734ca16fa5e14362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ad5f253a497184f87c4b0f1cc17dd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e971e138e15079644c7c58f2d940737364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2a171c102843b8977e4414e0845f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cac88e23ebbd5d8f4fca2c939bfafb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8412349636d04d92471d6eeb70b3fac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb062c1a830441b6869f167337346925368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b49c179d96eec4389400a7288eb76369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fce91212342acc6ae575afbab94522370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bd26ccf56cf57cbad04d2d49bf10b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8dbe0b90f4790ef92e3c39238dfd9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05498bc1ba9da338f0672ae2511904ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d267e86d331f84eaa556121658294374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec815e0276e3e8fe6e429fe762de47375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7df5a400ed7d80d3f6ba5e00bc320e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c996ccf0904799c11cee79b21e9321d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f4260dcdb25361269b3818e974fdf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdf7abfcad9f780839e09f8c731870379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdaedb235db3cee3e8f7f51b4e5190a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228aa6b0e557faafee89801210dddd46381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18f511a3d9cf5288da76dbf1cb5de3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df74208727271aec1b3eb274a34d78383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556986289455b878e4eef291577210a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5074a02e8104d1eb8c4d13ed6a2bb7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec04af02693dd30c16850e85588b266386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff237aac026d6d586cca7fb312386ce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cc32f4eb298207911519596723c55388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24594ede6efdfda86d351e7b37b548c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833914045632f95c4232cd017423f41e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0dac5c26e65909231e6192cdabf17391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc7cdbb068917cd09aad8bf89fdc48392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600421255fd4a6a95d24f9a6bcac20d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d701724dd11bd0e5b6b9c677059c4c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6c71e5498e72cd555547309ca3774395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99781082e8e5f5f8df73856bd766cfee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119612cec5cbeef1fa21591f30b654a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183bc0005c0f0d1250de14ba9815afa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a8db8b0a92df25aa6de862c192b3d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244deadbfaec9579e17b28eab778590400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a82fcb8cfb19c1402a37a4d9391c4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73d13509dc37e5bbff4e52e48de74c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ff3e16ce3e90be7728c418f27a03c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc29ddd9bc8075667e963799c28153404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb385c35ff66ee1aebf09d325ab048405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd29fb598b6667dd0c4545fedc5195d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90b734ee2b585309e670bc536a247d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c202d461c0c2894f42945c3312016408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa3cc63ef919704119171e26595f26409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369224decb55e636f24408ed4e42d968410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d739ac42c4e8ef562fcfa983bb3d488411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de284ec94075d8a0ca245ba0861e8d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9b8653ec0e54e4bfea1bf498e6b97413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cb84e57a1b16fd5889552cce9397f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3842e3b5aedc767ca8d5983e8314b53415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c343a7a40818cdcdf36b763d65b279e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d909d3bb7789150df44ddaa6d9a497417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d3184455f3c3907a6f87fa922be8c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc60d2e6bc220ab0d92633132675235419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bafe305f771d856d5f84850f41cc46420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df5cad3f5b5f02b1ca9ee05545e412421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57dc7703d91c732ca79826a1b67068c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a211e3a3f1af34c0d18d399887be812423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5faf3c80d9e7b36e498647c54932894424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b9a20ae5baa67a14d4ea30d3f0937425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef7a58ee9d0510af57a39ff621f4a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793a39e5ad747064ed2736d31278c6c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cdde9616fdde15907f25815326ccf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439ac2a99037b96f4dea65210be022d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287825be6541714d6a820fd6af94924430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfea6ab4d62282ff2634ccc66dddc87431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494ba7671536edee165a6dc3f225071432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a3860af0abb440de66412bba745a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9d12f02be291d27c400027ece5d51434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311557cdede43c6e8c43e10d7b3b3e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756b8e9fcf6fda3922aea9cf905f1e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b090e0f56607609631c47f7ffd4da8e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96262cf41b79d14971be55257a690b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bc86513a4b1669eebae7918e157e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37bff258b50adff956ad3fa66a2dd7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619800964d608dd5abfc239cff2f210441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdff00a4e25a9fd40fdd8a4daeef738442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37f6bb224f4c6e92312c70f0dfe6e8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee558eb493ba67f96128d7ff9d5cc51a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c950b366677ad134e2d652959551b2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7c98b32b8b8af8ff1a852aef454a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613fc519a5c184df98aa381100a137e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001df84c16c1823da39ff615033f18b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e421a2d35090899f167d70b314206e2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3a56c93c156c6f851308fd181513e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f320c0f50c2ada22d8270487b8a312451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119dd42da477340f31c6e432a9162e6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae693a9a1d94b132504f483a1911af453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529936520d32ebbfd7ecef415422f75454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204741ebd254aede527143cc61467878455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacc3c915801223c18ee17f563e7688456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadf0ae440b4e0998a2c1a881a7220d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90987b33360be390481ee4e2633297458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673acc7ee55b1e71b6213afe7eebe47459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d669c67c9b7caee18f79feec5fd251f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b919dc07e7a4a0cc81e7601139ccd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2bc80eac5429849c5984d02fa7554462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f8efe93afd8b90f3b4974b2493029463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc90f062d9d4a50b5f0b6a28ff90ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392179cb29f81f6ac0758fe48dbea2df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1a9e7416e398fc708278f49a0836d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f5c41999437e7877889747326a9d0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1574d6c4b04055aef3ffb79f218fe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98756150d490427f8368b0a768b768f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fae83c4ce6aebc07b1c08fae79af9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b3dc3e2c784e0b9ecb8d5db2aee5c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e82c7c4ea772814684ab0ec00684bc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b9d0ca224d16c41f9a9341346d06a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a387126f0735b30920a6dff0dc99c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032d149d0e44f31061d8310d7158eb8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6ff9a7c502efc9ada4572435d3058476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd601364785f47120fb0f6336fcbb18477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc123fb30e56b73c65e4ff51aa63cad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0e183987aa57ad166626f013714c4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4cd69a6c9422254b8d65f1147359c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b086c74a771b451daedaa2f7920aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841697ac3c55939149dfa400eabab71b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a6b4a8c54111bc4b44dbb06577511483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571a5106e80104361711047f7113734484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757da03e65515d823c837bc31458868485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e09dbf6e1349d982411f53e095d94486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defe697e77ab26d9a96eb272d5365c3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d902f8fc130da82d1b477ae58fad2c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a9afb1fc6b9f8abce3ab40b67e322489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64796dadc6f27229b46cb190e66a1650490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59511384ee2518edbc2cc3a690afb14491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407d90633b7e13350d8ca2a95d6f129492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf708f3817235d4f8c41f1e4dc3433493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6415a1511eb4f6c8655615c50bbef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9a45cd9555973d1af3b3814b7ed1c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a052b3030d39415d9ccae61f6105253496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f32a18edbeecc591a146255e26f74497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb323ae4654399d1f1a29f898ef883498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49123fa2ab8642fb92d834061db5249499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f29b0388952e25720860f9c265135b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d10f4c23ad04cad05727643fa9385501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313b71df2ef8d78c33af688cc611876502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa0015a38c18b9a9a64bb1c85fce74503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441f6fcbe7ffb027b42355b922bee5d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62efb96ea2be3f2683efefe1c6e70ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed854f87259d511a95e6f4bcf9e82ce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30897af2e5e1bb5ad58effafa8c7ec4d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f805f17985a38e24a0ff63ff2c6a48e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92e10a6139422884968ea951c5d7a5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8285525a9a504fe377b1096523b6c9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd03617da9d46b51d3ba9260300c614511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9748ffecbf7d12d48e6a7e72ddcf072512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00f88b981ad24af4c357a95b208d57513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d0713bda72e48682b0278d559f8df514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ab33cb81fa445a4a64408b9824308515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980be9807af1a46300764d9f5e42cc3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77aab4be55fb1ca54398f91c20988b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78597613daaa2aab2fd195dd7985f367518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc264910e76c60f4ccc8b10fb8352a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da86b0467caf523cc2705cd4389c4d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9a01786d108ddcad2aea1cea8436c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016178253c9176ecd5ce6c9cae1f6d71522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2a0b1f46b43d6dcdbb97457e17732523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f101529359be01f558bde77aa7b5b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1eb55572716cc8a8c2c283f54f89b0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd0a9fa1d49275cd398192d9e01f8f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c13877aa38a69f14ec6bc41e24a5a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ecb7264872baa1eb1267068221e82528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cb77987d3d0d56aa15d01b1fdb003529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d199f34574930cdcd6eed4843d82c3f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb2a3a944cb4ce85a486ceb4520646531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d8bd3af11f7c06308571407bc73a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5e771c7f6e5835d66e6bd29eee4e6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082b86a264ef8baa2050181709a6f95534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bc21296c8fdf22566faadb2df496d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526495e9408b50564cb2612e010eb30536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4534d5c6a42f38ddb2eeb3da2a7fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10582d40684bb1ff7caf19c87394cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78a2663cce665c516e7788f1853c9e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055eea2bd984e17a573d0a80c7a948f6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299f87f9b686e6e96c3b00a1a3d730d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafeee4abc7ede5a3c0ca4cfbf34a20542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb021aaa6e79a9ebf1fed598006e2765543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849082778cee07486c84806f6a9b5ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dc9531e817c9515e51fdd730bc544545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e94351bf58af90193de821099f09f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5cda6a3fc7ff7e0f84d14f5d78f43547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96d27243f8e6c53ab7989d3f15c316548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64905d9b116388e028a718cf717ea820549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2616132a3b9a9f0fcb1eb249cd03f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef82809c21678b5a91d0ceb19faa24551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fef09a87325b1c30d127ee08f3935552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff99d0e27923624fc1c07d3d91a36c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5aae8f63cfb3ed78c992481698c37554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f134937a8aa69010c4b42943232fa7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a321e79427b68a897dfcfc31c697fc1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032abe46b3c13408598361b0964c231a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a2df584fc0d774f81bf1b5e5e859f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e7e7a91804c1480f791a0eaa50a50559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa616cc31b9c3f179b4ae631b814e1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503c7c5f8df7fd1fd255cafa39e2774561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c368c54aae4e959eec1ec4b32faa6e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34970d41db8c508a347c83af5379558563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b491d992fd72896504dcf6a0ec45018564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0334b7fe6f826d8c2589c348cdc225565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aee73dc4f43c4992c7382588675c1d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa5bfd919c68cc03b643cb8b7f7eac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fde474e558834e05185bc3670a88d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b291f59ad9565730886d6e2551e3e0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf90a8a823f27b13e188208abd9ca37570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576bd79dadf19de7e7d5e2be7bc4a25571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a0490f427eb8accd5cc5e8efcf769572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c419ad53b055be313610e9d3cf2c9ef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b4aebbbf7956d02a3891d5b425e32574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e185df65c417f1d24e4d9bf341bf2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e4d74b863dd8a9f7fb789cb4e1ee8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836692f0658c65fadfcf81d27d05000577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f64abf33b820b755d0699518ec97f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf6cf03af627d010441e6c74d65dee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f13f95d3ca53dcf332791ba1b3e2b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ff4ac85ad98580c69e841230e1cea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84fb2a161844abd06bd88d89549c13582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862c1089d1237d38912a328d27a29c0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752cf634df8da3777dd1e02ffba1990584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9324f835b708583715f41487efbc95585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b1ac2ca9bb1caf9ac1f87d1332df3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c464d118155ad2f6e353ba70fa751e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3e48b65a5a1330bf5e57b7b9c1c04588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad39cfa40a8c128e1c18728dbd60287589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc399036e3ba1fbef536a53fbdcb42590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc16cec929ba8e6ed79f3f6f888fbb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9bd7caa987597ee05996a388180e9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50363c63190681d52aaa479dac93b12e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de550124c47b81924953c2608c7555594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cf5f171d5aeea797f58a4993cd0be595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6babf68b0c267b5dca4993376dee5a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a206b27dea714d765087d03095d00c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba03895360d7bea833ec51a0cb17148598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82795ba7a8c9d19974961ced11e7dd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21e32a9552ca7bc671750761f7da08600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b68151b0d71773bb4491dce189b92c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541fecd1b2918737be6f0ea72400678602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e8a215e7bfb917e7c8e14e8faab59603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e795e3f76c0a2886a92bbb401dd521a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ed4b91d4a646d5cb4f34eabbb2360605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b028ea2897a110edacf50983dfa401606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0c3e9e8daaad5317db5233835aab5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce6e53436341b8a4a36750181ab1b9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371f8c678f50c0d3fc81f6a3c19f42a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4af23deab2f7b972ec683451ac69b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fc6e6c3bd8284d9ebb034e110f9df611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05723d9be2192ff406ff43745e4f164a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724af04352975c52b1ed56ab128d63a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bd16100a1d0a6cdad3f639a542a5b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db711bd16eab4cbf65e4d389d61e3c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e28c6839fb6cbf69d5666cfe630ba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90974e413e368560fcc1f08ce5a39126617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dec2bbedf53c423d8df538e8b40ce6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cf51b0debcd9fd1fb6a87c2e2353c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65830aaa62e3704e285ac9a518b09729620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1a4bdafca413a211e06c9d357971d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9a1f3e811191ac5f33b837a1ae70f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b579650467080302c5822b2785ef2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ac9465adc58063b56fc0a1e48de12624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646d13d8f8003a2415c13c28c7e410b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff300de77f786623122ea566f9d7f44626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257de806c261c4288d58ac667ef2a7e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069c851a5cf491fe9e5bc1b7c5a2171628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd43d295ae0038b3cb4d821f84678d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548d66f70739e2aa15c95dab5d11d5f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488f89c9f74b0b6996a03dc08eae1ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cf95e92d56cab09258f404fb6e763632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b7bf6c39f8bd4793ab24d0a032bce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b0c662561df9446a46fae6883cd2f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2372cc9932cb213757b973ab27c962c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374163214425c3e546098b2b75653d19636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb1ac0a86200b62755074f7ccc2e8a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb803995caa12c6476e45192163a87638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb993631716b321edb6899fccd48a0f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968361c75868e95793aca8c208cf595f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842194969fe074f63326fdee6d5c2c5c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfc019fc9fb39838d2c5c57d9314d2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b7236db90248683c314632300b417643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ab230b5d7097f5cd633671f001ed8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d710d51a1932ca0bbd2fa01f8a85dc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8914604c518efe0ced2cd29930ae00e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829fd461c9736039f81d2e72b1075e6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64575dcc45e57fa27d02180433b6df42648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115989690a860bee5d6be8239dfade7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008189395c04130769b8a3b6b278d365650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247ff559f3b178afc28cda4ccd48b26651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef86801ed667e048536c6320a24539652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3ded07b56db86f75e2657af66565b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cd5b86fd3d9e7ce7b3937be189a4b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5c57180c655b1cd0addfda283ea17655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f32111cdb913a4847aeeca96c5413656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6b0d1ab04b4bad9977e2e1f743867657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec126d119f3a2f1913c02ab2583c613f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0f32cd05b50eb0f5819fcd5e5f129659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116fbf4d66b3faceb86fc0a008ef667660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95e4398ec16bdc5776f769745a6b93661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108af93430151e55220e890beb4deeb6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da7dd129f3419ac824e6b9b243be4d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d980a42e61bca81c1f5ec2c9e914f1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f8caefc7f8978aa5c4a516125f95f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a01d9b1c13002deedd822493f16016666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1287902da566b671af65bd662fc7d0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c19c8ec3d464bf6a7fab9b18ba434a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207339c24b88be1f6740246ad9b4b8de669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe3dcfbe257f43fd5af751ad169eae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da700b54efe32d7eb1622e4b1ff672671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769c00f38e0a98a3e8bf613beea6c17672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81dc6bce16e3fa77b3e042c53715b31673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1415a83f8dfe7b2ae0231a80fc3bd6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27367d95c955b4a1cd086ebf9421a99675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4dda44ce29a4c1500ab0f053e5d46a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d728d5c1203208581d3612a6b1cc5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bc0f797402664f91a879528fba27f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1d158275ab236d2360f6433c8ee13679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245afe078eeda72a710f26c5db7976a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802d03015e420dfaeb2b03b624a12c9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e647a6184d16061893ba6c2e94562e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e65bc8b3da8a53c4fa85dcd053f8e7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba82b855424e0bc85dd4c10326ed1be684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da271905323f1ce121301aac953eacd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cf65b2b50821916272e0cff93c0df686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244b93fd48cbd9759a043e2f8ad68a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6202aa5f20c976c21790a55b7e9228b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a492283614e3b6ed1b6dc033a1670689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaecc585c241b54dd39acccda4546fc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12ae551618990d03bd1d58a578b025691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fd65514327ce1485b3ca6e54d7ba3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcaadd50214002aac4d577f8db7b27693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfff417903cde715fa2f937775d58b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a232eb8634679eba53c9711b0d745d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb2d7d0765b124c9089a2ec294e58b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248efb1b526063d49de10bcab5bd1540697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2fb057bebfaa2f8fc326ab7e60f0f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162ed1179a8f2aabc448bc112ff2433699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cd30e32f25533fd40e3bc26a0945c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f5f272a60251d53911fc17375d634701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e2e7955765e4c6eb2d4b343bc2978702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f651030193d215b92e25efeb328acf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542642e1ef274ff9345f49032533b52704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10a0c24ff3073458382a3292da787e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61306e51028fc9f89a99e782a6c6c910706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a4521586e00ea1128dbf215f918df707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda351f97d1975f36ea85bc43ca3896d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190697858d57680b9378bc5c1f77435709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737c8bd9d3f49a72a5f5314c2566543710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9928d2788e6d2c2c11aafceaa31d3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83203cebeaeef193f3b8810430df1b8a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8328beb81b84aec00c108552ab727713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccb316fab5dfd92296585b2d7652f1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704553d94260ebc875f32013ef3562c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f4d4c9ff9e3af37b2bb0007df50a3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87533a7a76afa003b36fb034b450b819717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6da88442765bd817cfa5553878aba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17667785087f9eca07e5b4319b34be07719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625ac570aef650d9f58ede737f515bb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1ebb61e1a4b893976f248fd34d54d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d09c0082e816e4eb9b2ddfc73168b8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77553e164cf349b30f60aa68107a84d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f4f369f455a9e5a8df6f5b2e052fc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc832c59af3b8d39481493b167fd65725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbe57fa7399be8ecb5646a258d6fb0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee72a7e310afaabbbcf6f6074cb00a3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d2e4ebfcf547fc27036e547d679bd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1a3f3a9f054ec620e5298d32bae2e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27562bab10efae9e666fb50d14d1415730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561ab307411bab097ed47db3c788e6d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfca12a44c8d6cd5c745892e1e6c827732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47159415f9ba53eff2154135b09ca50733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea22ff8548b4fd95aac5692131d2c6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725227cbacd227fa43cdd19c718eb03735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f03be7fc894126424fff2fa5428b00736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afb7fd348a5c1d302060ad61d8a1ef737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7ef0c90130b777d6314835708bd5c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7d8d824bea2a8f63995de3949eb3f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25d3ede328b881b598afc3a8244269740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b705cd6abebfed71ee2c601eb8ab940741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fcc6592593e4251b9e8d3ad69f31f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4b54dd4f2398d8759d2d9852419a2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521621b05e2cc6921f0d76b7beccb13744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2d4ed7a0d1925f76825779deefa3e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356c79d18a67d4db98953f2bdaef885746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a83e17144fa31dbaffc836244f73f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8ce3f970550346f00fa709ae47f78748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97ad9a2173242c203555e6a3e0980c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f06f5b06ba99d4c3b0f0193cc36e8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30f8adc5e5c9b898222008d518069f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc44b7acf036844f4cec8f080e0349b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dec7509144e226d274d7b55540d2db753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c5b56b77946a6ab821277c32802a4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1f421e6ed2c9f1bdc2fc319e88852755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f7b0f7b9d2309e2e3a078a18d9ffa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffa0a6cbb9a9fd75baacb467ac725c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a6373d7cbbda041176bac584a99d2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6df81ad8aa190e4b1b82ca68cdb990759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bbce4956776ecb50acf3491060948760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123788f96a6a25c916d8e95432784b4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c4a7f48a1209f320047d0b7972f8e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746099345fdacd4b9679eef0610f2e2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051fe58324f30cbf3c6853bdb1f03b2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3348b461fadcbcf457c425c24ab46c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bac80bddee31b8dfe94ee982e74de766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7fd78cd1ebebbe9613591ce04ad51767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ba5918080b991e37bd6e6ec35d94c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df2ec76cd4373cd866ff6eab9d93d6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90d1ed6bab93df0e92e237a530f311770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b8a969f8e3efa77f2c71237eb2a22771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5e35d7bc904ccce16b6456b0b271b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31466dd7845bc0472e9dc5b2bfe01dd1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195f1c249206ec3503a8ab5b6f87ffe774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b9f0b88069e362709180449365e46775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7101636cc92b82c49b781b00d93253a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ee498a0ab6f6a5d89d38076ae72d4777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64539c204950e4c2d85e21e3911953021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2d88ea73ff635849fd468199c15762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a1d82f83602a5856246e39a80fef73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b655cc78c4a96e0a907d54185a01e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917acac6a286e8f7676ca628853d1295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07acbe08b24f04b57b4c7720a3e0bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56675918bd4f2c75797ea9249c7c78d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d799a0808878e6311de156e5589cdfe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7211b43c6d3400dcc3f27b73dc25f7e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30c4542d140476e9c1c43350fc060110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2f5917895541d7152e1c7294512f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e65f326e3d7607164c2a981b25eff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bbdb00fc91e00b58b3de086452c3113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81e54fd9f30082681f3549e048d9db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53291e5372342af98f3ffde25931783815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcabdb6af50a9cfa70fa6d04926c9316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cacfee6a1717a116e4e14dfdd6356817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01877e99c8d57a1da9ee90134c63f7a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5dcea61e2432b3fc66869e0bd3bd019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ba9778d29435a2b104603420a86f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd8e8c21e8a5e85b84f219e5a29f7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852b574195d0af51f8390fc1f1254c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede3caf6ae32ef9c58ebe731583e60b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08c9fc26249a5d6b66cf5933ac945124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247327bac42a6d39ff8e9c198349f9e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c522e493520ac9908640f7634ac973e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6913d3670b00c3e52b54a6341015c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a1a2f0ac2455902a9a8796b67f9fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2912bbe7a7d795477b81cfd13897de029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9164697e52769fb7074b7dbb0cb1a5130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fbb9d079f7d1ee4a2dcd7831dfb5831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759380d5635ec176c9be595239779c3632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9da950dcc8baed55d741f043cfe9cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99f5ad986c643b9194da051dc4490234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc7440d475b417bc1e5a62d76dd8ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ec065ba01c45e8cafa079a21d718736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595fc26d5ae781f8d9a1374c86a3cf137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb43ca90f0b01cfc44c2ffca7e288438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3a9e76368aa20650dc821954356a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b43b4a5efd1004a2a1b8c74d5ef1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db846553cae792e560e0fcf5c0ef2d0041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a394a6788980c3ed51adbb9629bd0c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091e29c6f98e0484382a4e82886871843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a29a4341d6a510eb04f629f315fcf844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b755b0a3b93c73e011ae866350fad4c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2668a8a4c3cc433d8379d342559e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc4cadc4fb1bc5dd40b64867e48fa547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c33e207e8df5f1ff5db0f38da636948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b533550fa0d030cc479521f5bdf6caa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dd6a3457449938eadcfeae525927750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a0df9f51d53bd38ecc135003a080e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cb3f9e318652957396a67d558bed552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c15c37ef048c7c78f69805595d8b1353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fb4c1f450875bfb60a36fb6f1c6ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babf5700e8584d859d5dc308100289855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2829e264e71f3a91e5129132b90a80a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdeba256fc3ecf9c3e9280547671e7c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3789b32413560ad62d5de671562f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58174427f07ca10d82d3473157dfc659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95b4c399c6b9ff4f920d301fa5cc2460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f472a94080ce324a966e2ed45887f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81a0621b8960a3651c6012f51d0c7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a84adbdc26255cdc9690159acc50c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ffa7665ba7a929a98729777c3f42364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a41916e413df93551161bd17914de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f20562376d25f2a22dee68d3b2bbb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b171d65eafa6e0b66549a9262fff6367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484390644b71354759be3efa00f577e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de02e875f57a747b411aa14689c33d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908b1df3298dd9aa41c534e8c01261170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129e1570a5e7c77d90d3e34a65bf8dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89f21b7c1819cc46a07b2b2180c53a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ee702ec1dc9f5ad62de799b71caa473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e7ae730a100983ed3b3aa378c9d5d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f832d5e57bfb3884eb771655f93388475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4c28ef3e9c180b0773121c9a5069a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f03259321e76545111777b2e5a67b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870fbad050e42c76289a9747dff8c4278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebf58e6c94207efbf0012ebfbe5b0a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999d43610569fe3c20097e16acac97680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb7fcab34e68edda267d0f5f6ad87281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4ba1b53cf7ba5865906b01b276d1082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bb7151a170f1daa07e347013042ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196793b8ea765310d07391a6f50953e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84981f45c111f77c48809152448e3e0885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e0333ad5cc65bfe97c0caaccf3a9c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4948273c69d30edeb02b846de379a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1e1bed19469cfbc39389146e655bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea122561ea3ea091d507703e1a549389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c5dbda2a5a832bf068f20d917375190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bb49e26d8fc5724f2e575bcef9b8391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd468c88dd643d566b1e6f540c9ae96d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee75b938d7a14c0254ef43a5aa8533e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4956eac7f59411b3603373ae58140794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fa15b7b0769c592479eaf8964b08095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef5d59061bb90342bf2abf5c6ec61296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d8c26b26b265a413068a4b5884e7497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c2a0f04238210b7ea0ca86ada183b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41366dcb4dc8ad863afc5c337262f5fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002070c8dfb05cfb2523164024618454100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798615c7d116ad9eb03d4048f61edbd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce748089662bfb05a479fbf72b96e88102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9ca24b177675513c9903db09f24de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a491df3492366fc2cae545a2cdfd37104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642f625342c24b3f96e25e9c60b9bed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fe6ef84b4a69c9e6994c433d8c244106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283a175df046af004e4ecf780fe331a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a370590c6a328dca4f3cff080998425108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375a1a5c6b9e11c2306d8eac05b74f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d583752615fa2ba47a1acd7377a24b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264368287b32dfc4b4c2ff9650948808111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3880e38c39b684255c04b3d6cee900112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba93b74ecd5034228c0438a99ccbf3e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a5b381285300fc8b27c2df8927b18114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c85abe11c488c6f62aa8d6285790e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956c822eb89ec3d81d0c549c816c980116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94d12d514b649156549118b27b78e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33ec92532f9f1dd7afcb4217696e77118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195064e87b9b025d350e5ab8f886f16119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e2d5b7d86ea2c59f1cf1c51cfd935120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ca7ad7817638908f014f5ba702ccd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c4b3ee8bdb59e6478d1f431e21102122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef16fb408ca1cd93fb42526864dceb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a8cac654aa0b3756ab29afabfbe97124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db24fa6f7a127840c385bd13dc7c57125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73620c04fb44c4bd319573c6763e3704126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa210f1de4b7415a11c079c87f838eec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ef5c09043dfeaf1bdeb2351986e03128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff04692b639dc10d8a8b2517e8f7f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc263982220d82e6bd9224776a8e8add130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bc43912867b7951900e033c134a1a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de131d17ec89d652c287c27fa0fb7cce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc659e0e05c1cdf483434acccaffd7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99f62606df9a29917be52a06bb6e1a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d15d6a471336177962e42159ea07f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7ff82bd879c98d2f026a4cc1bef5c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09d6a302ad19247a3513b156db5d2f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189e241856a7501b96bd36dd1dfa20c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074030c75279fdd4eb2fc3707e81cbd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7407e06ed966203a74d96750e26935140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f08a7a5f404e67afe5688d1dafb33141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f41472123baf4888a32190c3181e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934c469f7094a6604c8d4c19174e76b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26720991dd31cb7b7279511e770d4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbb58380edcf7079332b9797578693145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417c9bfab7901d045d27554c50bc731146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c22d143d0dd648865a05ac4807b94147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75000ca01886fe1b70959f1bf4b37dae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd451d32825b0d88c65ddf22a0a7799149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0908682a372d5897719ffd717b409bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba504341e6373a454398ed74d57fb869151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80632a8fe117133926a359209357b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87491464830976402a3a76d4192b06153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca34cd1a67a9e3603f006237c6f17e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bd600603831fc3f9d50aa1ee6992e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd07f83175285a4f7921fb31fc53b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713688dea8c33851184b934d6810689e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dea2fab2164062b480b851ad1d1db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977b8d5c74f9051122bc9b1dcd5b6b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee748ebc59f624f55d08eabc56f2f98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c6a2cba6b7d81608060e0f54ac1a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e26745867ea3121b3ab51d7e9b885162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2f0ac2de4f4230171e2ec51c236d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17165b009826dcceef7c732e9bc8900a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d1b90e502262ac7ff1221d3f56125165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60decdfce5726b5933b0597d43fa53f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2f9c5773022d7d42fddcd05a2ff18167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc05ed17d2bf6df9921a9597e461263168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201872323a94c6f51fd6af513eefae7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b30a8fed3663295874e676188f634170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f283358083552e4bd5f415b15524b5a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc6da3fc3b145529f86e812c0df70f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd1b6099fbbfbac99a005fc8a0ac34173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a708d270605693b6227d47890d6911174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22047b14f5565c9e5c03a2ca2891de40175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ef15d6e346c5ed8aaf72a2683bbed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f2eba2233969ec13866722a53f659177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccee2f6c1625d0eb5b218c2e7f05f97178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f9bf3828368853f2c5dc3f237f2a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90287f4ac1924dced6851254c634368180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc631908b5685d6749211b4e18b3eed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102ad7cef78363a8b21d841f347e82f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558bd5cf070541300a77ba0edeb4df5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edf3ed3233d4f443af00db7d9a9f00184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70fe9ac832c6b509a22bb02702bea7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf147eff5c6d1e0b2b1de16d4030da5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23114a136105d58d2c93ccfe5c1da3f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248145359b52e301401a6f0ed2c9978188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47734bb2d40bea83c56218018c2dd3c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955d545386ac204d4a2b2b61632f367190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a94470e4e7e514975b8baa129bf655191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912c1e3113b6b17fb3818a6a74a1021192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f6244578fddfef23218883bdd249f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0140c873a4da6ebef4b0790cf14d61194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f87b11a740ee8e63eabbec6f2f6b1f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df00feaed0114b24852b551e0176d5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bc535ad46d21351169d8ef6521539197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde135bcdc62f2ffb90ba923230dfe0f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64481b749dd8a11baa41706d3997d8a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15229f4454b57b3ad632c947f9175df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa7ca997affd1f4b2a4e35fc5fdc44201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6cfe5bc17d55551c992fecc18d42f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5bcafb7a9a616f75007ac4f5cb948203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9f65fae712f472821df3dcbba96d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952a4030983b10479c78ceeaa142acf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecfdcf57860aaf0a0a13f09c12cbc9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac83b2896fad595cf07e7cb6c118b14207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23934c9f8e02c43a862b3341240ce2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988217a6a3bca0d89a65259a42b248b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd5392340e6a104cf7b4debb406d2c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910e68d11f6b86ec7cb2ce152dd8260211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe095a02b097c51907128337a1d7909212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e29db1d8e29fe7b1e94e5c19e80fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0745f4406c58aa64716592477fdbc4f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891aa0001dbf2cfd9a5388546d9eeda215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e78b8140864b12fcd1c8d8dee4f6c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b224652a452985ed388cb3b5b4dca49217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e295f1b85076bcff2b1f636dda4da4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a7ad9e42b24cfac4fecae1b7343d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d5239aed069703465a45ddc108f58220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972477e67f1cf9ad8ddef37e7fc37933221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb17031a94787d8636f02c396e42ab6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268a7cfc2e1867cd2ac5ecadc917c6b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c00fe07bfea2bbdbd2f4c0c740ebf1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635b68504af25715e101ea87c2dc4a9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c654a03d8a7df9955578266e5002a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be9214de06e0527de6483af13b8c26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd058e83fbaa6e5ddd15246c9d61054e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23998bba1878b2a1204d535ae518e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3eb16d8635b886f3a7cf52a34cb03230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0e5afb39ba7adb8cb498205db904e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28cf5c63a047c460b426e02390c740232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a547526a20c9eccdbcd60048546512233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebd8a3e23f5455fae82cad390c8476234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d152b4a927974752547af415023774235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063fbf5078caf95a8550381f38eac63236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf95f78ac0182c4a632903a860c83e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf82e131d618b143de330f62770f766238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ea4799adbf3aa6f710c3510030690239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4370674c1463e63a2298df149befa11240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d58cbaa55e00c1e7334cd021f6dc0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68181b8d0a953c093f02ca89ebf758242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bc9bec807db98b4b461e1a247200a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e71d0b97f7abce5638feca19cbbe7e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43d2c9ea9c378b383a5f08d2d92997245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603c799bc2f4f65b378a9ea6da4f0e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f6a1eef86b1dfa4eafb0beb1cc076247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c82d6eb4024054aeb4416479a502fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937e953f4b71da57b6af0322e5d9fa2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02492476d2ded2663842e220d0db98250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb89a1881393e1cd4fe6f924df9c46251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62d6ae9529155d5395ee2cfef7738e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fffd323bf174ea4af571070b9ca41c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f867760c4dff58f54e07fd3f90d2f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06709de3e62ee5c82b42fd2630efc743255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbd2493ad4f21c7ae9d2ffa5ee135d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc21b6a5b3b97ae9d38c490792d23b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ada6c42466392470b9d2c79d0e54b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aac3a379daf78ea186edbeef1e5f98259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58f143508703512e8136757118b1ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43db5101ae1436eab4f547e0dd2dab5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279c3fe11ce5160a6585b879462a678262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5614115065238f1d9e81f57a4b2a0ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689da25ecf8bbcdc65cf6324da7cb6e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3155ee528659411fde0d8c95f9277a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9889002e29fa07ed87a3765cb83c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af0e59cb13669b8b319caff2169d2b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013df9322b498fc582994cf98b73e3bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd673b07f6a35192cfe654c42177f34c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2a548f866124d0412759780b441c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d23a1ca6bcaa62ea6ec20bd923053271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8947ee869c6ed9c2d4ccb15b905fbe5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25c908b474e10f49c58926a570a0cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fea3f3f8687d37b44e6952abe2da4f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e69efcd665962e2493297fa0303174275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aaa60f74e575f82a24aa9c87738162276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029794e8a3ee23a12a40d254397b685277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8d217989b8e32fbdf3ed0c0ec745e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc1e993a7588f3994bcec8b4dac84e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34be6d1a0c047f2459df763b571c63280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2aed4991424c8cff746bd18037a9a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ca69ba94385e8df8c37ba9425cf02282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b63779427590687f3d43c3f6c48c6f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc2b234263ed9bf1a794b2e80fe162284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c4a9ac8cd29ef57bb0da48f018946285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fdc21c5ee9c20c273b171f4106c58286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c91071883cce1618c9ae5a46395e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30cec5d130c1d56b943a81eb96f06d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23c297b5506d114d1e84ba001e0f1f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910069a1bbd081ce1ff400ba6af72b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642567684b3a501601acf381d2a8f87291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134ad77f6ef5c78c1c46c7538381245292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5388d917ef7ed62eaa9e45bdef983293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13247aec066e61193c4c03ba1cbf62a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a363889c96b2feae5d24b77cafc2d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06e20a146e39c7ede4d261bb2d07c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d19408e0c94d3b720634075569a9f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210ae2754bf3874d616b636b53acae9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e29192dd142f2e4e636d5ec6b38ce0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89480b0d7b603c06ada08b9f807d4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7689cfe1a2bd867a06b74eba7697158301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233185dda4a980985b34d6ecf14a024b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd9095abbbdbb02a45a142ee0d3b48303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eee844b6a78040fcf80ad49e276c85304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52d52125bb4ee763112995565359f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b544acf04a7a065f9c0c0ce8ad153f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3dfb51bcf2493e11196b4600ebef54307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2730f620bc87814bac3eb5065b6640308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a58238de157172722b53026205f57309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfa9016d14a5fc41fb4992c12edd88310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331a65f08d6c49305c3668abb3b5b53311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca29cd01f73b203b06cb0eab6b6f2c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe609b238ad00d737c49c9733f240b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c86ffb70ef2b9dd55178e2376edf1f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3b18e4573bd94d91294e146945d0d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514cd92418abafe79129bdbf9e93e12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02628b6f043b82fb9694637fd87686e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9999e54e1ccb574ef0b4397e73522318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03895a29911a4277ede4b10f06c33da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7e745ea9839498165affc84b26a21320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d4a99c985d777b81a9664d2cdf481321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939397b1ca4226f5b4090686d63607e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f52c6bbc55e1f98b67d2f17bde7fe0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d5138be666fa7566744a20e8a0338324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c8b74c0f652344cbeaa33d9f0c2ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c22fe13d1e7b2cc19058dd2bfec671326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1f8b650ed7aee385707fa88400a16327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857da6dcba30e524118a08902419787328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe987053c4368b2df76627e8b1f29e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07149a08a302f7a366a06ad94e23f3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19206918e6dca4ae4f4b73d36654fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba05f1fc05bc8204fca211579d7b25332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce8b6a28c4e3326d6ef097804d4a95333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e7a18942b58d50b7da1aea8d8a8ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33dc2e220c757d66ea283cbba9b780335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73ac152d90abbb78774c3a4d60e1df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b4ab6d64cc11b6319d0d02c7d9cc8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064c16dff1fc2ce07eb64c9a0d26138338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ffa97992ef7ae30bcc82f91c16bc6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36c4b91aeff633e0e53d210d3f39e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39d2bd39a0c9fddf180ce133d0113e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcc48b12a0b42ed82ec5c088f4ce89342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c278a66d928aedd3c2a86a9853c03343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45656c52c6bd7e9aad671d95dd673c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898acf043911810d8a0d597a8cbb6ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed2263b023d57757afae813d80e4c1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c5d8fc87ac19fa8b68527239f2f69347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23d0dc31990ce80c330e656e8b39bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ca71ee8d40329a9977f0281bd64a7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41dae3b74dcdd48cdec0a442fed740350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4e873b93ef69c86b9013e768b5d66351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1875e9214e231774313a0250f12aa97352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44a2a3016ab677457b2350aad20845353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabda6505ba74f70e95208227342c395354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5f9406c3758afc22e47a87b4a00e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cc944ca8dcbc52ade37e3e095cbc5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4f3f7cb93c47e692d1e16ba4104c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e85d665e066e31c362db3294c626ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b561455cd91745912cb01c277c127f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af4a460589311000ed9eeeeff43ee1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2495a63a2046943d0e11e38f77d5d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc18be7cf1c25b70ea00d46f710b9e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52187e191145aab1ab0fe686dbd294a7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831df8f6cf38f88da2e58cf6b74e765364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695039b884dbe2f264c38bad096d254365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313209b3a263faa9696ff8b653eb03e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db570f879a3c5c6338ae2085e26c863367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec0831ce524ef66cdbd08833fa38e0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63479ec50923a3e75f315553ffd6a3d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b1b23b7017e2b2ba4510086034c10370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b087b5ad0c8b9ca32d307a4a95bb69a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45e543ac0ad5c1d005bf9cfe895994372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df1c659a88716072b1844f3c6bef70373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84af35307c94088e6e7cad16bada07374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088b74084e01b58a7d2c00baa465d82375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a91eb5716d4ad704ba0e8f14fd7df376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530107ed47240956bdfabc3457af7bd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560db8313f64240f92a3b2449bd1436378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd51d5d9c3fbeb10e41e5c505b6d7bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83690144cb273b550ba3daf0c1845be1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a816d62e312f51c3c18ed3e02c131381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094dece73c350041cc3bfaf6397c1fc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8165220d26623fc35ea047b2c85b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbc8660d4ed81ec3414de00bd95124384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de243e611ff8c0e4a8dcc49f5465d1c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e052426676380dad177596354deb8d2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d59555f62d44f4bf194d304512dbc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eca2291f3d9ac508a533af734eb05e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38a4f7d1bdd535215e0db296086735389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e893423e74b38a417eb74b839c628d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca9b5869bbac824ffc7a9fdb3e8922391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb2c58680c59dd7c871d01cdf7c65b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695869e50ce63f85db4555432406dd7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a334a49749505f882bacdb98210881394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8475be9b0254abf1a3f29b97097dbd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac09634a583c76282935df55eb34822396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e469767c3a7f375fafd3ca723cd55397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc371170454060837d20eb68fabbb9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123446d7c98f546f90d03745f0d878f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f877b3a233e504f01fd2015d1fe1781400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5d2d98fe33821e5ad4ea7f749b200401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd1cbd73df59f7bbdfeae37dfc0d9b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ea9d24a5c060145f48a31cb3b0c05403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302660333b92fc527bcbaf55a9d8cb1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a0846c8712c5144f0d65636f57500405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e71840d3559afb14a54034ee663a27406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552bfb271f54c804e0104e9685f8e83407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19065d123d07e3485d7792acea4b04408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4ba05e35a551924cbc6239e1f49e3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e956c016f20a9f31973a6eb5d1a96410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276cea2ca18ad815f67f40c2a9255f2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1d53c9f7aa7bd7f2c582bb4fbd8f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f53a8310c4e1fe6eb08766278a50b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce820d9f3ca719435ab9ab893105b69414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06f288eb1a96bb4a7829886ba78d42415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4e480fde97139d16cfb16bb0fef14416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff98078a28860cb47e6b2fa87f36c10417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d066a825ed0c3297bdceae1c13253bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc9e1b75333d72bf77b6be59e9b3ff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12205640e5c0f77fd403930c3c40fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865f7e0614072ae29af8ad1e7c0914e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f54bb79519ebf00003fba2b3b7c02422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963042a47cf8eb2cbc890d46063fcd0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e300b3e8da2498e0f6eebd86cca717b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035014f8e6ae886eaf4f6193b7d6c2d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bbfd19e736b8b6c87c7256b33444d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6910a036b3d6e404cc00b9ba7b1664427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294aa4bb75ddbe4f418d6a6528255054428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dfa27363f253edae6afdb1e1611f2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4a10d98ba9ab1dcaca1cce8b0593a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d257e0556744fb8bcc679d6763bf1c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726322211178715936b7193aa1c1f126432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8f0e746eed36803ed57b740c35664433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37610dcaac13b7af1ae16609a85e0cbd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd1bb8fe2058cd03fcc492981cbd03435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c63935f0c71b95fadfe7de03a4c0d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0def0cab4bb32cb3b56c60194a1ef8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e2d1acab618dc65ee9bea6e769ab1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8bd358ad1dd0e7a0847eb6f348166439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dda788d3591b17e881be109ed2f977440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf55045866e4f0f9840c311a3aa563c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483799f4351804b4be272c56e12b614d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0efadb7fedc08ffe4a3e34b873e5f4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37e48a645a760eeed91c71f45a3efd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761476fcbe009a0ef6ba3800460af48a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461312ca6fd3768af98df84f6f4f991446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be56855f97d08cfbd03a2719f357cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadab33f83cc2177afeb650d6a36439c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0b1da1f443c0af156f80b74fe8f44449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf66a9835dd9311d4571f6d0905c5e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cbda8d4c73507c61358f5546e0d6f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b868f28685a3291783e82c35f554964452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbfeeffe701b5305c116bcda5c9fe0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55b2876f61221da5bd7402ceebb376454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215abc0b1007971d9dd3dce92fb3db6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7699def42e35ff614818961b334b0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e6230be8f6361e68caea7638e6969457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2238aea44d96788306e588b92cc4c26458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63935f4f31428e5d97209f0c3b52b6fa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54228d5aad7ab5dd50983e0cabe05edc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea70dcfd8b4abea973315881f19a301461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa63832a2ad755b121ab899d44db60462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc8345cc61added4b08902dec8ef89463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7aab590652ff19a82ada7f995ad401464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81780896f33ae351ca04d3c09245fa2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e50dfc733a76025f662004ede5c37d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70694ab27bf7ddcf14c472e1721ef162467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98378a8a6a7351d3b471552ec43f5f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daca51089919c21fbd8c8ce175f3c1d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3019459aaf89136d22a0d021d7be420470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6fd51303ccd3aceaa3cc7e65a9cde471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0f8b0fbe53fef0fc880bdc41b84bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a15adf73b601a49bf1ba85a4c1811c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9d460e3006cfd0d13ccac1c75c6cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074b946e13561f07b8ba503de338a86475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b92c03e5701cc85770f386c7967e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45350474b9a89b540448c460d7fdde477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e655b5b2fb8233e484059ceeba25af478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e1040a0ee0500403275271b8c0d05479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5717336ccd97461fc1ec7ec9a65081480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc135b39bdff2d1845a03adec8c4a53481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac445149ea20ea3402490a6a74597a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89595c27e963033dede97a42f2921bd2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab068844b691ca15cb5421d067be31b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2e47b1f1a22839eb0f7fa3f0db7c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad0b6b91e27eba2d72b684dc6448f2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62674446945bc71380888814c2739f00487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62deac99d5796c1b5fc1be041bf5bc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908e5196700eacd489be7f62a93e74a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bf0ea5bb243011167c1cef94730dc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d6954d6397eac8bb0c51c37351d94491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c36c01d0281ef7c8103a36c218376e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee056c359819562ddfe0c3b2c3e585493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a822a5ddb6ed09187e0afc89123768494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884ad40870fc941372101d04d4c4b06495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8618b0b06d1eeb088257f08121a0fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d50a522b808c9f6109d867f0aa91c4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e8b26cc205cec570552ab5392efa8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd703842c3ed671a5085b5f66f00e8f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f14dabd4ce82452c1f17aa0c6cdc9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de216a5276e60725a5fcc9479053ee9a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3a486a333f991d69eb8b28418f915502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d9d4137dacf2dfd277764b108430b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1f15ac1d1708d5ff9ee72908dc5bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b06c6c2779e3dbfde0a056cbe9533505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2980cfb785c4cb5a632ce64cd2ac368506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044833d9806ae2d072046eef01e43045507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858ce702f8abbb953685686a414720f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f21e5ea1f090b1d2c61d7a7764f22509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969bb5f94257790526bcc463ec14f60510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1fa7f1ad0e25672dc1be38241600b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9b7f8d1738afabfbdd0ae19ceae5d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c76cf23f577a7b33da75634da9985b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc89f48fe6156b070a449d70dcee07c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84fb5581869f0aca963acc9219a57b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26279c400d0aed725ca2b591ef94d9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741faae9e494098cc83bdeac84ffe3db517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef219bf6e2dba0af00fb75fb6b84f6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e637f6105ebddafad33b366b7449c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ed01c7089a96f95ef8c433126dfc7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66474e500cbda2e2920d58bb0b8ec3cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a360e4e831aee3fd6c73ce27a6d82522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb433fa8574fd3e47b32955c23a47b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed0b25e2b4895ea58bfea43b7bf1f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc31b4db20c411969f4e3df89b6fe4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e13b720f58c2af78c3df2b6b37d58b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7869b8f6a2f565f2a42af3436458c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e32a60081bc029e1819c0e01efdc8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263d20f7e985aea0f04150f7c921af5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d481e86965adb3a78b143ee98173f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb6a81d05dec571e7ac76b5dff02b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38047aa58068fd012e935f6411a6929e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fff085804968328e5f38433f7a31e8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9edd51480f311745e542c705a6105534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0db0e162c6d83034c9a91d7cc34fd9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5791cc97c4d8dc9cba7eb69af336a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c317c60bd301fc9154e22300f2c4c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787e7ae64d48463fdcf81da79f90bcd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057c29862a4ff4e8891bbb5d3d1d580539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc598b3a573bb1f901fafa61023eac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e3e3c3548547d4953076bd1f964f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929f4ab540e19940df0475f2e84b371542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569df425f7073f6c10f1b151fd127df2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22451b1f6a0451b6ba51ca9b9d3ca523544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f745103cf8b3701ee72226bcb1708545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed4733e9b62d25e0270d69dd74dda7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319caa2ffdee27652e7bc1dc49fceec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a26441aee804d67bfbcb6f4306ea5d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a226de702b91ec44ce1d4f9f27db54549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa47c7122bb45c1dbc506a50ef106b2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee78b147f100aae7a716dfe591c498551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdccb3681d3cfe5a4ae4b9b92dfafc9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f690d4c5c96d97502ad3ecc58ead9a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e0522b6788fbfa81d91c8b0255bab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b914fa0327a140411d37d311180b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2369d2f38db028a6ab57ffad5f9773556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edacaf3866fb541e7202720a43a358557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3114b4081f703ff098633b673ea8a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b15b6f2d18a8b73782888c00027965559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566c7a2f844b03aaaaa5bbd4964088f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babbc0b63ed4b4cfc0ab38ef68a4c13561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c3ce9f7aca8c1a5be7fe7960eb4bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479f66d0d051da4dfc9a58402baf749563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2a3e7d23f2647bb4116b288b6d619564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82ed961975b614ac835064bb8a0fe8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba82646d0dc0fdd8911d02d89c46dbf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51437e80b5c3a16db1288a4a98b5f4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5daa8aa10b0f788d9f0670a9d3d5e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3509405bd9066960529dfff2f7e49d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77606ad564446d1035a2f7e3796de0a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3faac5aa3a0f58f2bfdf832f38518571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee61fd394b72498d188903c8dfe1195572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27a8dbfd59d6f1adff39967e7a42ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ebb7cd5b89f7ebefe3294457961ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3714506605164071d2e9fd5ea98b8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2765c5c881ddd3e4db724474848a7d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9049e31f9157e205f44d1b76051a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209cc8ee2037e04bc1f3715b0afb5aa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc6ddf7d6697635382bbcd09dce142579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fec41e02d3714aaa156a9fa088692580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccbeaafc7a4762fce256c19ab1b2aa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e785ddd236584d4ca153f075341c9b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77942a9e0deae9bcddb86814d63fa3c4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227e6c9992fdaff23ca55664282f469584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe496d4f5b0b74125f7211b6141da0f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50afe342d14697a65183cdaefcaf98586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f4eec99d25a25f96adbc6364956b8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbf2a0a30dcb797b2479fbf6b1ffec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e21e54ac02428428be64af410d208589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2467b649c48e179f5aecafa75cfc6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5098994642b9302ccdb511df03c569c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae374fa1a205fc6fc6698176390f99592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190958ff1ea93853b1223e178362e110593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ab890f2dec7c5d3fe9926bae22108594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab99bea37b739ebbee0d348377d196595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136d046ebf3594c708f3263aaf711f2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae95e5773e75c99c6852cb05c6311a2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100ffd700e22aeac0e1bc3d6996df69598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd0c0e2f274fcad98c2dff556aeb81599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969238378d131138efb4587e7baa05e1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa2682945a813eb42ba7264124e3f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048fb0e3449bfcf207dada658d1f223602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31c3b52c115836d8f11b63bdc7ccf8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3571af61aa8cc594f5b75d6692e82604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d426d510ed9a2086a1eb06676e437605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f9227574cb58aa5b6ce115434c03f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21acc5d61c28d35b548fe7d1dc4025e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30c3686b95b0b9643405e6adf4d32f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce12363531a3ee09e80aec09307b83609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf897c117d985ee31f0e63e0ce27784610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6fd8150e29d724704e9f77af80a24611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a7cc73203cf59edb67e6668e40998612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ae1c112f9a9484b2bd0e1ce9afb21613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531b4d81564fcf37da242ead4c55f41614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23206d10259ee53d69f7b82ec4708e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac38202003fa756d3972e859a2bd7a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf467bd05f452bae89567a6752c7db617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42619488c7f23bf15cdba9c09d84e34618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb50048bcf06b17a471921893d1c6d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7649af234217c1fcbf32320f947892620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889fe7fd5a0e8f7ef03be0cc63b9686621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6656ebc12ebd8eaac4b23e9e542ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ca84603b0183ad04281e4500255f8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0c100c9ba6c9f6a3ecb53f7fdef86624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03078fecd669790d3442f1908895f6d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64a23b7eb6bb75f9861e3577b1c437626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f4353c19e23f0bc74bc86cebfecdd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00100d6347a66774a394b28ff4fac76628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233105a5f8dfe7492b9d9d88f7677675629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd6a4b22c46457b2251ed3669e9b53630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcd6330ead8ba6b6b6d6f366373f6a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f768ad1bbcd457c6a30f6f54039ac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d05c25260dbe6316754257755f84a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b17d501a4ce90ecf3234c712d9edfc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44a1c5eb53e925021308d701c3f75c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa6dcc2b380448915265251ecacf96636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be366ebe2c6b40752ed85285ce6549df637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74915602c6ebcf9f601fdc0cef5278db638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc9ffe4bd54db586c13873950b9dfb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68a2dc837e1f3abc70c3fdf00608d4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062366b816d8f07948d85a41ec016fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422181f117a061c4ed12a2b9b01d45e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8ca5be06d80ef4dc5d3c2852e3cf7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455b2f353094f8b90340cb85f868f0e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71ec763abe5424cae608cf1f703731645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a41b3cc0ccc3a5df45cb690bd23e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb488e3d8531e4d1a5847a6b540083647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e459c03d566671de41b89f40e069c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf674f2554931328a0cf64a5bcc2c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5ba363e872f6d2321d03331a403cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567902e4bfcad57d26f6ab2f0136912651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3b503502183d66b154baaf223cb6a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d34a5ddd4ac5ae50794d40ccbb75b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18dc56bfc0cd788f7bb512952d0880654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419337b5fb0392f2cbda1799a52ee92655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126fb12cdb0cb50501ba58f4fe7f5c6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b879dbd84a0a66e070a0980758bc0d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db444c67470719c4c5bf02090d825302658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b4610838e67417e6f06d7adc084d2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91229704f31c12c6d55a496eeba0f3b6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73137a76bf98ce2a7992516ccaad26661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e6e75a86328d621b89a7c63b76384662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c16bc5fc61d1cd7c4993803190901663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a7e47553a2d568742a16ceeaae1ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a03e8e61b4fd116d67060b5bd10331665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f321c4f40c5207161382a24ed8573666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a4af3d9115d12205c143de181b578667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38346e63f3f9873529e8a7fa3907ede1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201db25aac5cc38f3b660dcc053b601f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0979a4637be88b4738731367fd84461670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402eecbe937b13284d922d5fee30645671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c0d9aac95834929780a0036887c3c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec0204734c7723e29817abc00fc424673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69909505ca266ecff3f417715cc813fc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dd0e927902025e896345f9699e3d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b53324fea76025ca9fc39ef7409ece676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be617a26a4d9ad40bc7242e65bcb926677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7567ed38e4b652f981f2b6dcac40127678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b426bf3c1da8a6e513088009af337d8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518ab2168585fd42c4f8fbce23a2545680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535f3aaefcfdf5f81101f27222878c9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bb07ce157250dc1b22d60d8c49a39682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fbb2f9b0de4e8954093f5ce35aac3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da738ad93343ecb6e713e2e7c2d9a793684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c27f561a82db2785ea756b8f00b71685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3566727e6d900d40db9554ebe70c405686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8da3ddc0095ee5697c477162ee3c0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bff50d3f365aaed9c354ca63fd872688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11087fd7c9b450c23a9d5163c844f07689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b825c91ec32f818ecade63f1397da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d4bd1efbcad2170acb3541f301299691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab8c7c6aa6dc764061d11d0223b471692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aee3dc2af6242867d73b0407cc7437693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c39da32b354f7726c172caa2bb761694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb855b3b44993e4ffaf3ef760bca0ed3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf53b46412402b951391aa9aea2f868696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3c32d7671f65e44aa9e15f700613d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd117c8345890d96244913e23b1379698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97f1772ad38638e59c2059ef6c77ee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73912bd74a5c17fe6e40322d6da1106700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7669b75ffc9df987b8b58de1dab81a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa3b54bc6f17f975932635968c428b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8219b988929723ee468e545bc16ea1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698d8a362546196f861af4d87608c2e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac87674aad2577b315f90c85be1b68f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc91a0cdac5719c92dc21a43fb17e8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732e8eb94ec63c740deef15012b0974707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2394892cd43e039d92dd2aa8e7c2dda708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6490677f4726c3cc921a8d667ffe2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089312d79d46816f2bb0a64954494f7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d39e97de091c072be066fb708b537711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afe01c6442b8d9a6277828f843e1f7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a53aaa7e79c9b8752fc607cf30a534713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5d9b666318f621146de81c2e20fdc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94be76e8c2d67fa0b8e8e0a326380d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c760d5706b07e9855fa9edf2ec4077716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40749e1b814384896f3c7bcecf194b2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007267602f406e67d0b3a6b95ce52008718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29820394ad7d4ea16f5ca669effc64f0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b3278e88c79814b9a59b2f1b3c76e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8aae113a7ad8f576948ff9549b4f7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1391b5690d9f8d2c556dea6ad44e33722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b1bb76e39f88997e961317f5822e9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34460a2b1473dc2e171c92b1317e56a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b1932e7a16724d0cccfa635ec0a95725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd011a66341e96a7b7cea68870c721b3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a071e4cc5a2ce211dc4e39af32af4d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b9cf18d81f1d1766c1c80f878db1a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1872a9afed7c1242e28bd7428359a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0c39e76468a9ca436677c6318db31730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a5fe90a0849fc65a3e2403b570596731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fe51b2a1a4b75f30e4f6e098e8c5f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49394d123de83e805f2071977782ac8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737f3bd22745e6f64fdc4d200818a52734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b48db3bced3f23efb049ce44b1f704735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561dc19cb885f4982351d876025a831736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a5b3ccf7ab7c6d3d9f41b277a6c43737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882691b8b02fd73ae4b35ae8a10d61c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b570a6813c8c042e18a06bcf8a677b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3192614c215d15534558079b5bd8a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d0ccb7773d800c13375c0a8583146741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5f2c9d8972e76bcabe5c776710c8c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513c76a0d783da2224ea4799d3cdd81743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27dbd7f20653bd884d717ce49b0d69744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878481c1d16b6da2e0cd9c27ae7a27e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6313ad9e4e6c807b78b1b89ad5e54eb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5523244cf2877b14ddb3c8028cc2772747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24bca2460f8393cf767b31640a98c4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd249adbd6f2581a0e38e7a0820c482749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf615996087b3fe36e76c74b73471c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d81ef90fff555be35d7c1a1ad307d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b528df899222dbde5d123a1aba5d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b72f02e69a438daad4202557d6554b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5fb45f8e73cf79943231dbb530118754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af318195395498c996753da80fa2e5f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0eff5b352eaba83240344dd567485b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfce258f253e28d9d7e1dca0220845757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfefc3d854325388e3dff175fb5ae27758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2118918dda67183e3a343ca4b02718b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6b55a4e9572275e66c57fb3e4a113760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fce5f0d9cde4803d8eb15a26bceef6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226002499f79dfde9391f77c0e5d4daa762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacf4f6eee66b5b05659c2405a4c038763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea5da84b2b035aa95369e9a58d4d93764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a77e4cc3da3ef4c91d8b43ba1f73bc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5855bcd714c31f191c29eca55357d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac58b1bee50a5c1e025671ae17cc4f2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219e6ab37be6e8c0bbcdb2fe00c4d1a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5955c0e02bf9e7e80a8a081664b5c37769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8ff4ca19b2b312015a4be4eb221b1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff51c4bad4e5498533fcca91235024b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f1c3be45c9b267c29d2e801c70b18772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c6e679868fa2ae3e70958f4e20e4a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd062eb3e8d3b67b05e7e00450ec87774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbf45a329cb54a570ce2f5455954fa775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606a61b1ffe21fc64bcd72fe755095a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662325dbe8504dc8c44f6a5ad8a01cf5777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>