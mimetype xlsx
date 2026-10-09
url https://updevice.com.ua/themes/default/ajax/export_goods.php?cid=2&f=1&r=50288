--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e1d09abdb83aa8943d33d61bef0631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fd8b96b77a72adca4ab1f53f9b5d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298251cbaf4eaa01c2286265dd134db03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233277e1ce40c48cbed40e6bdfad8524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bfec141c226dad2cf4db5a296526c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008307d51f51a2653d1f0e9186941426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b05fd9363717379a6e0d3e46c8fd8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc25e97068bf04242b679403e90ccc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff90c595a4609b0f5b645fe2ac77c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c52f7408cba7ece9265223d93a79b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ff1ddfd7b462276d3d29cd01099ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69ce21800f6bc32a9311c78980013712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d25ed87d140c705361db53e73818113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b64183dea0eea6ed7aeeda1c19b6c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11224096a24ae53fe5d0bed4755f7e1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a48e72525a9f915958ada799f83c4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb091b56c2743c94b451f8e7412d92e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d507a798cc1b1569dd72f5952afc2f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd409eae8d4f1edb4ee8c5e0afe43419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acd21195d0363ff8b028a6cddc676320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d550b56ca7f37afba64c0c69f2b21ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e8b1e2ff9c39a847eddc2f992219222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3e033aefbc6fbe62c1f836445395723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915202518a26dd6f1888ef5d7dd95c3a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca2f1a52d5e827fe898df09fedcf8625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352c4a12375f297236bd01de134529626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bf9962a5bb65496244dc1bac4638c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624f22b15c5b4d683c4d25bf3dc102d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e11e18696526ad0888b930d77eb11629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6287c964cd938b4dc68a1e868ea6c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50f9f94945c2fe432275661f4e1eaf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b221b0f5064820001cf04ed51719d8732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a1bbe282235770de4f4da1b5819fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15602a3a9387e4c58935d12085d554ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4da860ac5128f61ce9db78592a223b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a11560f9094e2f64c257b0b1788da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5307691d12ccab45b0fb2dff8b486ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2623823e03c645b802c334fc6bb25838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb8d541455c25032dd7a68e6d069a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dab5985a315b63ac9a0f69c0cd4a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc022c089d54e64be8e51a3644ea1b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187075aa1c9f07fc0e814c2b3bb55ddb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8318d37f185a59b9750e5cbb46f6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525044a453e28084bc78071389fddd6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e997f2cd0ef6bd34fda374f5b4f841145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f3555b3e5572afc1135777b647dda46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bcd205bd0a17e1c8e3c309d74e75f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bee74967d888eda4e96803e01ef3ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f7fd88ce473cc62290c7129fa3e1d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269748045a3933834166a3a42502723850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fe44ad40fd58200fb4ab08acac10151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e60eeb63ec7ba1da628fc26a23c56852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abfb6a804fdcc8ab00e9bffa260c0b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c089a0e55088f5b68286d217b303e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bc7974e280faedc8a9b007488b8ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c1c19adafb00fcade0205cf7d7fc156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc4e1e3cbca620483daa00632c1dba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e83c246342dbf2fc015021ae689d7458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd5527c3db41c4d49da64276d82e7c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab7d933da7bfc7e890fdb8ce3492c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47d50745aa52c3e8de6b6665b9191f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d38e08234c310d6aa1dfb57dfbf5b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94ed3faa988958ea70bc4072312e2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39691e26d92d03786da99144ee6c34f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e3afaa7030a7b7a47111ce8f072eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3246f60a5fc32d2e510a7d661289ca966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ee96ac359b056c69d368a0f97a5b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39952fbcff7c57a69c997e12a26d31e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03921acf8f57740f87177ef08c3f83b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740901021e005cd5d079f4257c779b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15070b29780b5981cf7331c355865771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be559f3e1be16e7dabb728654cee3c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8b1c2be62caacce82db7a4320d31973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3819ded74c8dfd199f70d3f11ad7574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719cc04413bf945d8a8128d15e12fcd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10ab19ba433fbffe5572520ad93ed776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f0baa5559d210c83a54e922601a0d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442015f4d849ba726af854852e234a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca63c3fc96f8546682b0d1bffb749f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71dcdf7f36de0c26b933ee1f6f1954380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efec032fb5bf0a4bac89dba38bcfa581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6800ea720ae8cc498ade176cfcc73482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444ad13a98e9f42529e5cb2fe40f84083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1acce63ab53d1bd8140c6ff10aa1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5acc17fe2c9a85f5c7884dd2f236d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2bcee517442f75568cb3f2bef88d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d929344687afb8f9458d3d62a7f1787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554e1728b2f61d58ace604954d1316c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e8c29f07747a9ff754b63f8c619ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9814b8917f9c2fcc8959914eb5e6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e47c8003f1970812353cb9c492521f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95b3306aa7add34f2f0d91159fd41492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45be75dbbe27270dc36192618e180193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ece74508dc6a121fab4cc77f3f4b6b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c54a416ae3bb221174c941a06945d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910323e0f201392ef3ed5bed64d371b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a23fa44513cf9722d42d9cb99f41097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee62358be9bfc427ed62a2636f37a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bf46f75883eea893bfe2050d2af6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc70ab5e4a0c52d3c6e58697d3109c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad48a6096f0fd6c3da45a136d6589d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da064993bbb8f215b9b130469b0ca8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5489c3563750afd35b97560b585cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39389d16959e21964cc7400afd15216a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469a294f4318e968eda7881476c98e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de17aabea0f77ff7db45a8cefae0d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3cff3e67e2bab39253c501eee470a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3cd0ba2e392c25577cf702a73a13a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7ed8f8aa71c14bd88673c2da68a47109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889283afc564526e4b492930ee58451c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99acb759f170f4ec2275a855376f6c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bac9ffce2ef1b31f6cb1413e874c01112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bbca9616d41927c6fcaab2b144461113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e6dc65bc68b959cf7a0f838b1e99a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49319c8fec1b504e503698a60ab296ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe3bab71f818c3112a1192ee54a1cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702876b960b1d8969f6d1d6343743075117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1ac7a8c316f672f1cc3c30ee9cef6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ea47eeeacb6705d06364744ad8751119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54c6c2f0bddaf3b71e61800a6aba1d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba59e611b61d1ad0e793cbc9afadd5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ba430714893f178f6ac32b616b520122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d1c8870dbdb28e35b1c05699f749d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682217e01ccf1826610500018a746a7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323190316cad3e4eeea66251ab4f2b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ea8bf74dc310f4b801353fcd2163d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefd75c139606c41379af25a6e1c6c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097c8a8fdd38c0e1d56356f5a31e0fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1458703ff6f857e26219e2a7ee8b3f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20832fba8565a2756cc850da08b909b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffdf0605ebcdba02d34a2a3f95b298131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8f05df381c71a14f6707ac5406fa4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e7e6ee934367ca4d6c5aa5f16cb79133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c7728e88661e4ea4303534a610919134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd50995db7fe7edb29f3bd98d4fcc9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e7133aeea44b8c8acbd98deb3bb72136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e1c432e2546da62030dc4455b9711137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e205518b41352be783796b2e03e54138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a498d9d6de35cb1867cac26a058dc2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30baa09e8009e8093a0e885c04b9f531140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00ee715e6b009f76eb7d7ed662a1c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b450f36d7cae1a45ba99d1885ac45142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc4da1b33879754e75ee1508530edb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624e3840d52c934aa7af9cb4728a131144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6748149ceef8febcc4e142df884d4db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83070d44282ccfecc242f2dd798537a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a954f01168cc82e820e651ddeb723147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd2f76f56790d3b8d35b9771ebd404148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99602e7bde535d581d4401ce4cd77f54149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26042e44045379dc4bc918f6186c0275150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22dc1ff450ef087d5b957576556939151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c46f22d77fc5c7f874d44f4865cef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644799e90bea03f07b568aae2efeee7e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6de4518e732f68cce55089bbdb7352154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593d3981f296b6ce1360b9c32d94918155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4dff699c27f7e1acc7210c98c3dc6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa1ef9b2e129be59ee40abb531548f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cab5bbb50a2ab467488fc5f241247e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ceab58888ca468966d0a883657733f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc902def89329a123206d631278c69160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd74f4866d6cb3bb013baa3337ceb8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004516ce5b472e0d6cd02c8d16fef93c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756c5544f23b8f82f15a6d3abc4b448163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d87c005ee1a6f98055aa3de2aefedd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7f32fd5f1f14ce086cb935a6bb23b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef26d7e72cdde9ce08e0541f1613063166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4312cc7af215917364f385a047861167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebf5bc30c5f1e4e4ee276ea9566ff2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f71e3376308a2d5fb5401c4b9da43169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726a3e145c42b83284e3133f1df047c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4acf1b8f51443e9cb946010809043171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a1cc9cb3584fc1a775d12cef31f9a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d9203e04d5e3febc659033e0a7f13173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbbdd84056c568e80adad1bea4bce5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb283833b4c1b6a524ff3bb8b0e1f13175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe3e441e31ffb9bfb83e1e58081c27176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472e0586e06b7e6118a9c0e5081c1f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89544b01a114262db5b6fdc21daa421178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20a849f526e494b1351877c8f245a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd265c14b66eb5dcf8a46de4ebf978180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429c28fd531dd599b5db4676d3e535f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5171ae2df5f25cc316d4f32fa87d71182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01565b80ee8bef12deaadff562de8ef1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b8c251eb854e988a55c80eebd402a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18fcb0353ddc63ec6b64edc843fbbf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a26d011fe657c7655ab9f0547653d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcf4e80428dc764b4ce154c3918f09187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493a17de53735e506fe2d34913cd3e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493e002bdb7a0f0e47b5846c06983c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f176a92c194351a84185dfa999a61f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ba3b21ac037db20195a62071b138d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4074949fa35e6336e9d2d1181560e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9955c1165245178a17264712d8021b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2af0c481eb174440ce24861648245194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41900072af61c4e3ac91b9708946b9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b5a7e371d153f61c27547e2be7739196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08a282a7fca0bc3a788dafd9c9a5ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07100725cc9065ea6391894a279aff3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f03ab03fd6b6749e31992523ba38c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25562ff5c1305bd269226cecf434d59200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a853f4dff7a86322fb26250c8b2b99a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331b13b145fefadf82759508421fadc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e730f15f7aa4793bc063a6040d9b0ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f79527edf7e2ba49f483deb2ba226204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315806dc927c67864de9e9457ae1b831205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0977fcd6f1f5f0221c2e20fcd4ab6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4da9b75dac341101db1ddb4820238f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c2732a518c2f2eed994493a50cf7e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5fac5aa0464a143c75a735ca2eead209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c87bc428cf9a38782c40100518d3c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c91f7a0e66a600a9ad7413337bc72211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f4cf5163c4cb78f6d6cf8d9780ae9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04107787872d25e8a02ff5144afb9f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3556621b958ba8ba5a323377e4536214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2597559436b966be1772c12c76b47215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d1b77e73aa5d28d728e439d5896f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef969cbc3747ffe347599a060388947217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a693ecbf9dc310ba10b0f9cab4604218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940199013e1020c97c63554af63c1f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b478ef5dc4c74aa2a158511f3f624220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86a3b3543ffcf59e09dd818cafb887221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e329586d802abb6d225e0b1c079df222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c4f3566cf8381c4e44f0c2f983844223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9012539fb2a8e4db7574588d71db0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626fd312515b7f5c30f65942c52963d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a970e8295bda0da1882d0a56c1ff6d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322edcc5ffe1848aee65cd98387d3894227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05df6c3048a01698078e0d5bb7b44ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dabcc4df2f6e45cb91686542351d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22915b2c4218cf29d12ffd2bdd73a9ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bc8d86a428c582a2ab036785dc185231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888ff075dd225af23308331e561d11f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc557d909ec923e342a5b20056920e9b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f9d7b704e7a8cce4730038a1ac05a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f4698197b54f3a25c33cf5bfccedf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad4e7171db8422124fa50bf1b7c005236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9513fa270276f50794f5b3cc5ef3775237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58620cb1c0ad71569a5f917f4a980417238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f2087763e038a404929c165e88216239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489d1127a0102c974b0bc5be8dfa786240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dd42c466c8a8c70b1e2ac2a89d4e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29ee190ddd39c47acff1fa53eb7242242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee1f4f0b5ecd49435247d37e274bc9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c15c18bceff60a79b07cb027e6467244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558ef1a80f545fc16d5428997022861245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe155ef717638eaf0f62f06e60cd882246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8777487d6f2829b0a2814241c4d4cdd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88818f36626d95108cbcad38e75bd2c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4764b71c22616b4cd14f158e929e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e93b088053e9d4da1125130c5a177250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7297192d70eaf2ad74d69357e738195251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce6081a616c7b7df14682fbcbf510d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a247e443aa8d152c594b55db7d209b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208f894b28ce21fd6c9962605c272b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72d663011882d6c2a0f7ba885da342255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35fa9778cecec5884163ed4c39dff0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be82d4388616604fc5f10c9123486f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992843d76a2a584d761ad3191deb4b8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e25cd4c059d299d0a2def710697d47259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e936e627142952f419296b7e37cbcb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29bf1ea7250b1b7e07374be4c4ff6f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5111ff6dd0d0f0e8bf84684ab1468a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0bd1d735ca8f66522beacb8f8f086263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8a01d7b5a180f7710860288bd66ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa916689c1cadf743d28fbdb90faab9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1589c6654f50da6dbb9801457a57b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fefcd3781db846d264e6be899d2249267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda528ffbef85988dc957c1e446f940268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cc5d4379a0fe536c82b4d9401a308269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05e9722c26ba02902b632b68928ff4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453777f979807df96f42af20392b4dab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17fee88b5bcedd45360a44c4c7a9df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5248bb87a263cb45f75b9a98799c6d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47400bf49721d899ac2445256f16c23274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23864f59a404449c0f6e53e0b1a59d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc956075aa9ff68e82b40cf29ddb4fa6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abb8deacf545c1a224b7189e4740fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed5ea6f28e5277a764977a380ad1b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58dd486e39fba5310bbb177d3a528f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0648f9d0b168948f1ef8fc6daf745280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20535788007618004b682a8f2d69b082281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603ff560f5f8f7bb610381e5c47a5d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc6ea375e58f0d38f0a38736c3d960283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ace8c6b3820d03ac23f130b0ede7c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e0ad28a9b5a76edd9c1ffaddf0f22285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3919c260ab972f37f2b8eb1b6b26f76286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3526ae319a698345ba95bfb500c2e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cf6f06ae34c5868529fea0d7c6709288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534acc385f316b1aac1a434348a2702289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940ddabeceac3a362fb5a6b1c172596290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e47a45129b0be0a80acec92622311291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fa67fd1ea3313dd41ba099a39c3a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7b35478dcc4836cc4cfc6c8afa881293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84cddae09f8cf6fda5f0266591eb9d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5658469f62ba6194833b85ed67575f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be7915afa809f98a13777b92ac4118296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b0fe60f36111a0af0c0cc9d60c3e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f39be4b2428b20d3709f5910bdb671298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea6ec5da78fcdde54f531cff34416f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef97e295c41d46318b9b841b192a818300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a8ef5173c2d9359dcb380dde49978301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb806360f56026436af52b5af75806a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8098b6d801414f4e986afb10a9f85303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3ff5c57cfa481975827fd492b5def304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fe141ff1facb5115f2bdc78aacf74305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46db3784ad1c8c2e4140279771a62d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9c94368b6c3731bfb642405ecb210307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a86ac081c10cba269563600969d494308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21635e134da0db67649a32007207bdc0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bac7a120a94071dcf0b5e8bf10767e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88040b34cd7288b1f3256350606e0b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02ee4b3efe222bcc4e768a15e2cd93312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d55b01eb5812b96ad221c39296b645313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef7279b7e3854ad7ca824349496e61314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba48f820d6d43d9e760e24377dce318315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127700510a4aaeca3787eb4c2a23d10316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21105480090a257abad288fae6912b67317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4baa51e3d99437d852c7eb13cfa150318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f72d1956a24058835ede73cdc3e291319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e5aafd67daa5ea92cc0e810834a37320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f120c979d5182060290a520f4c8b78b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55804732b5b900dd34808df0d6d83e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bc501468d3011ac2329bfd0a8187b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fdeeb8d1b4934d446ba06cb0ad23a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef238ee3a9db0cc5db29b5e3950bb778325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a67707b4648b9479ea553a2d099c35326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2bca47acfcecc3a495e5cc2191cd6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3aa0af25bf2af4216841fd71d2dddf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d492ae0464364f228b174433e7ebfd7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38cb9ad9d03ee795d5578b96ea3887330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff289c908a368252c3583e5b79d7822331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc21005cab5a3319bf88b751ba46ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e12a5720308f350002760e68077ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b52f774c659b604fae746ab625f0e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b4fce822d335c095d725dc13fd8ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea2ee06df23ed28045f465cef82f44336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4615d45af72a817596a39fbdc8b96f4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1341e5a6e368b0907c214caec933e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68287617593e6c258c10a0d0b03c4932339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b600514095a4c941e9b6b07e8c76bc8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ae07642ef8ff642fa8f4eec571f46341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781545d94b1a965dac2be52dc5e76d8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eac53f67cb14438a0a8eedcc612e74343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05e4721e2e03df1d78182a24cc31fe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d3bcdcf550e1c2b7bd726dc01059f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c7d3c91094845dd58bde1add154ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d06c6d5fb19a0468e1ad23d1d36b43347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8bed9131e7870844608473d1c8472348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b96859a99ccb61bdfde2b9af8a85c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8fe35d998469751f6e7756f994a2f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e730b312ca47e938e01db38943dc64351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7dad6db6ba070f6617b9b82f1cc3a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358cb03e2ed212e84869e4f8779ff45353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea22b0769c87d6dbd8d73f59084004f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c0721f6dc83bf108af683323c5178355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb781a3fb7169f9704a1aa3c808ebf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee134ff91a31a39f02a938e13da1e16357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b447d3689a42a2c0940c4eaadd0113358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f95da20ca4cfab8c6acd4e2c522d21359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6b19ddc53afac4a8203b8295369ae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7c641a93a759b500aae7ee650c7c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9090a27efb52d9366b609a2762c6403362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336668dcfbe4fdbb3525e9f11ab3fc05363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa823543ee6d5535bf0e06fb477dd18364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086899fea15eedfea38d7c9b70260ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e678e973cbb8cef5a8ab5b8cd30aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95ee556e934f4be00c997b46502d65367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e57772bc88d85775f2bbb77879983a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce552c4334e29036691c17728caf8cea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b3f4cc6a2bb776b00db94d44ff482370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52840ef5a2f76297b2ce5f127e6c73371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26423bba481e1bcf1eb343a3eac448372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c45ea14317915c04eea21ed0a77cb6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c0a55ad2ae190ea597020e24b0d65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77eb0be53aa7dfcd97ddd58e322a4e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670aa2bec77fe09e273e7bf1ef1906b7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5964974fae81724b64c0b7067c86e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f708bb158c5757b9dbef096222d03a9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc15570bd919946a6f769806aa90bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a673c1c3a7fb510b0cb72835f36e5b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41de6465123feef1823040dac628717381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6411f4958f94bb356a02865a2b0bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cac904e8ff1c28a2c2bd885d8336d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b19feaae36fdee1484abd609ab46c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fd7f3e8d1b966ce2d5842b9e10e59385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63433b835740a0c95b0615492299f88f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de641dc9f7bd2d57304a09bf16bc7b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e4c8f74386261b24c539cd9823a1c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e871b4b61599a57d3c3857604de92389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920833614ab7aa3b98846eb3fef16bd8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828544d87cbf0734ee58003b936ee94a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d34be49c93e88432f4edb2e332626a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc97672e70eb10c7c483b58ff4e77e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd03f3223a80eefe56d5771ab4ff6c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee628636c5ab8f61310d3f596ea627ed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7aa09c2b37742a17b64d24391ae047396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb875b7142cfa55c76d57c092c8564397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a37f14310d33300eeacd5229ff34c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef170fac2a37578364a269410ab891399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680c20be8cc306545dcc381faf34819400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374ce5b32f56470f273c5f0f8debda5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf02056d810bcfb610b0429ad7a3c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612f2a9e65f28cd1b47607feccf78c3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de907a845b8f013d3ff61a4e496f3390404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee82b91f612a56721b036a943352b61405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ee6d53c1bb6ba2af93b573b075489406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a30549049fcd3b672f7e5aeecce0e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bc713ffeb607ab435199959284ea7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a37de9f7eda85e13b5a41aa566c9d6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4715f079cfcd5140f1a4103749b753410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2dcca250f71d517ba598460e389ff9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcd436027b8a7397671ea534f9bc9e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf72057c5b26b75a166e5a15ea28be413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1ac81161afde1fc7ae5baf30d9b08414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68206206f84dec2a96290cfd0bc3fa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a31493d18c2da570b37f78f605ad90416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c15a85aee5343b04beaed5cd2a193417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6be66708ab226184684bae4e85998418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b2ca90e92c32ce27a635f96bb20bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b36364b7f9331272065c9097c96a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa40a007c4eb5a9baebd36ba047beb2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fe3cd2c4915ddb03997d022f09545422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b399d9f2a65e59a95ff6ef95118703b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311f0426f589158d179064faecee36f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b919aafc5d1aef7056854978d88da3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763f3467676664004d5da1220aa8235426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631dfb82a9efb65a247f5dcb8c87d29427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe790321ab804f02ce8417a1eb621b4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067840e18315ae753cf9b3e03f38e61429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e53781ea1e2720ae8b5203b36520e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569ae70d9dc8348a5e87725b5c93c8e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70a7dc5e4b3e0c3e3a70662e5040dd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6b86bcc22f9b02c414b411d73307c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54ad2ec736ee631a3edd76fc7b50b8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5543723b30a6acf3869c2bf101f6c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a4e7a0a32ae559d76e0d720f1ddd9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66c55a925530b6327c396d8cf1849f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65899d76493151fe2d07f78b219c0b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c9371f7db9e12321a3898f3f459d8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75396ea0c54076580f95bb933f101433440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352bdcbeffdae7e46e5c68043f2bf53441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0910903e29a7fa85d82e1d65a70d6b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf1dcc0f76817e16450a603b5851c3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24764501080a32e41a6f6875ae43f284444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ef774b78bd5916ece9d7dd01a8a7d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5675811dff7737782764639c1fa9ad6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d755e3eef378209c8ab0d61d804533d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bd4ddd0efe84e3cdd1f001510c122448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f106b930265f8aa75cf8cdfecd94b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fb3a378bd5cc3b326c6165107a016450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a49fe30793d0f340c4239a891edde451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700a80db33cef91b5c51e68e14b72bd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460934c764639c8a34bb044aca79732453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f15fec132b199daf9432b68f15d27d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaaa0f6a26de1756dc0aa2be9754c20455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b722bfa7f660b5e4603ec5e550431456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9fbed2f2ba056d9716c32f85987ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c80e68b5f743f4f60dba005efc7940458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a141f4c5105ea8355ec60db6f0b0f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702cb273910690cb624e2d38fcf37f6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daca8857feb7a8a4f26c8868acccfdf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece412d90cd059e2c0914c706774c9d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f4c2600be4ab460be0972ddda8398463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512ddf6d76b2e86c0da6935f35497d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94835dca6ea881fdc2d1e52383db3752465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f83db7cff22064f18d31c467bbdc52466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3009c0e9f8f4cd009f94e9de469770467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc18ec490c225454b9b0661a792d6f6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe405e1527916b874518bec7b3559d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc926f4aff0f481f3509edad690827da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b9d46cdbab8bdd8ee242a49a37536471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e35986635be9a5f71d47caeb46ab4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae6bc2d6ecd08652ace7f4fb016aa1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f61adf6759404fdc5949acce1b4fca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002dbb9418bc810a6283f21814129ec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ddc999d356565e0e68b41bf4a3668476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d35002b5ee376906f85b5c1a3c2f1a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf658e5234210905dd64f65d6d3078b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b801510e85c7cdf68e82f11944181d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38291eec2e5d9372f9e57698bd6f2bc3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992a7c209c7142940b0577746ccf686481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b80c622f7ff4079cead6d78cfacded482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e7afc78eab3470383f98546e4f70d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9087e23d2f19df6f1c98dcf114d96484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739440ecdd8c191b7baff6d9a7bf443c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e06c563e93bac1bc51a2db0809c3e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576bbb68671e07d825f2e73e783910e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb639f5b6d2d8927b400c2c5e1f74b05488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d657211cf3fd8852f8f22a11b76951c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605a7118dd9ae0c9284c0f7c726ac0c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a78349f2f4158616938dc666372b3e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212fc61937cd5a5e1c9c2eea90b24c5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5731dad04b45391859b86260acaec0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df418cf1c7f5ebe2bcb2ff1b485bf31e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c401318cb9e86c6ce220face467d4f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebaca3601a962227c5329c4c89996df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff217ae4c8f093184243faa81c7e5e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1305c8c4f3e943b1a6e573bfaf62a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7629f6c8b8499624028f09c8387fde499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400297b20ab53427883f75a1d5f5601500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fbebecd6b23ea9426b0e17902b758501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a3f80ab5dec7d0a93f688459dca68502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eaa1c81aae3168f0f6c0e4befee0c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b76601acd90baebecea32ea7a8611504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe566894516ed9ceb879efdbdbda6b76505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d717731f6e15da5121d7505d202e82506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cfe1b46f305bfcff84a811f971624507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117c3b5477d8689b7724862e5b406d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a787e953b8731a60cd34496fb19bee6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a10ff1d8521b0fb995a7933aad2c5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ac8b62b1b2637d91650d45bd0acbb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2714e1be1464208a02f3c9fcfa36943512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89993cc6381e0ce0aa761655d8f01d71513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbd41925415ddf9c25f51db1737dee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530858a4bd34e7958d1f3eb3762a995515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d661bf52d0851f18a1464d5944c3df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d401d5b293e0fbf24b3ca9c660e8f0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233baf6cb1215e31703f5062f993ad60518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0473806d679c248438476ec754de97519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b977e525cca755e5dfcf9062ab35ce7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25a4c1c187feb2912def5257c5c14f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cb063f29eca04650f92e02f230e17522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa1fbaf033229710338cb8f93ec6c3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835a41c3678e98169f740bb5463662e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a660f5f0fd24381c9734cbb236a44525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6e8df7873680a4d7761da8a29b95f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06d053b02f29a02a67c114ad50dffd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03202f1e80823c38aab887df6b3bc8d5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187097048318604ff8bb27325c6c40f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f1806b58ed0a5c20ec2011b8abc08530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69ba13dbb944003f09be9487f805c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df168d8827d39b27e295508a2a2f1c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854ee43f4dc0aa2765422328b2b0405533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81cf4f8bea6802378e5f22ad10429a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e82b292f49cc00221ec2ad443b2cec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839cb5222c610174cfec71648dd5a1a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd3f3ae125fb1a2044e5ae31e8e192537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8078cb3f8251c6763b87afd8016fc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268598eda2be261aa0197c34b369e7e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64405b0f432e73446db8161458b60dcc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc7bfaba15fa0f820a09f7adbdd28a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0440832df42bdb97166230cf1fcd3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ea4e9aa9732c38d27d444d261fecc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28a422ca807c19c7892cc681c49cb9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01da5b2554903f8287759a4f7c09787545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d14930bd0784c90399cba593b5561e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77680dc032d2b4f673ce8a5428255231547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700bfec03cdc68d745a46ccc0010a71548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611bb7d16c8e187bfdd8b11c69e8ebd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c73589d8c4ee7ed9152ac5c1ef75ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43add5b5ee39a6e6c3c08d20ad57e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d15bc35f18f9babef95a04d8c00227552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdd772393e08485f61c0d854ddb69d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd601e845700fe3bf6e159ae7e29c1e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52477f949c3f504b7e1497611b275683555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd98ec999605bf5b56a529a17896b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c188ca5724cc54597750f7fc0f238557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2918c68d859fd86b2b67cc99e5b6c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69964320c01245d624b88dccaa368f4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b038280bf81e5096e396d51898f59c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fed440e89c89d6dcd065ee204ddbca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0240a9175332e48e4dfba5b5b35c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf9c5af4aa977ead9906a0f44b7c3c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996db0c8864d4c267e5d704a3cd4591564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556079b3c08466ecc42f668b37fc38b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a580936e510e5e58ee021a490fe797566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e5dddfd3d74bad3a664f17209ce25567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d46b8b51520c354ea9c0192e0063a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398d615715b50715531064f3b773302569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f81b724baebc5f92ff1c120fd9cd3c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28078c9bde31bcdd33fffc783ce78e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437b33f19c1cd7359d4559c25395f1d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7c881a0a57242016dcdf1bb731320573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248aed459ade8ca5916aff23a564bdc9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7f862e10ecfc2208b32d5fe5d3d5a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cb3e3e046a7ae652b7ad24a4cb7ce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683b91ddb87b00aabe7441c95b4b92c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55665831eb8bb84804eaf6013154c225578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493111b1359d0c3445ce6a6eb8ccb4fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2b9c5122e21c5339155014793b093580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad34de4fe6797c41bbaab32212bd8c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded9535b39423bc6bcdb22382d512a5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865de2f8338216d5c43b2d74b3b1bfb3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43f51f83a6aad6190da5993cdf349b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc70d890a77d178f14be1f8d8d9751585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f13a01f5914e25716d85226b397da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b381f9d379e73fed771917fb2eda918587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f888cc83f65dd435c6dd3b051eb6a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe36e0f2edd735c05be83135841bb62589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86ca175ad7be320c24b27186fd4616590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4dc9223d5ae0252cf46cb092f3f1e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ec6b3c608845c1812d59cf8972dd6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d036b4972260c0e2bed67f09c71d4f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889aa6e949af7c79f635d1e46772c966594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48133a38eb690b764e4018dd6d5fb1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37edac9f5c8946f57562e2a61be03c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec940aa32a1bae37097e7c50900101597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc21fb72f6f7c6d18153722235304d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df6089a061c5d21956448a3c26273a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fae056a6792490d4fcf53d857263e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30542bf7ffabe900113e8c60f878c116601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6b743d3adaad7d08c41169cdf6fec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e8b150bd640d28e686c1f86270852603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af21c921c8ac52228468888e9ab8a3a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f449c16788e513367d16d676bec89e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef594c0f04815a4f87de5360cda8377606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794467505ccc39a7b52c68f40891b93607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ae52c926c3234c55998649846c465608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36886e36c6880196a927750f308f9f65609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2bc933048ee47030e4cd6fb70a423610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa31a6c2a45111bb48108458e1094d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ab182acea13f35910ba012bb5639e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4dc84c6ca2ad99b51455e7d73a59f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e87651e1a189369e919569a9fffe4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff71414f1fefbbff46d2447997be7b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fd51a0cf9bd23880f0cec4c6c1387616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab2da380a1ac9c0d9b3c9e57ca1cf0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883a38df410500d5c7960ac4022e318618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c289b82599b0243886b8cb2df8f4c99619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bf617b1172d61f985b9cf137f7e18620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbd91c872814d6fa86f566a34b8bcb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ff0afd545e49f83d42df2c00d470a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13af5ae2d792a44a45e0a2b6baa89ed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90df32ce410e60a204caf04fd86378624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace848fc447abd5ba93565b9a279fae8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec8d71af090ff1ada00db1c144fd1c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a991b6d07bcb6714605b6615470873d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9d17c0c8a2c013664fe60470cda01628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b858e71d27952839dde54fb9a2beb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6085fdf411a4fa84536ee944ce75494630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838d0c1fe717cadc6a24ad1b279aeb5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905ffad28e198c32408c1eba4baf9ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b394475c98a698112fd3ee760679da2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8067b4d3b70b53d3477676e393791634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b329c3be0fd93fe352b6c473d9793635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d58c036ffe09c2466d5de5edbc8ad9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579eaeb80dfbfc12935fe19191dbefd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291e8c6fc34851e21553de5c752d4b2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b576ca5cab62f3b6c6b7228f7c359b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3493c7b6629682d26cd45e2f379eb10640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eab829485fed2a7df363de8278605e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fcfddf4e12fa607a7e0e925953d65642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb604635996afed84efdc319fa3a452643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308cbc6f17c2db80f1aa96c67050fda644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37535d37aa673ce58d6bd0ae687381bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33da0fb800aece061841146bd1d921646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af5436a8d1fa03ac27f1fbd39e921d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f6dff875f420868cff62ae77aa924648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89772e21d362ae26a3b4951c1a9f2ce7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac88305b053a35cedf16bce1191a95650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a414b3a48cc73978b1bdfb6450dd66651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258e1132b53585760855362179368f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c390e19b180b0935daa9abf6b6b911653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a50620495de0e80e8f6d7a20fd16c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913f11e6f470b124b15cced668a47b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119acd49a51dfda85850b9270360bf7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712e9d562ed4d0a1d99b2612e7ef6e1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2374c9bee3cddaad098c02e56489ccd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4c9e64e835edbdf25a493476a7148659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8dc88d557b5e74e52a9a801a80ffa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e647372f8038fedba38e78661db89a7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68df502bb65e66e079ae12d8cce5c7a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8aa7849c10428ce3b4f7dc8e96e8a1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7a0b47eefb2928675d3a10748e145664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55bf01f539c925cbd30fd13eb499a8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6711a2bed8e74047b52fbec131b56666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ef5c7441bfdbf8ffea33e49018b79667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7192cc587b1cc0df86c5f0dfd3a902a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d47029fcc99fa8cef0fa0cfda73239669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac16ad51143f0cbe9f5d00f8810ac7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea314de7156ece1f37c6c906c52b3457671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e9f3426b90d1998d9a32904350bfd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16a7e11a703da88d546e42b3c4fbb5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548793e7a248838d58bfdcdb8af0c3e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8298f533aeb1a396389f92dbcaf41c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d9a66b6d3f5df7889cb9f0df88578676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ed599430395da783a3bc23930dce7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2bfc42c59aa4b6af27180208fd7ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb50e04079b78e756059fb4cbb04cb0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd7ad8bb934ff40eeee7e54f3c9229680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d61fff66d4b1f3fe899f963de4a09681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e839b602f45225af5f5fea9b241025682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504070c765f178f31d502b28e9ff15ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28cad60d55c05d2b145e5b9ba02481684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ff7960f02075af31435ddfa9de96b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa653452d8c0136a70309114c31110a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ec7867438f843eb9f546434734b82687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010b5a5518a1d9d642b60bf824ee9cd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eafc40109aa69efd29e9e75ab6c36f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df69702c08d5f3420bf061971297d1a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae0451cd7b93ab212a80c07c636340691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a5d2520447bd38fc07364286fe104692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ae8e5014c4691f968e2c8cfd401bb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3e6728061f41282e4205d8bcf5f4b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fba7d6d9b16f59695ca1dd2c8fc973695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ed04766de950a0e5fc57aee5e980d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d1a3b96156dd424a25f3f675cc6c8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d20ef632a3820cf33876830e705fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7df905673b3f241b52944d6bea352699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979259f40a5dedcff5081e836c776aa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5bedcf3cc169ac2290abb95df09b61701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85392e8fe3539bb646a328c396866558702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b1a7c175adb5197288e91772023df703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9b246e4c7e794393882a38e5c6d20704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c79a234e5ec9a16061ca1231cc03c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba390ab2b0decde0bb3de4e7d39c6a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee7f0645c8f94d34c48964dbd416bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7610ecf37008ccc87e704e6cd5ee3d0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f247eb46425c948ad8a0a2f22b53a08709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103a29af4b8aa827a0a6077a98093e2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b53b9b915a19bc1384678cd62452cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a88208d286d78f2e20ce0da1b002b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf328f73d70953e5aa5b000293de833c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97de9f957cc63e0434d80dc6a38dcd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3879d704c1afe92d7aa54c3cd9646715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f052bc4b8c3ddb297760fc831ce093716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618df5d409f095aa1fe7b980c5659b97717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb807c51312a5dbf2beb52767ece9e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00e1c884d12f546fd1a534e5275ec7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1667a6e69e18fb53d880431faaa52c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1ce7d7c26c8ee23647409a6ee185f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa9f54c9a1ffd713deb71abbe513a7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1d54343afb9adb07344075c72b903723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b291f7c843d203611c44b6c0d0ed93724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cdf409aeaf21b645f18b9575f3e27725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbf5efb5c287ec70c391121e5c1097726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d313fdb23dd39318434ab4ab0980267727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf17710a3d7a7dac1f53225e945732f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fd13c7efe4be14a6dd7b824f5f234729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370ed7a91df94ae76f10654bac7704b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08affe4894812df9b4a08f5a25236c0c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec199bd25ef8cc351cc3cd5fa74cf68732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50f97fce3b116bd053e1a9eef047f8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260514712d9992b3b73028411627d74c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7375f338adf737b4d7ce77ba1b829735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c896c6b61ca860f20ef33b4f667f7c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174289a825d2220b8f0001fd279bf04e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c164281f74b5819fd127cffba2c39738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7372114fc5bdc75dfb4348a90dd3f6e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28471a3d2c501ab528513bc26735fc47740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df18e3f35a6b3c87c5f37742ad462c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a59256cd6a0bc9759e17b3ebb7aff9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b97a4ff3656f02e7098613c7da111743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe520a22d7b64da2f4ea8b2475dfdba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3713193e3d80b9fd8d1d231579ff5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58493c6b2f63dfad19ed4ca0ca317740746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c1ab902f2888fe1e914654cd0d066747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642c3750b70b55f0e1bbfd5bdfc8eb8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56403284565305774ff881e899abd70749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b882782ec58ee58e3b264805059c24750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b4f785f547c699a59ae622e10e4c3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2d9d91626b93447b9e08e9cf75f22752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf786493eaed08223309cb9463b9846753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfb168f9f9d9e995a53d204a8880e8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfa6b9a851b24c0539329bb55645c7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1036f003e69f07f16d8bc71f10158c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70655f430679a645f269995c4a34a9ea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ea7ee308798d94dd51772061f0791758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd6ebfdda38443b223f0b25626d1eb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ed5f7aa666adf5d71ca6b16f99995760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11d47e392d608a54b14f8da72f1f5c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99150935f1a61985b32611ad984769762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba431286326c499fe766e16e84a9b24763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da427cfe92caa48b1f3000eb9f5dfb2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03524bccd3f6798f4b827fbb78e835ec765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399e925073e14e070f3b6fa694e08ff766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f15a0056b97213e9f2b0a94abd7f48767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6b65880416cc23a6f1a45299ff064768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a6a77e723a63bc60aea506f9621a9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed0c4aacb0a3f3a5905400493d766f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5a0e796d878c954794592aa09689a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43ddd4e7b1c74df79bf85eee56cf96772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3356358996ce27a57f51fda834c6a3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456405fbdd080693bd3a0c761ef7b7db774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b6c8821d87d41dad54d9ba6acb183775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f2cf75ffcbbf690b6bd88dec8a0ee776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56e5f1f75760a1301bdcc8c3ddbeaa777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d4cf08494bd178fcd19295db4fca3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f3046edf05a27bebe9920019bf0e9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5db6822b707b46303ec5a5bfcf81c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9e4dd27cea10a95b5418fe33f37f7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0adbf87b3d49c7881fe2e5fea4021782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a61f83f5d7163b97ae5dc13dfd50d0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26ef6f392a93643b56292843cdb99d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80256ad9bf1d091dbdc8d1740858dd79785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d93f9a05f55ada74d026d81afa1c49786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd437305b2eed1ec0f9c779ed175fe44787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9b7f6744fd3078a51d2a369034139788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d1ef4151e86e49e57e323f02a69f4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3fbd0a91aa0580885488fbb5fc6da790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf489774695c1acbe5696f68ed71b8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f64b084c03eae72b7c009b43306aa792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66674bec4b2861acefaa2bb104b375793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bde146eafc60d5116643bd3b726b4b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594aaf2c4fecff2ffa2ab28ce2cc311795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ba826fcc0e973e82aaafc1307ac37796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7587d4c2281268b25ebe17f5431a5e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdab965760069983d3cbabf811b0fc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56b4e35ac5acd9e5c4e2386b8aa726799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e503397a60086f76c2f74c37005e7a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9eb751338c90cd1b34800107fc97d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577536aed0934b6e6fc5712f7fa9398b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e1fe1edd08c9f6aea9a1a5bd620a3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c89b8ba21a3e6dad566716ddc05649804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79302045913bf56c340d3f0986faa45c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3451d665af26a235101d0ad951b4b9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42127e44e8f5fac138ff2c10becafcbe807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69517ead7642d077a0bd797f1af60c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10176d97b3e1cd326f77b58af6a531c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ffb5837768f34e822aa0a476be03d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf727f608be983f4d69c9a7485f2f1dd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc31285d89d23122067d3dcdb54b7a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a658858cf45963fdfe780af0fda24813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c86e26603d6066e55fbd0132bdf92814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576c45595cd283fa0ba62bb4d4c465e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19380141d73889dac83050f3f29202816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b868eb444e5caee01cfcf5cf66eaabc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40eb2055b92d682eef8bb37ba010cc4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5de33db0c64976e553079f910a20a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7901b903347096745ff09f53e6f30820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cd241917f2a9c4857c2f5d98c11e9821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39b689cf927f9f7313d0688810abba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edf90cdd4ab35af921e2f014b289fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab7a59dfccaa9ddadb5e359a0515e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5bcfbbeeb08b40ac5ff5306ffe8354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4be1b0103fd127c1cd1721f6954bb75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861b194e5b7433beefa33ea2e97feeb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e6779851b0e6106e2f149b47edcc77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db294cba12b8c79de55f6f8290463b208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9fe73e2aeb69454b9535681c434d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e474ed8261d9655b34e39596a60e3c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956e3ed33dd7a88f8cd200d484a09a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b9669ba99c029fbac3405b1b8bc3a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fe2ec2addb75015d57a85ce9421cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132d6857fb547bf32085750d5cf418f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7c65bf615940ef0ac71c486e704ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f43852d5267758818ac628b25139d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8198e093c43454272b6dfbd587672417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a1ee99eeb3b368750e30a711045af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f773a600622601e3b4a456613cb8019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc549f61925d86f21d12dba570c60fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8354848e7246e5b7b43c56420be3221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2555adb71f76f1b366df12af6497f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2546ad3122d29f50a65f691e5c3684823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34c6e9f56c8311abd5fae51dded51324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288be5f29f48ef1c8d650f6e0d5c85d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37644f00b8b16a118e99c8365e388d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c52f9172c07881571514f9e9ff29927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fd2b6b43c91eeb01771135a2b836628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4a2d33b44848b529730dac145ea5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe49f7025733795a493e0f52c2a20830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28955513e3e4c7f13a538b1aea6a3d5531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bd0e5362e2b39c0fc7f829977d26832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91989e805e2828d569adc7a23476c4c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48136227da20099a4fdc2a6cee6d86434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f904017b1f6f987d257df30cdf2bbcd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e1c1d89af0c5c22dbb4534c86387e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68572eb49f89f1ed52ee2fe61d2e6b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011584bd9c54122560305472b4af81238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e223dff479150fe3788ad47c280a1e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3f24e11b27a5f7ff824cbd30a2c2540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c7ff6ea3bd1f58124c5e4240077ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3496e7f8c43db69cb5a830866917f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7dc938abec07c64cd2a48ffd4e43c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9c5dee0126d02f7d8b97c46d973c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990c494b8cd4f4a685e082fdeb1ebcf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85355b803c13bb091be948fbeb9b788346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450758bce30afb0c220e6098077d37de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910e28f1f89495b60bd907ac8fe671648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2c38c9c8d99becaff9be2d73f910a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e3a7353e6e6763faaefe90333c38850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebe96f5a6300cb70903951d8afdf5551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958def9d3d45aabb95c7cae8fd2695b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d54433b641a43493d37046497a2fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c87c8ed953e75c01bc3ba78a4879554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ccab6c030f48cf9a3dbebcd50154c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec55777edf423efba8c763fba4e25856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf85b95bba921fbde885e24e2c19f4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d84ef75b209f19a729ce378ca1baa558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda052e2582287760d87a6a0e235fc159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d121e344be946b848602c48b745a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7e94df4f1818454e642c700b6296261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfe45d92369307c8fa30cf5781f8ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d0ede7a46c3b7a83b2aa40a72f9b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593765a5fb3e98e4d57a5c422c49fc464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8deb64a9bd0f005d733abcba189fdb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17af3021758f00067870c9d796c9d6966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5388a9b769c6948a45fe9484670413767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a720ca39194636f8a5a2af20ae79668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba3b60395112c5208c79f41e0b6d2669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3fc2e26e3154e41f9278fc3520c2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd089b327d49f5188d65de1b2b9195971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd44a9ee89a180429feb97fb6f252772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3a8122f11667eb377680c71697fb273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ad0ddd35c50a91e0116d1a165d42b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cc3b2619497f2d90aab55546a396675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281777b34aa7a947ab735d3c62804b6f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ceefb6c2197c193067ba57c2a89ef177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58744e1688a87b76fc984bc22c45adae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403359b82c2551939261eae8b5a2d0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce75a7e44befb38efed14b7dc0e2da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de68d880f65f5ae7f63dbef1bde3b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5ae69316020c1315973f911a4ce0f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2006e8bc8b866e47d818ce5ae0f33a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4147376b174c9702a9086ec1cddea784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f9c26f4f8a4906cdb0738c55d682185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24327e4e61286bf9a0797e227e79e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a084181f3d4b2660fb0bf721cb022ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a532ca5fc37ca2646d1e938f6933788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e2d31883c7754e77617d94d3a322f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a007f86b3af80776322b44abc943d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceee6723a983b3fd55535ffd020ca9291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139f586afec7ec53707182c51fa8d1692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cd6d9edc280511bf0a88d6eef25d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656eec6b40e2ebe28ac4794ffc45add94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890a62c7b1164f2c9dd86f58562929d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cae9a1c1d4f33b814f20dc21064f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e3f507c64cb862995ef4aaea4c15397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eda2debc13ce7a1a2f6e87a3949f0d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee22a424df524eb46aa7bf1e54c12799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2ce227813a86daed1d63d7215a3f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85e41f80ef92b4497b7245f2a0c8de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fa7a0a8ec9cd87401c1c7a4d07abe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ff8d30320ce6b48d7725294401e6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec514deb31e56bd14a8b7c6de0cfe65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca02b6dea8d0ac2001369ad75f274d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625c667faaec857412671c47ceafdd5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723307545e809625568205f0f28b945c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c70d1add61a7bf34bb5199bba801b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae48a48168900731a2f1c0ea22ea1cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b370cbbd4f7d4f335f235a5ad687c85110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c29b950e1b79d48718334f12d7c9d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39256b4dc83f9787a711ce4a30494b71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa765830eaf9e55876c6a2c611a4077113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af17b9163c3a0d04424921eabec9d20114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38058d17608e7a265380fc8d3c24766115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14c6796521e6fb5b4129531bb00d09116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c121c2a46689eeddcdb6c9229296aa4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb87dc48b41632602590113363c5d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744cf47330c320ca1ea535fb8e5da7e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc75906117ee5bc68164b8eaafb62b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1434eeff2181276c9988dd12687e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a122ddba71870064a5ea1ec46bce4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f6fc78ac280d6d437c2875e6ebabe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97974326579ac368ee9b56420e41b131124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c86a649958c6d68c1893c1e36bc42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561c2ac1d1dd9155bdf2087c81d40d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0d300bb3c70b59cce99083510fe13127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7495b0e21d6c1a7d53e3e8c61807a4c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791844265b1a85ef94db5aaf53c1cbe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7770afde23913b2f868c2a858008e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062669a6815d1266180bf679e077db7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d343bb13dbd16792c69260b6a68b60132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f083be5f20fabf3d21c13fe3a568d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681109f2b3440db2bd4d7d10e5c8a9f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fd9af61494fcb767192330255be22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9e49dcc875e262d4e94495f878fa3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ff8cea3bb4076313dc64cbcaf9b16137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d729a8813940c5433dc7c4496fa701c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c431f02d2226e91da03621c51ea37b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39255a4af547f041f869c9601145e61e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280376ea7a44e71871824076e7c9aeca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3522366d664e2fefa33a40a8dd3dc81142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ebff413f91020bc983a09a87efdd0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f32b6d52e8008e5eb87bfac7de77f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce33d5599668bd9dae53936dfd7bca2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afd9959f4fdb65f430018d42b09197146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64a89cbc068cae460946c070583514147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179d6cb845401b88722470f328addfa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e669ccd4085d174fef28668bead68149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654b422ca0f4725f2a9f5f553fc7de6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860007040f4a96d85f2a24503d49bda151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeefa40810b8bf6637ff8f44a6e5b32152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4aee72bd1f916a83cee79c280b67c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c1791a045139943f428701f52e9d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fcdc2a0d2a10cfb6d6ad9dd576c10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0b758882f70b42a6f6dab8bf27cba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03109a783ffdce7d2148b2e1c97496d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4b0dc2511ab5a8c87a381025364d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d7692ba7be155f300852b966d6c18159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6ecd4c2ed24bf3fedc547cb066aee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73627ddc3e1a0b9595fb6c2d0a71b7b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e00fe4ec259271f44f047377e0189162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd2cbb6cc3bcd8cfe1c214c9bbd934163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18bb6fa3148dcab85eae00b80d1c02164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539545561bc0e5f14cd44faf0b4f387165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c53b359c58544f5ddb9effc133664a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb93d33946fcea3c15a0235cb9ce93167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151ce6276dc5a26b3dd3ad51eeb30e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80200b4a67f767338be5d84235acf606169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7243a477222817ce11da79c014675c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdbc60c63a660ad1432095e87d3562171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc0ca013ece22126953a03b415a003172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508237525b02862052d4c4e29d119ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e671dbc1440f68a74fc5b5e62fd48c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb0c0c88715f532b36889eeb30278e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae54da9339a9f554dbcb256f6e9950a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f4ce43cd36bc0bd603e2a9b444d56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fac170b89cd4f6301d8df17e517dd2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536eb2da35f97b428d03f83e0fa8d713179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890b14aef8b892c1bc96276d391b3f2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83c9728376fd4b9be0bf11d1bdb22e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16def27ba6647aa43284b3dc64dcf7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9085165616000c49430affcea1761183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8c960e2db831a0bfa3eb6d72027fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934e47fa7b15f72ea43c18aaca459a9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9a5f2d72675a9ce2cc511391ee0a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5fab8d2d6e6fa4eb6c395b355f53a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a1f3ff6a1a377e85e4cff7a0c035a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde56a844ed0b4e7b529ebf8cea05443189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb593210b1f5fd3553cc8298895a48190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5581d2e1367188b8ecc2cfecb6a1f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba21323a076eaab4a58f86f10c5df7b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2ada4f33e1b174de9d74118ccd088193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74acb2d61e20b96215697e0a29533f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17aeafeda11ed00d308f460ae119149195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f9a595dc9c13c995bb91765074a95196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2798e579f841b6c55f510b4a6d50c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c6f002a1b275b7e9643e09194fa1a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8aeeda2b63649d5b0a8f4b94377c35199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6debac6a27aab90a7bcc55515e2827200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384452355babf04250057955e0fe923e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58800e5db87ab5fc5a6519e932c3d6d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b641e340cf4fb10ac5b5ed20ad8bdf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571a9134fc6b0f1d8b7f116968f61d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f7eb93dcf3d9bdafbf2c3d260cb66205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dff98cc5b86d03d699d8b5d4dbc2a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e092a4f8078839a848a1f2273079d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182176d0b2a18ee01cbc195ed3d4e482208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee72e14b69a363b617c6fb636b22e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79159ab42a021c54fcbb8e5074851591210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7305976914968a376f4032c010e80211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db59747e4fc2bee94565b3cfd26ded8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c119ca50d0e485687cd54b6075cab82213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933b0d66509c724e5b01fca9cfa6c42214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49962b29c5f45e94b8adebcc67cd82215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af91ebdde023b37d5b27330f11e0aaa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14261630ce0a535895440f5c9964c2d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f66a7efb2bf9b76bc92ea168036a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083093b433047b8ef91db73c9e01c3d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9185052aed80d18a13d0644dc2391220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1cd33985f902a7a1f73a59e3851d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b7d0219964610f69635f305c1a00e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303b18979928f612e10a317563520a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33410cf1103e5ba47d1e452342aadd40224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fe5abbe6f6b5964544c5663a2d3ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd8323d48a33841684e54a0c45d7b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2608fc3c423eb30c0b96549ccf389227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f762a5405f7180b26a6ade25fdccd64228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3c8fe6bd4d440eec49c2372e1dd4f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c29872378c642301934baa74cea9db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605052290572042e9e1730433f664478231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483c6e398ae485d96c8a963cbc1a18b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2318f913b53b300674565b998d2641f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18338c256a48f51a1470b0536aa3196e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d8e70d4c277774c8629499e907ab5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448013cf6879760071abc72296217f3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a1a66c8e2a6ca3ceaf30f1ddfeebc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebab6e3443c844524632d836a32705238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67f88d3007704d85adcfbd2554c737239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de267d4386b0d46e2b93b4181edd8f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bf77b55aa210bada07898b9ea391a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4abadc05fca0dc7dbca37e5333d245242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a36d3e0f5595d266dc6fdc019f242243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa69dc785da41a150ceb8de4129ac0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdbb2602a3900bb1e37446c3efab31245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154eec3bc432308a243d675ca2eda41246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d6148acf24375e3ed9a951790ced4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0077f69c3ec91045e65a248aed51e23248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054dee0124100936f8414f924e75728249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6c8c960bf2c21998c6556f878bb7a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0567ca8a2d161024ea6e2fa7f9e191251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417469cf3cba15cc0ff393f5e1cd3749252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff6a5b74adca11dc8700165cedc34e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854dd7e379c3dcd7c1505aff6319623254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050c1a76e8308178393ecf2d1cc2e17255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278090a409bf3949c0ac90c44987e66256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4c6f829aa6606c4d78f95e4eb4020257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054641c4e265ab9434cad7ddb165fbb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecba184256e0ac51275828a07148fa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf34a81d8116e7c69162aa2f72f3db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e9616f86ee1813d83154df37cc2de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861fa4e99b3e2e8e7b5724018c5f65b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09da54a1b4ca6da66d01e33a5a73cef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fe13aee75c51d3fec14cecda1c564264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b52ad3cf78a8ddd1f60630f95ee9f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a306e33d27fc61a35d72ff2e8f306d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a638545f30aa03a1e25b3ed38bbd7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabeca720ef8c3ef26a1863a4ca96dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa875b289165ea3c0cae36c53fdbbf1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848724423251845c7962b8ca427d51c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6a0faec3b0422d67b780eb71059f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5776402fb60dde305b1e997cef061272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac333ac35387f30531335bbfcd1295c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b426221968bc3a92db72d54631880274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef085c43c8160d2651f083eb4e1e528275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80b4654baf525dc242c60f6c0531c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bb718cba9046bbdd3c852b33d1ca6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4109cf4fb6da3a1c0c7d791b7827ae7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1d67565fbb47e99458b659a4df3a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404d2cc77e235c78ae5a98d18968d92280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc32f1f329bf9896580979be234ff1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1824ccbc965836b54f84c9af1d78d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e20d09ac641a7660b776322173bd0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b770568452986a45af76b477230763284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc36a9dce3db58fe05ca132e49a4f13285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df47b2c7a7bf7b0db4c1a26d68c41dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506c2d8e75a0e1274c2d86c25afb778287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf363408209473aa06089a09f3770b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc0b65733a6fc60f0e91fe0681936e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aace83b1e4f21d19a21ece530f8dfe8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441191b1762cabd9125601de3a89b7fc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7105b9e6a5f42714bb224b93990d23292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88141039f6d140d2d36afca57471a90293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959070a7fbfd020d60153761fcfa3765294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e4fd7260e909f59d94c4b925fb78a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d515bc62097f9ca90490aabb039738e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8455abf933d544618bb58e309a93c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742390c4cc40b84192975944caef1b93298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1297881d669a51c01e17cb0cfe283299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2cae3ed827ce0bd874dfb437fa0dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51144568bcdf8db7829a182ffb240cc2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ae3d901f10a9f654208a7b945c40f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92f0eb97f3abc9615a5f29f4ee8fd1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862dd0f9f3a5257e3a333953c5b868f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb02beb9ad60075b54e2e5c677aeaf0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec747788602de3ee19fcf4ea03cb6080306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d152c5ef9f01571a86396b6163de46307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612f497868a46147347d7a0f6d5ee3f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0076cdfb015117b22301f57269f30ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485734e8345f5dd5e19d282806596ada310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c603a5825177ce8ad22956ab99bf26311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95c3b32e7c42950b972838122e24cc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59b7a70a961cd80d001986a89af345313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7731242fc0dfd1bd90b484d2e35ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc54de59c92c74645f1d3ddd274ba19315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0621053c6089999c01e4841246dc9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d7038efbce6aa15a975e0ad6cc333317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712c9b05cc5afb0deb253c8fce57d09318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf05a0771e09564d7f4e16255b4c07319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262be9a599819e9c784de30c541ae3a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c59223b56c47be57425b3cf6e47c20321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c97c7cbe75e3e5ce1501145cb9ce5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f466a1fc191022f9a8c18f4352f5c1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e13bdabc6070fa892b4c5a569b9525324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e82d4347c0cc7817490dac65e6312a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489ccacabe390b830ed1691face534e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68dda40d77d1ec93079e86d0c06182a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6ef47eedbe9e79c473abb18516860328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3baec201832975fc0a7c838649011f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcf5c7b8dadf05a81d9b9265f6b713330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c64519e9bdd37f0584669173ee254c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a158291c903130049581ae1e0a0d5f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b1a21547ab87f4b8b722931db02aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fae0527837f16155f0bb9a2fc5363334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659f43635e8988df4df4b02d14de308335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3aca4726d61456fc421e328c54e37336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6505ec9c1110d3e46048282b7f626337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53dcacd1046d7d1b2cc1de1baa319e6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213be30b3367029aed67962ecc3b600e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93456f02a29162ebb4a9e17b5af13fd1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706620274629d4fd4366d9ac05ea54c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec1b9d451770f31e78df671dd054fb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6af9394c26af9b6ecfded10f6e16b3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb880316e835e4cb0dfd2d79ddda07e7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a253a8596432d7517b048c87c39dc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579a8adbad90cb55fb32ac3fcd3556f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050cca2e60ec0a4ff44fa81ed690886347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c703465cca8984f79447f6996e9ea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da1b16b519322f4f1200d8d738ccdf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a41d670cf6d6f53862e82cfc42b2e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49d1abca15b105b53c7d62ffccb88f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cc8a5b7a8ef3a9545d8ddd7ea9116352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482f8f97c6f0bfa40df407b2a965ae4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dd3698acf2990f25edb80e60ffb5d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb050201e2e46615134c95b273baac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24355b54c1eed857320f70a67918ad3f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cd45f1b1f0a32d8b8c78a704cd462357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3594ea766ce8e6b341b56db8fb1ad5c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a44b13d7a17a514344cfd40b9f6824359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdc3de98bd404625e37a7cefa8d156360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c379bc35a8dad98d071b168205cf7f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c5832ed539190cd2c9467e681b3d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1138725d38fa443392bab0faedfdad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523640c36af044ffed2a04b737ee6790364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bec70932ad76ecf848bd3f09c121a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a598938eb8201c93b0d6982f15186366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d76552f60710aa103f71f3ee81f060367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fa3c212ed43a5a68f0914eb091352368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b3f934c7f151e3e5f4ab868844b17369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca240f04ef88efbc168ad2287091e83e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fb3d3e34c8bc735bed11138f1ec89371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b407341001edf272d6b3050fee4084372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ec9c72dff05d17defb15cef5f5fbc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3cbd85715b564c97bd369f61652e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f483340aaa1a0ba49e8b535ce06845375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f139ea710cbf9dbae0b417ed49653376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29aa1ea426da0aec216571d8cb44a22377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5e67c0b6ed49595734e15340830b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a7e48492108065ec88e40d3274756379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749f0b718d84917c52d7425434935a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36957c26d7f04983e6816e1a0b74f47381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e41d8ecdc631d571db99e97bf1273b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec29c423eafc58d0200e6ffca2b59b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c6a709be864bcec5ac32cc7f923a1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62f7954d1805e3c4e1dba10321a399385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999a7aea9478cb50c3abb6d125fc78d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d9d07e0acf32e4dde7207250ffe88387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34be08cf80c4bbb92c215201707557388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee980877a4b14edc5cd949709988232389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c02090fbf36e527c8f32c94f01d2a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dca63260be5bfcdff879d45cce31c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d759f3dd8dda96db7dce694fb56963392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e4f30bec7925352b1f4c25d5dd57c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a58f7f91703e98a541af0aa2348ee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0559dbf6116542d2cd3b91fb56af9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33ba53d298f0751ab962acd8678e79396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb3f487297fd27b1ec5aa88d03d387397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288e44b87bdac230459dfd369d3836b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e28441401b710eb52a102ac5a42ae3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a37e2e752a00c00565ef2fb5618de3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebdcdc1e09e7be116078eb1a4c4833401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacad935959d756b11b3df53510caa1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e1fd50552e7b747002fb514883f1f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679eefa5bd09d896ee91b485312373f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b625ea11830d594d1a690994609037a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2506da3d7901fb2bcf23151a693f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf203939a7c7631514f404ee6e55dcd6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f674422b720fc2b8f216fc2985c93b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a0167abb53f4c82b06708a2ebbf72409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ff08520ea1069dce24d1edabf6d82410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908143906b53dcd1da5f42d8b626970411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050595e7d963623950c9fe1ba4585b4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299e98d475b3f74f4bd2b58cdde5fa9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d9a281aeefe3c757383213a5a4407414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177936893af761e7bb154ed4dcd821a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0172a6b448599edb0226d22ab739c17416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14dcbb668949b8c6d78fd5b00fb72b4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbdc7a005d09342031793c88662b2c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd9068dfc72e7d2f91ba2c98b693f8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fe64708f09fd25b7fabd9438cca83420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00263a5137eb17fa045c032fc3a683dc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be2a66c27915130d4f1c0b3bbc8ed1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1d2b0673d44ec68f8f54c2e445aa0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3fd7f4edc430334a5c83303c5bc17424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7a9b7a3b79a1b19351f9213828add425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852a80c884e8e2723fcacd6d6b581e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9947483b26721d2aeb3361fc32f9c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455122f1836bd9f12f979cd7765309fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acd38807f263c1f9a3a2764e7a8ae8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8b468185aea4eecccc1e520111b3e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb0b08560120cd813bf6efc530add0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d221e0acf0dee91108ded2176235593432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0655c86b4a1bff857eb8ab1e5aae4a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4ec8b3692b38dddd60913b5a85aef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68f8bf31576fd04366cafa95d4dc36435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1dbc9771cde1f756999bd984f1fdb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe44e53f5873aaa0c645ddbc2be9921437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603c60fc485f3d9ca033d01ac3a68f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465542fc6a2c720fa078e2c1633d7c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56278909ebacbd92aea2b40c6deb2a66440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36287fc648c1b00de8213b9b361d0b7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3f78cd53dedb9013178fdaa0a1f60442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3176e7775702b81dfe69267b311cd9c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705e9bbc3ab5d12eee8461b4751d8ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe869d86e922b9bca7b160b9dcde91c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffbc43a4bcf47c8fd9d15246f8ae7f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89954931aeeec807fca0ab6afdbd559e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90006d04975e1a45477a7a18d7994943448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe21b2e0c9325c40848b17f19359663449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c9be3333276b8c5016c01df67ea39450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c2b51a85dc19ca8568aa8c992a48d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2953a2f2b3dab2441b9bc3d41dea96452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a169a521d516124f749e7386170073453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c2245b4fe64ca9b60e678f9ada96f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7411ea57a177594a4678ba31e41e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfb588ecb137baf58800edf06a1bbb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e967b15cadd01c9932eb4191111ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c01c9826e965ef4699778bbd5c2aec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b839d0ccc529779f2506637933b34459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca23fe928bb62a6b5be065e10cb808460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c4205780a97b8c63d9cd9f8432999461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b2c40458c9e69a14aab2f9a90e772462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce705128a9f0bbe8dfbfd582f8f6ccf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4a5c40fc7c75de2472e5507ec164e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781e63faaf483b1b7794717d5e1773b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf82753288c40594c74c180f9baede8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87884811f07b5f64314372a75c407e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c63725c3529302a4657ef932da7e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0db279372890554f12752a77ee5984469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888836d756404b04ebc5f3a41950241470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ef1cfe0547078cb1473bb2a62eec3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268c75f381fec63943e8b231f0e1647472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddd269d80018c1fc3c25bb34dbb7d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160aa7782382f1b309a5b56cfba18ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542a44d85a72f3d97f5ed2ec9303363475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90d510e1c0eb8547cdaac8e3eeb09e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189532551f09ed0948d97f3441b68e0a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13be65c70624dfa12aacb85a829a3c3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64846fcd82181740485775cd0b112ee0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa2663fba18c0537da9a4e1e6ec532480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71ade2d4cc9be77c4923b6ae8cb150481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579cac5a7ac655bcea07702b85027da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe063741fb7a0eaddaec3d03484b95483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252162c2d780265a0ff166018016f72484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505a54580937a889082d617ed3669f2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934a89bd8514c73e6173ef646a2694a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69722d23e6934fa84ff96ac3f9ae2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca09857588895eb14ad5d3b56bc37fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989099ee4a6db3059c89f69f12d3b796489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bcd692d56c713989f71b2ebefa202490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefb449ab33a040dccb9402a542266b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e5617ffe6052b75abc13ea112b902492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da45d01922fd3e61595fcc76d90225493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286617299513636549830ed88e6e199f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca1e8c479a30dc4cb3cee081824062495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd04ec6e0e67f256e5c27a9bb78f782496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79887e230ab5ff0046aebc6fa193db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0375fb0b2a4aaaba7425f1c5c76c9f1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6a41809c89d7f6f0830ffc1338b82499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bb055ba3f5053de186fe356b10031500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb776a788a442079dc9763c4a44a30501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e882b5ad49b483efd8a5c752fba36f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85aa17eb8cc0d4623098805d745039503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab328c0f1f98ee155be63f815eafbb8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26610ba69dd6704cff5bc9d15d254a3d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f7862dfd16991949a4079afcfcf8a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ec0940f2a9bfe993579991a0590b3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1077489372da5b8c51a43eadfdfcf5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded01cb72b78e727f7ab903a6947d566509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2374edb8fe466deb47ce8c321e4477510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee07fea3eaba02fbb4e4b287828ab2e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dbfe97b00e60fb2f95f43d1aacca1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39474d804a6accfd0e3ef56b09cd534513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8a13462915b3e98d2a446cb793da3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53af67ed5b03d1fd74b3544073e0b61515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7c9b8679625ca0e18011c7b98ac07516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd065af119bd7c3bed3b6f8053c100517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b62035c644f099ce3e47a0d55a5c7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e5253974e814930d28ac1e89bcc22519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544319b07d97afd615cbce16b3060a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cd1256287d4949599a567f745eb7a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20d38fd163b8d045e541a008301c33522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3945b6d06b91015136f486c5c981d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccf163c837cdd23c2356b005bb3718524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6999ce6ce47459911a65d564e4da64525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aaddf7baa72ef330cf025f875fe1ed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16d4ae432b6e15cf8a435114325afe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22857199468846484b6403c4d97c75df528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04df1476ad875e049fe851a6084ce5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf14e594688fbb87b1b113b322c9df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c03f42e6904a1e3fefc05b19a939da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e4dd9c9c24c6d845ae7e046bddccf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad896d70d1c9858ea5580201ec696c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2feb0ae5bca723ad03b81dd00bc6840534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8efb203e8de2d381fbaf293a4b24d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12e06676b8e75681c3cfe9fb3aee70536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5071e8b82e2c8869c77c10d8c1bd965537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a3bc48a98773f95f8a5874ed507fc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cac18eacd201b51f139643ddd3fa40539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980a4913a88bd49a811d958d50fb73b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9785f93118661e8d89a8eeeb9a11cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd9b4f264c522ea81decdb87243c73542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10729344fd4076bc715294d118181d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34c1b55d347651c08176159912d5e7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6c046c1440d029a87f3de677b5eb5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9113f574330b825637243155422c60a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bfd518e28c59b30564ff537bb36c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3b16833a21a564c0ae5d37b56f3ef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a580ab64d774b9e9ba0837c4af71e79549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854349115c3fca07ee687ae55734dc9a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f6c141d6baa3e5054ff1934145319551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d9656bae151e129a1661d1d438bb7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba102e2273613cf25428e1ddee3118553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a18a67b830c6d58245be9db34dc1c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0370dc98109bd322a5ec8209b31dc40555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab6e4b5c905123da3d8f06e20930cf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384d8ee16471179d3bfa1fa92cd9e9e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fcd4afac05471036c408938f3db1c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8249ac960241bc4dc6a28de6774b80b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442178f7e33cb9c4cd43722e695a0850560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069f86ecfcf3c491beee4dc8dc96e4b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287a3b1bd636aedeb02625ffb888ef4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12e3a0c836ed315cdadecc33d02baa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26cde2d418646853b070fefcf6daf1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a78659b77d3b626d8655f86f748846565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78105e1a525f60c56c1cfb6d05f56eca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a47a1d902120f6888a51d52685dbdb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61f3949ddd3095cb6624c58cac1fff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb4bfe87de5394aab9cc15927fbfec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdaa063e2c2edc20179f05f126dd88570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f50d0de7c327596f6143c0eecdcd97571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56156680c9908d0323939e6bbe5ab6d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b98c96bd0fdc2c5a8321d16582d14f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecd34734bb96c230e946b317f8c430574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1a8e58df2ed90e9eac8454d748435575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1a5053977b2e3889a8dea19c5d5d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea87a8f40fcd6d36399ada3b712cc1e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5022689dd782d6a6f7e1b287e51a307578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a2ca5ef3054f3aa5700394ae63e52579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caa6021c696c115508d026af6d1eb4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693782a8e8551ba573c8f45d2e3030b8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff65ffec01d85020dacf96312de3c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6e05752dfa928154af14876546bd4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90ab80b943d8a8af49aaa307aa5d9e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228cafdc82efbcfb4b0facad33cadf8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ef41c85759cf928c2ae07d946d39f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba5cd6fcb99b7e7dc9c0475752265c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ea78e6aef0a641b6867bf53a6e292588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b825fce7067a015ff52e5b8109de348589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9332160a367b6f6b8977851502120b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450dab914f942b7ff66e9cb822a0598591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc9bfe3900d37abfbb7a90fcb68fb2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0bdce954ddbcb8e67494480596d62593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1c89e7f6437b9091148e4f6190adf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd79a5a527ff7dfcdbad11e95c473bf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b85397ec9f5e40b3534f0959e18f67596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc354f744e4093ebd28f592bbe1b16597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de69131fd6ea2329d803430c95888e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924ed74bf30b8fdcef668402b90d5f4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a900e5ef0a411dfc18a3c25a93bba5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e070a9709e221d37e93fe5d651a5816601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9a770d976a92b6f0faf8eb552f3c3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c19971b56f15b0b2686501e6119d88603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ef3d9d3c2962c55aaa183faceeaa4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75c25e365514ee13d7bfaf4f5127b4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a7fb8224dbe8cfb3a1eb47d6ecd80606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2744a9cad729ad9ee5c4c562439ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3420d75324c59909ede4d266cbe561608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af833018ef167d5563d5511ea286a96609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a427a7a56745e9e208ddf782203c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb8c53f60d3e3a371e14a2ad8bc676611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8cd626205050efbbee1a4c5a1c26f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6583ac74897ce624585ecec4dabc12613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3cdda0fb0191429c09eeb7a3d230a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4aed5aaa1b3147a5091cdd495b5d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b86f0bad6e8933af32d1479c400e51616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996238e3110b83876caa307bf031bd1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8694469a410b582b5c15b927c92393618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd57e31169d252476a8c11cd6428ae1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d26539457d126e400ee950a63246e1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479ab22bfd6d06d422aca89187bbe09621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11964d4d27cf22455437646b36bcb5b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006f3b48e6ee66fad75b72934e7a59f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430faf8d3510afbe76bfdc1ebf31a6a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f50c53016fb4cbab702e73e1cb7a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0f0f2caf4b246fa1c7464d597cb7a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42116a24dfdcf21c767b89714f23c0fa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010fc2b1d02c93e8632e650aeafe69c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593d744ca046660b5ce1884cd7c94c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060b0c0725637dada4e3cd8f00ac3f5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5021c92256b9723451ec1714f0a58d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235db0d0eaf8127118559a3e1215b77632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89240d1b3c36ac3a9bd8b2bdbabf7809633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0511c21467515a7989275dc08931a4a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbf3c553b8e6f43d24c05d2c9f2be7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db934445b38009174dee2924d9a65b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42adc55c16bb5a1666505c9c734407637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ca576073bca04b4141b73b81e0b3e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a330fea34b66875f4a53d010b735765639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fd228392c803cc9e18df07d31ce58640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3132148167f981c59d371937ccbce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ebe93cfbe88dfccd6410e4e51e150642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf631aa13d40014dbfe2bff27c424c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93410f0a8956ae0839f8ccfba8905bb1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0444b9dec8b2fe7cc400a8c59b376645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74025eef3d1a6c45b6e3691c609c2517646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21282eb4856652fe8baa3a5378574344647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11777a2bc6e30f0e9f42ea2af51041ec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447fb69289b916a49625bc7747e3f2b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d47a43bfcf261e60fada597ad3bb8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad3c11927800190c28cd1a9011b1cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ae7e9577d09dd284a0729622c91a6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3808b3ddf385ee7956372e9325d4c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7db6813ec68dd5ac26f2e676c21421654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c931c633e1e06ce06456ebee3de9587655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517b875ba37ccfe917df6f1c8b3d08c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3e1d2cfe25ca5ba8a8afac5c9a56c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc430eae860f3eed5eb95ae4e0f8f4d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b57e0b2c1ececb6268e863afa0684e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab675b8346a64254e38b047f532a96d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb10d45e9f3dcda9d11218ff8a5ad2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b4dfe091fc8b65863dca7ce037a75662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849796c7e8a296d7fb1490b39ab7554663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95643ecedefb860d1eb9bf17a4c2aab6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207a112725d1628f7f27adb96adba81665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500785fb2b08214e552bd7c3f1a6cff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890697a5f5b688f561c15456496b3362667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa0e1029c9adebef06d4464d2b9db3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11956ba45e34dbf6b744aae389b3d7f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa51fddfa7f76f695f44357cdfb82c7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5d5fefecdb00e360b970963e742b8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf221960ac7435aec3770c5217e79172672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9473333245dd51639e347587481faf5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c325dc1fb165cabecceccf084c8703674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b7055a7e155625c340f261ba409a9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd7ece80ead93d55a7b3ef07d7f94e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383dd86795729a1eae32cac725db549677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ad0cde95b23c06ddc01161a2d0b42678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd8f5f2844e105f08453a45c4b7454679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06fb8c7fa9e9b14ecef2e45fb4c2bc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019a3a93875f70d3725e8ecf6239330681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8d4e06df7eace1da2af0409cf4ad6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3c12477263e88ef7236fbf46279eb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d9c05af5f65f41bc2a91fc21cbd28684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4a85c85251e50af95129378dad32d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb0d12f7a1e3dec883e8d9fa3e73e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d58b32f07643b5a9f4a0d91c679f61687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e192e6e01e3a016328227dea8d8b28688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd141d65ee0ee192927d6922ff5af4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1810ea1fe8f95ca7ed143ad9760bc9b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254593ec21e312cba278c22f6362a40691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d0a06d3552870b6ccbe87d8947894692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e9c608c06d8c80aca0248dc4f9974693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be027267de5fe86bc678cc250fb49597694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6509496515bb635b37d479fc67d4b08695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ee84db7909db835a56f65885e2560696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175717d92d3440704b49ee26da49f25697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f3856badd2d28681a20c957e130b1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d98fef16586d30e1514233623481f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cea7f6bb9926f9180c16cdff276d80700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979359744c35217dd321f5efa05f6bf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ca58687131779dc1d603ce46854b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c8a8330adf935fcf287ef340581d2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ff8a6f2ecc2dfdadc741eae3844d2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f3526a8ea7fa991a12db77b6ca249705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2d0e82255ab3c6c51c5cfa6c74c69706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5650c0ecbb98372b3e0d4eb40ee85707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5d21dae283112721a8d2f4ef85dbf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed771862420de089faa37f6afab7e730709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575435d716df476c3f5683e346cf3efd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f3d5529b8d75d87dbc8e376fb0319711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09622627c686cdf3acca3012e7ee8a06712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282e17d42f08acdece7d6256528b237713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a8b76d0c5eba5eabb96e744b98cb6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e5f37b72d6d209b1338e2621f510a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3924d203ee93340ea0645391b143d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee758df78cf2de4c17c289ea3ec6d1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dffcace9228c65cddfa5bb11d8b0d2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad31172d2b9a932804104b9fb7d7114719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6f9174b234c76c1c796c93f9c1e04720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f8f27a0b18481657b91f92e751322721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fcd470330eaa99d4085081103155b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1a819646fbd2674a897d7ae453c19723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05ed3a8a897328fb3e7b4a68a80de0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cd4fc2ae2ede2a2a0faafd24ddd2d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d1c32f569e6228279c3bb653c6073726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1cedd812090dccfd095d3b12a9d08727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a27e4a2bd6946e33b0f336351548a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d52def9632711112a4372c1745c1a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42672bae5d340163c91cad062c9a7375730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08116981e12f6151ec36a3edc4f639ef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c7bc2e69f9813d85f7f3e2add14cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14118c584076754d025dd0b4cd6ab5ad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c05d37519cb3b842c73bea3cab0d1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedc34266559bdb11c33daa01a80d20735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db826a6f976504a1f42ca7162de5b4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862863443671cad858e80da40ccc2a8d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714d39744a0af795f99a9b995efdfbc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cbdf06f4376dcb6edb2254902e87b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576a0cadf87a1b05dd470768b6755ca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58943d7269a168f2c27ff208ff429f3a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5185d18d62ea4e75d52d2096ac3c757742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12b6ba164bc7a23b617c9b87bd8ece743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901281633cd08138f1269b24695f676744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b02d0b7f33920e8b99b3717aa5218745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8fcb084b070420a018601f3364036746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328dd7137b7242a36405aa91ec4d634747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca1737a6bae6f3fe2db5e3a5fdc882748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0820e7e68a2a33d97a9870c11e674749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21aefd610295a551518447d3ce5ef27750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c9adcb2a6d4f97a21593d3b61908a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ea3fa92afcae86da61cb7d213990a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44281148b54f62edebaffb62acdd8a68753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565084378c3679f650c565eead31d1d3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076dd648cb44d4b5e8effea1de245a9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd49942ba32a7935e677f684854b36b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cce0bc24f1be85e449b205099b704757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d895eae06fe9615b4a916eb23e3f4d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6151c890185020e797f0c992c751b38759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bcadd53e4af910f84a990a3db1c4c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ecc1d35e9c8adf9f8c801ddb5748d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18bab45bf04c9633790af6a92df83b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3741798a5add480c8efdd4d391b3d43763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee4f662890be7ad3f274c9dba159c4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7b2291478796610ab2c5a5811beb4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341eec48c68ccef59356ae1823679123766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0279a9dc634646641e0b286f775ea767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>