--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145e3e62218f47077c1e3619018ef001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8362436d3b39e9bdc15c20327b5ef42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16221bff39435a71f2d393fc826f7fdf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da634061d95a317c05839c7420b8abdf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f64df1e36fc00bcfe9faa6357d30405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fb0b7e2ca0cead2fb3dd70203ca156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b162cbd8507c89a4b164b01bfaca1e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6f5963d69f331f575912ecb9c76da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d411da65992ceb5da32bf7cd0859eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a2910bbca5baf1361b0a0a8f9874510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b82790358092e7b0a2467c7c609f8111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373970e9c5c7c253ef194de008e5fb712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fef06d11ce95d6e7bff36e80abcfd113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d53dc74ca27739a2b809254d4bd02b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e544368c04293376fffb08e0da81915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a57c2d7fb6a2de7210d51fd49290116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649133507cc2caa659b6980c8b146d7c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935e5d0042777d47ae6f358ff485ddc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84238fd0da85e2c29b80c7be20195319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307f90a1db2fdaf6d61c8d97e859d6720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed12ab8461ba280bc05a4eef32eba121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fdc50532dd1281c7fe9928ff9dd1a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e00d51d73598ec1d2b92d43ceda22323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03452472a56a413b6f14b10a5035155724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc4341f02f712c0fa22ec9b28df51c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6e7732fd37da0311aebb5d7f33e6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f3aec9b521a3c67690b653e4357ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd14a3b35a03b7ad2669356346d75a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ae3444c7df27770be40c436da189b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72402dbcb32dc97819b884ed89e5b3f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cdad19a6630f35d59c934a8f3c0ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7400d1b483cf8853881432e5dcc7b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee991478a8d5c1cab611e41c712010be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b069ac04c1c203970dc1fcbbf4d3834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25384601745d000814b159c24d9b42335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1eed3335672a5ca647ad7e8f44f6336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be5270da8f7d3394db4ffd022b6cbb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16892b8e9e87c96819bd8d5ba4a4bf4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6435464434c1b82d55e5166ede2f12339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f16eaa9e0bf7fcdc2e887c0dbcb0c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b634816942d491aab7179679703fa1441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f906e2b40a954813f6821cf5e330ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a8b136dedd7eec00f27eb982773aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93337821999d56cd0050fe6e8071de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a12ad02bbd9540a72948e709e9ed745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67551eb900390fc20a218bea71ac25a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7ff21130d9d803c9dba153af84dc247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08371118dc579177d81dc9d898d970b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f3d0d5c3c30283914259b6f8a2cfe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1d9bd72d7b0dcdc0ca047a7dc16c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733d6ae6af6e341fe2078e84513acaa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b1ec93848f44377075cec3ab5569452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8c50a30ef8d6b042dce04fec1520b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445a7ac1bb64b86257d0495ba0b9c5154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276ec8903f3e1e6e782a1858298055455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe69490a02ef62d80313bc8bed607a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cecba895982b2ccc3e36e4fc3cb8057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5544dc2000ecfeab6134844a8f12a1558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa912b6883051962b5dc523d2db467759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a6fa9e5569d4c91fc01351191d03860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6323572390a540e2f599310c518a2bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4358277903b2d6c11940f9a87a341562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f25270beb64b18906c1b694c47090063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd9c81d3db0226ba76f8e95933049364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9583dd8f157c3a4f8974f22ba7317b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e1b9377437b3a22bd72677876adac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcced2b98c7f563e4e8143338589bf1d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7ac0cd7e39a5d987b9b3a11ecce5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af92513278d79ab85c4784d9106f45369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28eeac5b4524acd2cfc240ed28015970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563c89b342fe4748a720392ad3b3cfe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb932d84103c061e3ce148739ea2b5c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e867b513135fd3c5626845c19475ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec874b2e8013aeea5ea4275f6f816574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5106ab50f79de01865a57ba675fe0ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bb1b9579e063fe741eaf4d103e3d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67243ed502d1c998c1970c6484cef8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816db5246cb413178a2050de88e581b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d6a245222cbe4ba7970c3f51111a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9011eb08830ecd91fb8c017d0d8806880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa6836dc35531392d36e4f137ab32581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa3dc311b92817d4722f199255f9cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675326e04bdabb1c48bb24f617bac3d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b3f9825a4f7fe35f68b8339dbc44284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20324a90e4169374ff1785290cbb82f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693065af49b0906a97355ed2b6cf0a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991435dfe0901213d382fb63804c854c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d7dcab05d4463fc8b9f7a2ad805f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16dd65272155a1356d214b40e233d7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89967e9494ee15acc9fad7ae9c43c0a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907962637ada17f3275402b417de65191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab2d2c254a10f17be36e6963eb3df292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5241f3347ea772adf61b1f31b3c1ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b8f1b81c11101b6a62d85aa1fba8094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7109becb6235bac125615f74a891d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6bfaa78af06cdfb43966ddf870bea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836778131533922942347fa263e81efa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c3090eee9743cbdbac17bccf6547498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de27c1574b8758395f7999e822d281699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c154bd463753e22058944c0ed46f17b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1ec851a582dd5e23c24a35dc3325b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa03ac8f937f7f999d104fb44131e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246100c4b7032b9e82b8e85069173f7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fa162c9f70d42ec075befcfe9b4b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d210123133c4cb03717137c7a1f61105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1959ed4840e98a70679828d112e7b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48526335ed9e0ba184d7b88d4061311f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faeca5ef3430f10bbd45c60e3672568108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f979107b4bf7bdf71e807085c1fef7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb5f589c9c878c7874a7fdfba41c53110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5446349928ed5f8bd3e7c8e76f751111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ba0b3e6d2884101b4579e4e46708f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6ebe61ef8051a2cf96d7689e6c77c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63a19fc684b9621605b336238c6c2f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3723bd153fc1f85007ffb32f9568d1c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094ad52ef61d1bdf8c27465c04f3607116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b68a63e5ca280ddddfc4d0dc75d389117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c12c5577405e1c50f87ff7222bf89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e885e16f950c20dd5b90016f36386119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa31a078954c77aa8c79fbd4ef36cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0350d000da1c6f7c3e346635e0e55121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64bbfbb06960a444dc5f029b5c39a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e7c9ab791955321c5ea0cb35a8880123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc765645d88c5bca6ebdc0a9c130915124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f7585747903e9e3c0a010f2ee3d76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde022997e0d2a886e0feb4c11e6625126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e924200b02bb386ee7150486ddf898e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0903f19413a32efdaba216cfe059613128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f5fe90777de6f9eea1349afa31c88129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258799b06b8740384ad1e8c0c9a306b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a28e90815ee71a3cb2bdcb499d3a33131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2e0d6ad054698e5d4e47067d31bd3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730a6cbce4adfc265f8b761e3ca090f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8aaea12431684891b8cad90938fe9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f5adb61fc53c5332bec31cfb8af31135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161d2ea18de430ba1b843a8140844ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb12aab4e555d582a7f9e307ac3682e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc94b126cf83b0f132097bf638a07f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc183517fb1430aa2d57a7ba42607069139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51047993d70415ec6988ff07c8eb38140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3a8e53bc00c864d1f7aff6dcc4c13141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d738465416f9345559330a59484698142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb505eef12a52b5ae8e949dd1f343e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478078524cb9953defc41fc172adfa2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99abaa4c67f7f118af879b1c5de744145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91487bbcfb1baf26035e9aa81dfae278146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d39457a790a93154e9523a02439c53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a894091bb9405982d67605abbfc988148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5640e387ddc89e00f9d71dfa31298149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4faec3fb3c421ac32d2c286139c2f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240dd5aefc875335f6cbe563924a448151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67365fc44b8bb04b8f5fa8a838253cc7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17053b7e12b922b3c994ac05458b9418153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3728bf3ee2d1fa44ce6fb135b653b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df993a9358761069aad8b99121880b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d264cce6d14278c752cbfc31e999875156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d352b5e49ab395e93b458ec9c97b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581fc6c952d1217344605ba80bf1bda158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ecd3e292d33bb69039c746bdedd6b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076e7a4cf1499f60795dadb9bf371d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53173b86e4cad17ea7af47710bff72f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f7a27eef677e2b4eb25c77efc21de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23092b26c3e4d536fa6176f0af3405163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640925fcc7dd85c41f683eb2b37f55f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fb1529648f424c3114354f591ec42165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9675c52426fc5a2a670398aa0f165166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a646cbd1e1656464029562923f72c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934c6dc5c5b4ba6dbc13ca2cd1c520f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d66b8bdda6be022af667a1fd80455a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d639f2fe46d622699f60d5a4dad98f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9237a63c515f29254f892308d804c3c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc40ed455322947cb54ea87ae56be8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7e1a606fa0fd8cc409360b12cf3e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b7caaa7a72ca534bb96f8149d0c57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03245ab51e37aab1ccffc61711ed6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b3bfa2cca52f36d3d0dc5ef1189ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716000465fc1d700b330ecd411b4e36177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f30f69d7ddd1e0b2c8eae2cf5b3064178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65597d3eefb0577d89b07af87760d66179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928f7c843af7c89e0f41b61a57d5051180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878e538139be182fdb6c42e0adb4ef9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a41255ad853c2fc5efa4f839b8044b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20de0920500beaa695efb43e2714cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e399a187f326436961a438562fab0b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3174548b41887990176406d6f654f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c5e2194fdf96868ab7ff6a9a8dd1b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2299bce22cc6c58b381a652e0b8a945187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b9ca9fe69c2a25f9a5375fc363b7f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec349ec3bb19db3e3c6bf40169e931189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d05f93ce21fa8ec146cfb43887b06190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf16813a167241f2fec31a453ad388191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cf8e0d2ffccb5f90ccd89f07fd2b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5fb0c6f013e91fefb051f16cb2ea3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ed9345b8735d1c1ecf31f06afb64e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6f159482c6789d5d4cb8d77a93d7f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61648c11ea87ab585bedf33f55d9a4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95475819d5570a7aeded82ca3c1eb07a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69affd61f95610c74d7f9db5f9e1247c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd60cbca766a5aef0d45a29d533db7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76926c8893ce4403545ec09dcaccb638200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba68adba2efacd874b69f3698bc454201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59958bc73a7db56383bf7cf93e70753f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641934d296883f09829ce8fa76f6e81203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f217a0df8207bafb2b787d621efc6d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facc9cd3ec8d33917170c8569bdeb7c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3642fee413427196355016ef5d4b32206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010cda6f0aad2685331c19c5b350043207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c2f1d08d3ee3b02c147a11387618b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4ba39b9597262bca2aed460afcaa3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe6da8ba68d57af1c4e363fdccf1da210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9319be9c992e533a18d0460a69e2e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665c6e97694e8251d6d05479c7b0579212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88449b6306472eee5d5c439c1246692c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1582ac53c21a4f3d9524aa829015a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45ce5d930644c04361a360ac8775b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdeeeaf8cd94772c9468f57958abc8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ae46e3bd53e7a4272fa62cb21f028217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a38d260d653777e5f8ca7006a153d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937f11f1601ec31886dabf500046e55219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3645bb42bbc6043e31a261e906e2e0d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fbfc0ba5f9604e32f6f015d1376f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e7686deea187feede4e3a24a516e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02b41afecd8c4282e51815d9b33821223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30b325b5cd6a4fb924dd7c8c110332224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd3c83bd673bf2b224b760e25326c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08090dc4347287fdc14d5d3b3a1266a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77144b00e993d1eb7d6bbf30daabba56227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b9d5f60b8f6a552e591664f092868228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed0d045897afecf183d223dc13ab1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2fd0549b479cd1804723330d119d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983658863f20ab1995af03390436a9ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1d6558174ac1e8ea7450b695c5483232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d73d5abbb3dde59705edc1b1864ad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f040a77f4c64d35832839963725087234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f256a10cd3f6cebab89b3105c7bf097235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a53eadcd6191293607de73d4310bea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b80197c76ae29c045b41c9f4c03f76237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fb5950654bce10f1fcee8dbb9f6db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d43e20f17b60e8ed4fb5b790c0cbe5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240c45b889db500d8177ee534826f9b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae62021af8f5f0925f62616b0b68577241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8f6e05be3c7505a0656dc0bbd4f82242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bb9af4f67e90be4c08b9975165798243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2777870328825cb74d0ee27f3c6c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a61ed926afe7e63957bf6a4721c1fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7b37fa5852ffceab0ad55d19b2cb3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c63b9c3b6951efc865c84eaa746990247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57650b2160f34d91c4d61cf377a133f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e7ae18e5204fe9db6764e223fc03f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be228a421e0044574976c4042b0d3bda250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a40340a06430091442b95c875825dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd04ee8207610e600d5c5cc793186a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60efb691bedc504cfbc2d09294a4e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fede432e8d8d5356ed64480dd861c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9823d9eae3438a20f4b7756ac3a49c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281dcca2a79808ee37479ec5405ef89256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db4aceabee4ffb60a7392b253cc4ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2102393e13572bf0973231b53792438258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6d26c2d808d4f1ff6e9071d035f14259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8aa88e4422c0af2b500ae42fb74e07260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956821a755d002f4a3ad9b367c257fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04dba3a5214ea1c77cf2cc88248149262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25435cac2cc0d994b9ab1ebcf0d7b81d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af51e84cfc57e55d44ca82d8eaead69264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799db4fe8c87c13781ef7d473c8a369265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b304929c00f1b22b73513e3e4c6bcba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0796756d97ae9bef63b831b3933bdc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9b12ae8c6395468dc3a2163631542268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08936fc3085f117baa9ed4256d0501269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dd1f696c98d7c2b4c9644cc7e7904270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a46303787ff8652ddf74fd69e8964271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a7253d6141215142fe8eaaa659f53272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88c25e65839d2abde37fe574526eb0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a42ae32fd57d51a996d0636b47cc01274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd48366f0d9ae9c56719cfd5572752275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b580220eec496c14d51be67519e0e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7974210401bca24811bd4eae4f6ba9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af6a8c5ccb274053ee9d522e3a6869278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c471c20aaed29315c63ad37a2cce127279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e18a35b50ad8e24a1501c19c69ba3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cd4868672889d9bf241b620ee6397281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cd93b7e6f8e44a3cf044b7cf44835282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28b58d7222b3d8f476c9742d089a17283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de900577ecb2023e85e985dcb5504e48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f6fc2034d4051ac548151cd2e11e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c68441703ae80e772380a59141e2e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e886f0b052e0b0c8ecb81cb218abc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a0882d76fa4bfa624931837116a65288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcbb2648a651790f53f4fa55108c11289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0fa7f951418fa31bb8449163b7e5f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258232c3a650180099e207f69bee9e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94290fa511e83b7bb58cb6f80da2bde292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02b45ccd5239efb406ade77df6801b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867998f1de12caa735e07f21c831da12294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a76d086d969fc156747f71b9dc8f15295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e556816711385b25b8de5f2bdc69c96296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e01be644000e5fc78494ef05ae3132297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cb2de1d7ac6f32887fefde94bfd9f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3e7b7e72aca1ddc1ee4fbc285494d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d60c06f5d022b24dca31b777eac11300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc94b867fc6a67d5a08702539c962e9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d27a8a92796514beb0cdf02d87d7c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc1c4d2cdb230f570c394fa0ce00a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ddd8e838f2fe17251a693d1eeb96a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbccf625600bd062f00413d2253a168305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e133d1cb8fc8f8766ed6dcd3a3ff24306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ee1201fb0aca784411a91095436a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5d0a784b76cf48d863d140b14aa38308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7d376bb858739979ad6019ac36779309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b12d0869c42f68001a5f0fb0fd74ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a67d71d653c8dff5ea163053369f92311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb64c243b82c8dc386d0c2892c4ee3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cad9a02c6f14169fde63dc9e81061c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ee58c438b37a1594ebcc376a354b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993399a6a44da4fba324afa1440b830315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93632ace9e90e374ac138359886e1d05316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b9bd125cb844e080e48ab20c2654f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14065648b89b1c4cada06902243434318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fdd3628636e04f9c8520ff881aa02319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcac743aee9af25f2daecef7304748d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3dfccedcf5ef1320ef784ebc7ea7b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4c9980413fbde3dcb72bf22ff898d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958642ab4d3b47dfe6884d8cc403ec3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a66524c7f51ba3210da3cb9ae5755b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22053be3a92365df38bb906f82ede5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d189340f23b66893b9e4b9a6f9564de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e78847cdab446db9264fe72b1b2c8e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf79b430b0ec161f6fac4afef6e797328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dc53f6018bd18ccc68a8a7dd95a0f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de098794f873fd19b69b44f5300710f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf1cfd9df081c6c7606251a8787626331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864caa0cd43a3c37d0e939b4aca222f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b17f8e35e63f1f615f7ae7a85a1f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152cf1d0e4114ad1b51b4bdcc7f7f67334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f9f81dc358accb52460e32eff19a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65604af801b4339b75719d3859cd4ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39199ac9d1f1e80d38b2b138256e9d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda547075d8af264278a0a9d29461086338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216e5df6e40d04ae84aa0da64180dea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e1832d9832e050b66bfa8fabacd49340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45b64c955e9852ddc3dc534f35c928341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0aeec3f866b9171e1f2a937b1e2bb9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead31dc0985f406a0e6af400306b2492343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e3d70abf1aaf8b62afb497e6b63b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d4cc85386f962c66f9f9154c8f502345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a109e5e87923bc4a35e359efd5957d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4331a9a02b5a4481b0fb965f2bf1ec5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4052b851abc29808bd7d03e163bafd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f27feda23ae3d0a2b47c30818629c4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e192747e5c7d02ccd43f899976c025c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee20784f8e1c5f2aec6bc552674128f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3364469aaed01f9765e786d70bbbbbb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a78af78224bcd88d38e35c6526c94a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b8e3c8f11b234acd5cb4034548b1c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76236bf75c95817398c58aee77d258f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473c83048787754699c5ce2d3485128356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c1b9f54d4ced2c4a9c062ace29707357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0d613943f69f28578d9263c4c32cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b541352795d6d406d35def8d3461819359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc28d00a4d8d0b871fb79c9660cbf9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0bbefa7d23127a219046afcd8bbf7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583138215c09174fa2039c4f3c830c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0323a6e12d8cb3c165f3459da195c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdc133eb284924c3756478eaa79b17364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb74e0365b3cdecf1a8e9220dcf4738365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199dbe1fc42cf52b884ee21cbe76a818366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096bb5cbc7a45c98cc7e4a2a7502db6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db498da7d34484ad7c008a9bc97da60d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df12dff945ddc70dfa62f1cc381255369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc77ce0e27324ab1c2d5ea7553f369370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3b1c44c41263fda3129ff566a559d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df219aa9203b5d85e8dfaae68b7b57372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d701b1d88e31e3d817fefb9fa0c8ba0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd607684ea549815137cf1d65f42745374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f14105239137118734caaeacf8caa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53119dcc819bba864fc44545d33a54cf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9b17eb32fe3ddee585bc05c75e2ba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61e19aee7ac1d59772619f5479a305378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a45041dc54b308298c0ae7914b37d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c8832c57cae20e25295db0c54bcb1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2576d8438a31e40371200fd5ccc51381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090605f6937f2ae49501b0235681269382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f7da6f430883862359c41e949d3e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be492fd32dde347c4077eafd55a8bf5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21f8af19f987af49c41742e5d07440385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0324eb39a93fd59c20862bd88e9023386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e6ea616b1bf81d79e59b06221e055387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799b4a1b13d382381e682bcbafea79d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a21f6c71fb7465e2d6a98c0d8a422389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc2d1de89fa375e81eb1774f73f0a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf786a5a95ae804cdc2dfb534f41bf1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29af43e93a8c08e37b26cd03b10e6de392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84711a0cee3e313af3505be4238ef017393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a46b5ed41f3b0f78c88383c696db0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53539023124ea7263ad2f4c5c482a3e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13251ba56f9655d1ce5459e8b369ecd3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f267250e423eb6c2e4e1b19f0cf55397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7c66f86ac15a54bff5e788efd769f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76617ad0eae0039324b4a8ab861e7f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46a3dc822db2838bd15eb674e9eb85400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd71083046cde943dc799fefaaecef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de770a2ce1e65bfb63e0393bb4d74082402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fdf6c43f057a147d872723bc0c5fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78668bd8499cfc68c6c0d71ecc0c76404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be715908650efe7d9b37bd0e4411dae2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29830e82f6ecb5c14696bc8a83f990d9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7abbde3fb1eea732331d15aeb15af1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57796ec9c4b0c13f0493ff5f2d69d05408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd35536a69726556c19ffe31746c889409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812eadc9c249a80e905da54f4f48d086410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de201c0057c3bcf51225f17f6811ec0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a1b6fe5da74d4633b15290fbb3c1d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3fb06ada284f9b480116009d9f7bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b74321ef5d7bbedd941f5fdd10d6a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b6ed9885c987f6e09b57e49f7babd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567811201b3082643ec7541d0db22aee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20aef67027d65fb863179fbc10f1c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a390552a045c0bd1b3c90e565444856418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbcccf26bb14e76f3bcf9ced86fd6a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f7d00c316b7d18d7cb3f2e0adcb16420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b2cae44dbb7e603fe72f6b342f511421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bfc40688acf4f87e58991705f81ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870597b2cef494843efe8b5d8c5dc9ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04fe39d975ed7ce2af58e02e052a6e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60030276288c427d8af6dc262c1f83d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df14740b960e707a79fd042d53c93a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98248f303a0a2e37311c2c9280d77e77427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6824813bf2c251affa32d1d6a80998428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a84f30fde6cf9c89f68d9fc0801f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76bd42df0617d63a5d1b5f391fe6d2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae96ba0715559577e42fa6238193fe9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f5f3c170334b5a2d5a7b1ebbc4c5f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf71520114e441529bd075bc5772c20433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac269f51e7c20416642efb06fbd88dd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9635dfd8aebe353e59760155d0a7d5b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8299852534273edf9e9cbb7507392436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730c1d70d600872c92520c221b58006437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35671aa1767d87612caef8eabd35aead438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22fb2e5f27208d32ee81fb0b3b95d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f254194a6927b6f6a604f5159c565440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df0852372327765ea4d3430ba0544a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b81ea5ba09873655c6a52f89767d1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f86e7070eaa413ae163a3cf918bfb1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b40f2428fa7dbfc5484ea20dd9c00444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb325d062b2b6d2cc811100387ebc4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86913498e380d484ec67031c2572fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01fe3e969ea3f3185bfb5d63128e7c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8afb3f4316440a508a4c17883158cd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f08bc6bf8854b4c5bdf9ca463bb6ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e3b739a58d9095f1d3ecdb6fb005c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd00a992cf50df0e8670c725f6e0e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bb4998ac73f5aab483d3fdea13cfd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eacd42d3012aacf9751d3a931b59b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd555a5febcf0889992316c77ac03b81454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02331a924b5fba65ec84becd61268dc7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e49d9ea448c05d4139b0eeb5a86871456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f1fe805206d67916e6d327892b952457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6a3292301e8656c8186665fedcb60458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1c136084289306320b89ebaf17adc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88241532b441683f76bb8f94daaf53ed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fd77e16b6eff8cbff133f3c9bbfbd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0faa2482dfdde203f9405c22c720e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f9ffa45d745016a675e9ec5bc8305463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdfb3b61bd0519d62369381c16cc7a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c3715dd7209232ba94612c7e55ca1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcaf4f216de957f5706fc33bb599cf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897f341d4cae2b4fa6a8137afb21f22467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ec9186f89972fb24b9d66c364a5f6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fc7f394c7914621d76354d34a76ed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8872a36d79621162bc69600f5b390f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c97e74a4cbbdcf8d6dba2f4e7db56471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0af704d04049c54904a412efe86270472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255ce03e4ca9552031c65668c045f4b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edbb4a875bd498df78793c1d2ace0c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bfca786a4136e0bfb3d6402fca40c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79a45aa0264e9bab27b5d5c10ded9c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa86bf7169cb30fc5cb9161a56c971477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70cfe29358bad44eaa950638d8e19e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cc1ff97e9fca7b00e36fef0145074479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849cad4bee3160c7987f713e39f0ee7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbd7937d94027abac5518c1397fe0e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0090f6373a77d480dfa9050d5d2d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c765e920ea76a59c1f1787bc529c8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0cb46fb87b583666feaef90e92fd6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a5be4613e08442024d68ff848ae54485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f21e583857f8ae175800d576a9f555486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c776c655f1f1e1150ebbbe99a0a08487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecf559444daff72737d4276752154b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae357d061931935f2b63628365c240489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dcedf880b29c9408eaba26c8c86aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf289b6c9a3039f67e09c3adb1ceaa7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466e40ce5bcb4589762c5a18228ce2a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fd0f3492fd7911592fac3a0b6bd1f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761acfafed1d9e8a24156717c92a6e86494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa74bfca67bf8757dd373bb987bc836495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c69c823bfe357c6559bd656ac8a42496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408971c7a9edcb869448d034f58d034497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba185bbccc9ba6d2dcdac87708092e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca26d1f44bd388ce296d522c0de165499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d0a05a106799b6d32eefa5dab31a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735b60cbadba1db43f5acc88d48fd54501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0b3306b82e9d0799463d8d3a8dcda502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fdde203bdfc5c04855b1c4d2869de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11dc2eae95507a98936fcaabb68c60504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860ba4e2e768e6f2daecba8afee0638505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6d0db41b26e7ab49063ca1db50462506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9598b1617997ded18497cca7d483750507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c0b219cd63a5eca8096361f74633c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739181b41894271f4bd1dcf95df6c7e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd490c904f86029bcf714954b6e04d8a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6885501594133410c518bda47f5ff7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fbfad8cc9bd2c1ad66c7262e869ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b529985e24f80612ef20552a6cef49513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96251aef74cfe1987d027ca6989a33cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6d80ee59a60f41a123a3c70d7069a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa3172648c4bc59c849bf97b04159c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1991c45d2760d80898ab621d15d95517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7297e4617aad363a0faa9334229f398518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d95c078ac809627674433306d0d7b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170ef7d3acefffe3ee200f39587bd8d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab7b74fa20d467bf2f251ebcfd70d7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432a4c7e5486f8ee21386da34cd6e89522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf69cf7248c4c8150f04ec85cc50288523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94596086cd7e1d6ac314cf26a9044f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be595e6b4ed8f19ee2cac1bdc6fe91f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07d7cc6e8c96881988c8c73ce65ae0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb43a7a0163cbb64e649a5162ff075a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3048c7ffea7e8d3774339a3a8656d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8fe6020b273aff59e0435030f9e9b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b407a3375eabd7ce49012673459316530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346d7ce3b8e329f0e7745372125a439531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4b9cfdf186d0c4261097e56d7577a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d896a03c9352d587068722baa09b3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03ff25c775e8c8f6116820a8d3faeb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e5a7e22ac4242fe2920d8b73f0b78535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6a286e8b08009d930b0b5b47206cc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efab7e3f318823b3e969f32766f32b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ddeebc10eefc4efabfc19340d467b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4513b7180c89ae3eaf2976de418a8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c27386ca45f1833aef554f41dc9a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f1636666888ce8df4948551f5b551541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab1913ed9e99dcf83208e8d4ff5f98542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19352ff75f3eef32ada17e140223394543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4967c1f0640d3c74d67c7037deadc07544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee991e1b096930d3cc703b9c84f637fd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91556006540d8a56efc9c0c9f238ee47546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bda5a44d28d20412d27f032d12f0cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f9e98a7e53e81c4b24d29f347be78548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba08043e4c1e4bd66638b72b91c2db9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645b9f35e244b70a3679fc5071f14d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b56cb75f946a17bec48df6de936ae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664bb9851544eec218cc84b8d2e7fc5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca4b3df2f6678cfeb821f97d589b8e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d15fd7290b198a70ed95962b6f751b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd10f1b1506a88b24fefb13e2deda0e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999b12b0f88ed2178abb5181a455ad3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f9f55c08b54f27d9bb77b23170796557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292608ecf47942532fdc229cbdc2a2c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583ca12b7456d5552db4ff5ac83f68d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2deaf58994270a7b3617a2adb516f8a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd01a6fa2c0f041b40c2b105b22082561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcde87d48da108da7899c23ca8aca42562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d034de9937deabcf1003ae4f20319d0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45bf35f11f82397fb97d7a69876372564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e9da97ca10efb6e42117873eacde8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbc2fe1b1c1fc89627452761205c90566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e046e6ae760b8a3c2cd78d47f618b13567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c8e03027a084776cea60be2005d00568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d91fd69ffc48668096d6c18089f48569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ac0df3e706584b25d8e5fc74ac5bb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0e0034118cd356f52236c389ccd32571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb84fda2f1cf1f1d915f83e17b6300572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905c5e36c5829d49949b4abbabe2093573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098c66b90e8fd78e6566defc1f75068574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92465c9c9eaee9be0769d051bead57575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7bef499fbfc2459223973354df0b3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2978da89268860219ca3c6f9bfa82b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db5be749e2d5668a2f828305542bef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4c5f983208d442538a496e965a298579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b11036308f70ec513f7f1fdc67f55f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b15098997f66a57bf83bf76af744d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc091d9a2b551f6cbf2520fbb49b47582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5f33f8712be85f7662483b2afbe22583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0fddb8805d51caa606165a2d9702f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567bd8b60c456390a44edcfa8fa76fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b4a54ea71577d7630e6814a45def7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a34f527bb0d96feeafa2045e6bd2ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d718205dc156f867bc16073151ecf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be347317bad0162bd00442ba84de794589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867ede6996ba6a9a907e7664f1b1e3d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b794e4f5dba609c06fec0ae7af6f90591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2465148017797463aafc08dde509f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e36f4354f4d9ad50edc23c313425c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f144518e39bdaf462d06abbdba20e1f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca85d700efc035f93e2a6e393a8382595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aace26ff066d2b8fc28f2dce7cf138596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97b91054ec2c7b6cf5435e7090bc4f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a8622008a65e88d8557306d9c0337598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790cde1d941db21afe08f31306cc1e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd72821af81528d8d15a09c363c1b90600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9611f23f2ad7b2380bb9bfdec69297601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508eb54b55e52d5e3aa12bc1db8f3707602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf082201cf4db7ae73ae1972a0adc78603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726fab796c3cb3964e16169244ab5ff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc8688472dda29d3d0be183d5f8062605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554e9d622bbd6835c75b6ce2cdc7ad7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08220319c9769f671fc75ff71f1717607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998d8e86ef8a3a8309363317022bfbf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917f7d5e1ef51bf2d243e4fb7de29a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020018fce29bb717ffd34222630c10b8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5c99bf33a2f0036a429ed2526db58611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa17e0611f151c3d9f59a25ce2b7f47612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28f964adfda771a115eb82a2e32c0d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98388d668a38083f79e527fb13ae252614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a39f1ae9dad3361de1caef1427d36615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30964e3a739e38c99cb9446883cbbe9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18644bdd78a9ef0d9d5e2594ffdb9c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f79cb53e06a6fc978b2069bdf33c4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c6b5bbed65ae7f3e4443816d6348b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20339d8b07e46f2297886bd7106700e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e9da13ddf98fb3427bd85035b2abf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1c78604167c18c2ebdc0f01b1ff89622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2430367b9e0db6a8b9d46ef31c74492623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fdc733e705d5a3ca58d16a500c489624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbc92e153308bc01d3115048d5460a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9a381cbe037cb06ca29029ae980da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c2be14b5708351083292c5b9ccc9a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33249ec296cee8b5b2f62b295482595628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018a9270a5e0473aef432876358f152629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537aeaf294e87c08aad2f61e5890935630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729335675217ddf69e4178038aaebb1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60785cffbda08649f75200b2e7f0a2af632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25f9414e1119a4bd2df55ede551c5f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244c98fb264a2ba7e6d0e7e71edc7ac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72b51dfbbeb3a186d3a30eb953dd8a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e0ab3b34a3e0eb921afbc32b94a15636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b8a210d46c282c3025101e4f24bfa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffbc8f6911b94e0038c00afce2aae9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa91e039d8cdca45c6befe806cfa0d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9466af2d4f80193c8164486cbc272c4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779df27543f608b957a0f6245d6d5da641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd6363ad3917a64571948f8f727372642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d88a58bfe1ec7e3315fb46152ca42643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47118bc6d3b6e2266541820660457393644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40e0a81a3c992404d3a6cf8d92a5cd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a398b953bec31acdc40381f8766d82646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634777327f6ca452388c872b21cf2cbd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab19649494f8cc4bdbfd3038db79261648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bf329cd1704e98e35698dd9322af9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cba4ce9f6e58bafc04a86a0e041fb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed698c7bca7b87cf7577e68cc30ca37651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bd3a1c7c9237960b72eccaa02b95a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5eb08d1d84c69d2c75bf2c15e135a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298a10c5c37f7062496760600ac5a7b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a269c0e296598798fa8a952c807fb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966eca99568d4bd725350465d5ccacd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31de3761e3132bdad95f448b627a653657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348fef0d24ac84792b2c2127f76835d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27222e8058c6d8d3d27600fc5e2b6f6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1275b35a9ce0fa4493fe757c7d37e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02eed783126b5f4e36240a0bb69c3c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b59051bcbb9925004d036878bf95d5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8b1b8918cbf068f84260e752f6971663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010336196e2af40c155d81c0960cd079664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef34840317b8d5589f237d343d899ae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3376d3dd5f80d4f04b19fbf8441ea7e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f02325292086e96261957b4cca5d6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c413ebed696674b10a5513efffc21cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bec78ea6c0ce66a9a3275427a9f3f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bddbcd5b4c774059ed75655b465bf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38168768817186a0a9790cd27218b7ac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30b212fe7b0951f6663057c9cc8843672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c98e5fa744b2b8fd1fd3c90ce74f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea14807c1ed62cb9d8156b34fc547a8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3243e176158ca9d7124681b8c4de2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c333dd809a852c6f24f2b6c52c792676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf175adacfc44450af896763ddcf888677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54293073b1b74d69a4a1a24376ae71e1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5f26bee804ef7485b88fded92f2a0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dad540371a2968807bd3ea993d91b6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c343bcb7dcf2521b371e681bad109681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b523437660a9aa9ee5a7d8c3d8f275682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21da694250fb91746f70312e68de2b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786104cc6b7e1a0c74d0928a2a9f86f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbce577be7f4971f71a06e2ef562739685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54eeda87c38c08fe615f4536264154e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e413e2d23c1e81fd7294c49843a2c0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c36c4f1d870570df017e78ae4c154688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182e9115c648959796be15fad4264b7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b79ab0cb41b5a86e98fa9d8e2c18c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745eb417cddface2319faa791ad9987691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b28dcdef26a284ccec6026a2764bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f20f04c9d5bd5d4e1c034d4d853fe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6aac7404d205bf115c2e0a9c0a1a8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a2048347af65b0259052a7f91f7b2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c6015b53dda77ca35eb2b89bc163b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c58c0af7fd1913a2f57d0a0012f73697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bf467795948cc033e0b04aec4cfcd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba887b79f1427e4c636ac05be38a8e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad71fbdfc43a8174170abcbf15296aa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1247d2c3e6581f630a47a2e60d744701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4548e328565b1b206524f7e7778af702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f45f0dc749f2bd58f68c4fe36c6077703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a667cfbda9d38a3dbc272fd487dc00704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0b69e7b4ef35fcaa2e2d3f56109ab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d03c3f08f753450d1d8b5e5700c0c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b763c4be1212336e42dc79bca89070e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8404595a259a00606a36642ff11e2f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c55360ca531546628f4a829ac3e7d9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25708b56ca8eeda1ddfe48d480154f37710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f868df81574d49fc93763432c520f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40235e868bfcac32b6764fe59e53e6e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883aa8b3debf54a207a82910e1d33101713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326606e8f7fc01aa5cdd6ae5835372c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb4988c7593b371f22ac4728da77ba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51ee355b6df29fa93c5b41e48f71cd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae69b4b4d074475aafbbe4aa5ef08f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b60862865f3ab634783b5e5d3493d1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcac92e32eed3360497b547fef2ccb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e7c1e2ef04cb7b18957b442a20d31720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638678d05c54309302d84ea57d80e681721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d7fedbc095097ab3351f969f96662722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9ce2052e3e972fdce03f759e69ab1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6de87584a909657ff123f8009631a9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a6692e7f5a354918d76535a3f030e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bc82a7b25dc565822194f97988987726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74657c199f014584dd2a402c7d4aad8f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927256b3aa4bce08620602898c3addd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c748c48148a1761bcdad44935c8d88729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823246d0c048e57df8909366a7bbc9f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2217f1a1b70b2d8f92a0f7dc3a72dbc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23632902e1ba0065e689be2648612151732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2908658939cd464114d691bb1ac2c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07e738c266f192e4d7aab238195d0e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d7b40d7f152e165f89d72adac002e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1f6ac33231aaaf946ea82ce75e5e0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6dbb946637cbccfb4a5f9a9587315737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e505342ba6e982439d8b4a9568b30c8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7f705b5b2417e52343cad21456cdc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88251bc5bca853bac51f85ec9601518740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42486ffc4e0ff0bac529ca7ac94a3887741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53c01513e60e353a6a9131cfb1cbd5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a0a606541a8965a1126c2eb46b578743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41fa2c677195595a8fb1de84f83e9e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79931b15429be57a11b9f75a7c03df2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25673443cc3760d8e0ee72c028cfe93746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b96f558c4762c099b971fd0fcdec0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6a40b10f08723ee5e85c4f3343cd6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f636a95a5ff0a29e2e201a476d6e13749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe3828047af4a3bf60ab96152f7ae1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905640faed8355892938452e2e5ea8f0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f2f58e8fd3438430096f8599c0cd9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5800b35d56c12fcfb28ea5d58ea8a7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37992fad653e5a445b658f4f63551ad8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a58d9012b413bc27fe17ec039bc14755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea8a74dd10746fef1f8497c4f3898b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf543c430e524ab16ea3d79a7c66a1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685e8a3f54804ba6c147de67adba735758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0e3e69f8df900a4d2d07f560f75b7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9f864f531294dc96c3f16ab0eef45760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84c25481149999c781b190e9889044761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279bba833fe2318a6422f2cc7033499762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0badbe89504953ca81557e13e3d86763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc29bfe36e6bedc33e43950c4eca36a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf098847e583bbe86de3025dd4da5cde765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16b21de8cae8e8fb2514fee6ca7a8f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a8dc66ff269cbbd3d8b2acaf6a1b1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0907332d51c0b7b951cafb2a704b5c1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e6ef7249dff78944c7f9791e3ef53769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89c6eff295a93df2d96220b886babe770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac361191ca598fdc756cad9d8b6a5c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d49b227cca4d490b35980cc5ca4a82772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f661672dc172ffcbb0abac37474ed773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805a6fd2f37df19725a95ff4d1dc1eb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309682e44a360458cb60943032b51ff775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaef722d1559a95fa57776b4f8d8e80776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda56955b0d4f9b11c4f2fb879d6b63777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf00dd71bfff7294229f09cd64a22b2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8c9f9bde793c7a3e27534abb63968779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2d47f69e270f42e9d972eeee62b57780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51069a434bb747b87561a189e0c22a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509dc5cd5fc8badfe0da6d6656d563f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b684556fe95eaeb596c16a7a479af73783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dff146ea2b7216bde11b030dcfc72d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15634b30e008d71410b92cad7cc620ae785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134a492fac951acdd36bebbdd8a7709786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91dc4900ead65e540065d8c9397831f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b06bc1630d2042e2e675cf6320c6a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d903cce66c8898e4ddae278fec8631d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f996380c93e6d7619ca7d9b31a25c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c7f9359bc35235839f695b2b70f65791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29469d86c00eba7a1ffe2cf921567a57792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af33fdcfb32bc5b6573893ddf30b686793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08625be619035a6adbad0c562370bb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4ba3b763bb35986da58071d1dfd89795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ac387301bae85793d5694c83368db796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1a0780cab7a71d4899612091568ae797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c31464909fcc5825eec92d39ac9eeb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273b2758d1c542555c409d5072e0eee799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76835e5ca0735a0147b5be5a7e6b053800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed9f48732ee2c46ab632b6f860253d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3aa43e8034db7e98027a0dcfc4a014802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc80a338d49ae2ee06fe2d3f8bbed1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc3dcdbc5acebcde465be25dd8ec39804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf468f69d7726f0ce0735dd0c244d7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaad5789c80ef43f1cd5c66e1115c49806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882e63641a9b1016a849778d80b0f5f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0189404171f9f867d5204ddb14f86a0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8f686bc8f3a47e186b3269e903b7e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adff8117ecc6f2036033acc71eea461810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc83fbfd5b090e93dd99cd50fe8463f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c4edbd8def4809a763844e4e6434a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3878a58602abc81d083988994db3a76813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079a1f647f4f2e06e8d27d44fe31dde814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcc3741727ad4f83be99488db9f26f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb5f29ffe27a3edbe9d3df5a2a19bb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ccd756c739e60a4f7944adf95c66f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c15921ef5ba7e0f0efd7d4f4f9b86b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686422c6a62f0d93677ab8956383d94a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21258ad98dc9851b8c1912d9fb938482820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9aa22166760b3d12c782ab7576619f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cd56361dee949fc2bc7ad5d22dbe9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0581f3d3aad58c3f5b75da79fb8d06823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c1c89d7906aeceb20f236d3bf103c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b73123095708cc95055933c2aa0c892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3778bb57227566a9d5ad2fd7fcda193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7098dbde1d3bad0e5ba8ca4a4e9d63c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9e0b474644d94db71683d7200e17c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b86da96f1b6729d867dec6f3eeedb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26658d8a3c304a46f2d8eb0ea1e24b027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9829f7032ab199600b64d8b6658628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f9e1b064e12c89e95c033be0079e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b228a54cd4dfbdda30bd7c99708d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d347331768dc8ea97a117d43f55fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4218203db174e6bac9565665234ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f18980ec2502bdcc71a38e6c8129113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae038fa6141c698d8c9bdea7c19c1e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88a4d251896ddbda85b9b476b3205915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77353c1603228114ec4e18d3fee3ea9416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201ed93fcc383eb1e5d349dc7a1e30217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13c98f46ab07ff8b2b8ae993d1695318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c83a5e8efa3534ccd44fb433d77dfb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a70b1ca1de7b83f42beb5e4bf07e0e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27ca86cc56b1e52be6c06fb84c4ef621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48f2758f6819d67cf5055b106ebb7e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bc3c33c836255643b027d7819d3c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a332e8dae54b30165f53571fb2c2424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea5ef19d2d6de3540dfbdae7c9175425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a139eb7422ce308df1c8d1a7cabe31b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecb6a465697a96c40255ea5585bcd927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fd8feca69d0d592434fd0869e460c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e56c0528ca4f1af350e9a5199d024a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e0c666ecefdcaf335f5dd0acb353b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd865a01eeb6d49ff8c47a5d3898c6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cdd5bf75b9b937d8fc0332decc61332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe759b270cdb853279ad8cd2e48eec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe51b4fa97143a60db448790a6b5bd634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ae061ff63b7fe3325366d2e65e98735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d75fd7ad70e02364d8189aba166bd736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7316ddd4f831b9ef3b9e1f0f4c33b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0643d3a585f69dd51ab54eedefe2638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101505d1a2c8595800a561647e6547db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597f09d1877e20abb26c306ebee314540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ae885c0716479d41bd343e3a1f50e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5ac66a50b3c2fe8cd460c1b5c2ee642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edcbe013a4d7c9896151d3a3a733af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b711f9e6087115c05ba61f39f82bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81eb4039e075a8ea865a1a329e9e9e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28855bc8260d32235a0e2ab4f0a2552746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7c7658e351c75f4b4242706823e2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d405e6e64d737511edb1c956bce12ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839732db49412e5b04ee433d483ae61749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90c344b6b6d0bfdd528c20f7be472a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2434c03d7b2843d5392ccf373773651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2f4511b45bdf700053fbd00fc068052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea428fe4f64d5b034998c4c00f286c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55404b3a982d6d03873698bb3027fb054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63144a7d9225c5dd98d46765bbc3d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c356f876a6aaceefdd9909e2c45c5f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35707adc5056b847b979808905188b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fb805a7370c5c6971c526237611bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19d8ed6a216d5bb585620dde6759c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90127377b7eeba8edfe16dfc23d2212c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81650007606202a66df21dc587d1510b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f883477b475476476bebaccea6d2b4b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0bd8b85f8b8da4326adc97d7a8e9863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddd05226416a4fd339476b41721dee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b524f3762553dcb259457f0ed6b8265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca180695573f0e4b9dcc784433bd9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa104be2660e5257dce721388c5c5467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e673aed69aefbef18c00643c3caf02e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc08ae34899c9c695d21034380381169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08748c3ad8be3390677273a010b6cc9270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728deae64784b2295f3232ac1aab7ddb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74f88a07f5064132b503b17b12e04e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374649ed0d1ec05fb5c5520bbaffebac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1155dba6800acb018b518bea65ef474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e9f107c715c66f4df3892aac6f3a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1c00918a468eca76f1572434b2fc876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e2e7896bcedeedc072e900fbcf02e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774aab16f0c8db0bbad5b675c7dc86478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0675a9ed701e3044a790984841ce8879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2766c7048a46f4811eb623515185380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848009144aecf20de060ca2baf6bd1581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca3b0f0a96d9a09a89182c49ab6d0c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61b6748602b0267cb8edfd5815265183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1fb07d81516b8fb0d2513951c97ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0138171a5808e3bdc4ee5eb134090d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a84a4918127eece1a2c6226935b5a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d6d589197a07ac93464267ef63cf087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456f1301c633cdfe456610cfbdde35388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281befa933e7e90bade23a201d4a72c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200d2bfe8bf51629942258726f08cc790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f979aab20ec18a4a42260803d13c2491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec30e64cf23bab91ff852562a3dc8792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8b0ed8d3aa410a6de29c87db657e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4818ef73c2d2d9cef8ee7c0c11a2a4b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34a3c2a09fbc787c7e5f648525df9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b977db3ccf04d5388e1b4f5d199225296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f381c63d331441be3588eb3f8f8c8b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46de0ae1fccd1fcaec2a8093d2e8fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e1985789dd3a32d6e69a1cc2f1eb899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82c2b1d0ea756fc7679a71fbd7503b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fbc046cf21f150e0c7d1858c1bb60101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adef70cc408d02a5092222f2e9bc84b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269ab705eae80d926bf66cc010a2322103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6eb531435ce242900af7422e36eef5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506bb3653c106bbf99576764d716d7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc203d28d4148ef17d00a20ce176b26106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1473871af1ac26d862d562d8e5dfa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b8a9cdcccd5286a85d8e8a183fa53108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68783e529eaea36a53b1a39d88dd4121109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3549d55192258e7ba9a928a872032110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204b78c0a2c8ddba8332558f0ef8ca8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccf6322f1bf7d3216c372bc2f8c962112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbef4a35e31a40ddf384a2ba537a85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef49bec7f54fe0e4ddd4d78678bed0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921416d64f5197a89eed733c648eb6c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851354c97ea3c62173223184d6a0e29116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bef3819b89d9506e94f7e6a965a134117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cd048447aafed8ebd83743c847723118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ad49b3f0595ce4b06c479b4c593a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11a12e743dcf6220a0cccb04beeb35120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bf9f969681a855e1f608d509a40ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20d518a5e491cdcd4c65b8c4929946122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b976ae91b4355aff67e17cfce4ad898123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b7125d2f4e0ec498b245bf331ad86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b0310b12c58c74fdded11d044acfc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69ccc14ab23aaea2908f5927f3fdcb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1c437dd4b422a180a665038730561127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cded53742663f38688b1ac00d3e1bbb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347e16ad778e61d29f3cae77ae6d4d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc4b6606d83ab35288861d8ef6a18b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1a4271e3a3eba0f75f936c9f19ba6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05bab690cde8d0ad4f8d06f821c552132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a14a4c866fa4d5b4490585e9fb1dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481a3a03a8dacc69b74dca45e03f39b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae8ce564d009dcf130caae326de9b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856288f6d1b43affbedeb6351d59467b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b32049d88f69cefdc1e3ce7c361f36137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1dc6abc9d408996c676a5c810f587138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5821c9211f90c9723c5660229507dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0755a7aa3a1c21b0dc76fa5859c3291140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad840aa5eb635fd42ea45c1079ec4da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58315d881e93203f0a962af83f1a81c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2455c60c2c2d48b1958ec0fce759a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37645e63e7361044d5fb2eab93ac56ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523208e0399bdd1e7f0d8afaec5143c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67d817bf561ad34923345d07b4627e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc8b68632276f3652cbf02047bce25147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113df83b6dbf909b19802e3abdd9bd76148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354d46f44172ca6aa85203ab78dee64149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1ab695acf435b465c8665bf57be7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe16d9eac1c24775cc5c1d843f1753151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad90ff52f5458a2b8b3796b40bfbd6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ad9305b5b4064f02cf0b93386361d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d26986c03231d15f330267428d8a70154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc645670cbb53f9b5ea5225baa1ace1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b57eccfdb030ae61a3227f579cf4bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45f9509c5812b023bb3b4209b928c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220244fc185ffdc70261241643649eb9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4031e03b9650eed2b8d4460cf97c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2273c1c8051fb5df74463879313ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3f65d0efe82d04faefbef5ebedac6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a18458c5b3140230130ff2bcfd1e75162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330fd772352a3670f6e93638175a8e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e9f68f2392a64492c9bfee457dfb5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda4904881329f58cf015905f825106165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adec481f352527cb1785a302e537082166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecee13f69d9406acf235cdeb7ed1c48167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0f6ed28877316081c4977f37e904b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47638de1c9cff19a0221a01a3afe12169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86b3dfc3af2691ce58d44ce942b40b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea881c8bdd6f849cfa4a63ac777865171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44576e7abbaaff3d40508ff132a3c8dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1ae75840cf4fa2d3433a8ae22357e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab0e854b36624e81242799d42fe2d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecbe854dac25179532c7f2c749cc45175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a5516930a7a3ea35481c54e62212e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d73dce6149b480815e3ec10efd8690177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9ea8e9721b863b5baf3a17504837d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40d5c938f27354099019ddd8d534c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5ef6cecefd676c13f78c3bba955eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cc40e6419afacfa2706c4720638c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030af4458cf1600f74ba661bb9c4143182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dd35b54d21c5e5f4ee8328d26be69183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc6ecacb3af051e98f81f06354f333184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528e325f9699f158caf9ca2e13134c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c9bcfc986e2713a8cbd78c0cba9c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440aaafca5a80c8dc12113e6b9b7875b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ab8e7186a51df1f35989525e50d21188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f400dbbb1d1ea007f2ebb76070372189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784be0f780a0b8c15a01b96ba512418190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e164d797dab9bdc58666d129b7c3b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bc7281e851a177f0ab2eb63578958192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00317ecf100a55749fce990b61a096f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f4b8c0af1fbbfb68cc8c96b9c5fdc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464c18705c955d54920e2664c15a0ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da73ab964ac07bc5142f1b9f56564f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34825d57b6ef19f39a8583420af8aa8d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c465329660d7b881bc35e4f7ec403ae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef616aa56213e55e9e6042ee194450f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98891785e6c00efc1673cb677f7f39200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce605899da275dee14a4c5983022f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b813c8e0cd9a5be0833d1486e9c8e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a565f54490e0f0a7fa2515f904cca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af6f465b466d15f8b5c9a8ef3749d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a69643b2884636a9418a07494991c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8a2e1344022afa19301b88079c728206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c897c7474f462e6e878657d577a2e9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5babc56578e281571f6afca09a925208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df2e4b5832c69b509e22c42e04cff9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538faf4afc2c6f91d2b261e86d9bf3c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169ea8016727308a387bf70043e67b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0559edd1b3bc6a99d53db467da2b5b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa0cac1ebe9ea8eecaa7646df05a76213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11710b1f72bed7417517d7330e8b97f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610b1ee068ad9a606b674fc6bd41a11215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6b603fc51663a39c6fba7045645a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88887cfcb09560fac314637467bd069b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c731c41455591505f935c951d814934218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e900af135e328ef2be087c0ffd67f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d31e32e37781cb7493eabf557c9e0b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867c62419c2a52f5a09227357539fb6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd06f86a2328cb53deb47a72d1bede222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30172202767b97ef1f0cd4f0aced2372223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc881c517efb85298377b2d31d66c605224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96016ed462f1a93c9b99942767e1c7a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a604c20253967e8e960274904aad3d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52607d3a5173b4ce8253e6e1c3ab4e67227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cd4da907d80f8a7168938917afa30228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377cb9559ee87aef1ccff0e93419187229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50e85bbab4823fd9b5bd15664c386c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e0b636f2e32d53de74a92a23d82ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb8475fab3eabbea6181bf0a7ccc83232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb4dd7c24aa9bd8538ba5eb2e12513233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e67d1de60b3451efd5090f7a90975234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b7432d2b2394291bf7f001dbc10ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0c92d527a3fa25dcc5b55fb84f725236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf3e8196dad352b64d0cb8f08fc915237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4da88cbed49daeafab4a623f8f5ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0533f935f3340d6737439c6c11a995c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb347367a9a11fa9de1c113ef3e135240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680422173c12dab35a65f60b3f2f90a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93059387a193337d04af425bee97af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923c48277ad354a0d53576aa36dd28e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c8d823a7a743ec04d452ca56c34ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00fdae720e62a302923d937e4e1c78245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f904e7826f276f9f63fd31d37419a38246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef9bdb570801aed5aee5a75f5641f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159145e2ffa50fb658743824605dedc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca2ba472dddad5814915e5f3df3dc2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229ba526bbb218f018a24b54949587e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b881d64d671331a820da0f2d8c957251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896bc38e19b0c9aa88db769d1990a83252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fff917dc7822e59e914c08d8b75e40253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af270d788322ab38bb7a9616061821254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91453bc3878548860b3cb68e29214fb1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f48c3cf89a13d4ee8af30f0602eb9a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d12974960f9ab3a99d5ce3d733658257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78698c70dae50fe2e84fcc80c54ddb27258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e065554c3d9ce8034628af177964a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191be901e4d9c30110aa84254248365260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0956cc127abb306179ca2689dae985f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e8f2c526b658ec95f846d8a8de92b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84a513957608deb1b294734fa9c3f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e6049cbee14e8c0ba04909d2a6f0b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee75a8d1ea598ab5c858c2717a8c52b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41628fdc7b4c98c0f887c451f93d0a05266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04323306a1bf67e25f206afe3f4ae30c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d618680375c9243759d9a6d7f7410a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc14afd90038302757de34ef3c6b0f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55def51b6f4d0c2fd2db2abdff9ff3ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2376d6af1782a1c5429e7debb8ff9c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5c75b0cd5504039e77b8e84681066272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe5f18698cc7930b681e7c79a9273e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589c5d9710fcddc52496b2d74b789d4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb4032bdd114f58acb4e0abbaf37b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9808f7e3f41655a384672e62def8b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6f57062800b34d7c083bf25a65c95277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae185f2be39cba1f98a18081d59f428d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb5413f1455550f99eacad2f4ead8b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88cfc07a4c71b248c55fac924f74ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfae0be26fd5c2b83fed2234f69c61f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab517fd83e58c13be72ef9ed97614c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdcd6d8a794a3f8ed3fb993abc9e13283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bd84997765abd4856bd717f28603d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea0e321ecacd0c34970a28bd2c98e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c74f171607bec6e886bf5e099327bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99ddde821694e80d176a6fa129fa3c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86ff0c0a816c3e0fad951e6a3d2cd4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc243839bb7dd6f2fdb57f17e2d447289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a480140617b201f77d6ca51d0c8cf6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc56b8bd03a96dfd6f2a41a07b8742291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d56fd84ad6fc055c88d8a6788567c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2c41ba53049856aac4522bb78477a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a7a04136aa4da367cf05ada3d45c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a94b77f247b9f433ef508e795c300d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a8d8250629c503e750b826902979f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6060a6cb23cc22b310eefdf8d4c1b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699050ac3c582b4e478255e4e985a53298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177399fb390811880c40c8a4ba78d87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1478f2544023cd9e9368928ca20042300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45157a9cd964256415ce18e599c12b78301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26aa35d2a379d2ad3514c2c00167bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a780957ae659196ad09eef51d29a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5547fd37f0f04e02f5fcb790a6d4ef4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43df65abf3e5965b4bc773cd3be4a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec861133c17f28960365025c2723df5b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccd931bcb183dc26a995c7f9546d8d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92124dc15399e7e6cbe523835d242ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad5b4fc667a6560524874b442a7e75309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f5252239128d96809e9d0a6355aac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999630793fd96d6335f055f10dd10eaa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61eb5072a2450e78b6de3216cf4538312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d36f00f01b83e6c749c975d1751962313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeace7163552b10f84665a8fbfba8e78314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc62b742064c5e421a59e6f83c522d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb431d09bd55aae172b2a9a86e3fd5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fec35ac5b49fb41802b7972cb2c535317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acdb64314687f260caf34623cb209d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195cda7de430cdef1c1aac20a284165319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962e5e8e4d99c5a5e173af562b86f53320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f39e5e2ec52fa8cfe5494a6a57d523321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a5c821b6c465af4a3eba18d5eed4a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7212835d70078d515f11652335ecd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280d1e1ea0dbe8b7f49eae7b893372b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98039c1672e01e878e30d4017cf2063325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750810ad535e925fb547c7508a03a716326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f83f6835dec1481bd6273a88d9ca6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560b9a31b8db50374373f2e82c11aa8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922fcdfa5e1ba4c9ab3e318134723d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a9f1ca55f5fb4570f611c69aee84b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f217a26dd90dbb3cf16abdb94513181331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6a74877662c7cf3b13df6e61431ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae2fbd7abf492a1c4ec1d7229a377c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194487e73ecf94bbd2f4f84231d3356a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd748738e163334bc049e0f8c66c2a7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefc2d6eb0a7fa3937c1ff328697d8a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca559feb4364c8e75d731456907314b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736fc822594982191d0c367ba3210eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbfc9da049457de5385e4de3cdde78339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74167ed1f5370d7dd4b3791454108e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fd33ce0e98e528ea8ee2aa9900725341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76ee64aafe390d8070ec68564570af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d7ba7a15a2e2d62d78bb36fa47dc4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c65349d74f37eb108ba004a4ef002344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b653835b475071c83cb4f3972bf7e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0526cd94f2913cf99bce248d07766346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11ae0a86dd5255b2fdefb1b6e3408e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212dadefd9b6fcebaf260bd5a6b9e577348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc79f4f7bcf191669561fd1cb2fd4cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf277753c197954934a89ffcaf0f758350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdb4fd41856cdf699d21c6be7e9f59351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67782562ae083478f64faa79413339352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f11a41d1688180cd9cc9860e70db6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91242d52e6ef942a84c9ff99a7018b78354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e044360c362732612807e6e49eecdb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b8ab9a33604b9b45de4aabf7349be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a855336479a035a340c93abf225d1f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a652145ff1e411c108884cc2906af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bea5b221c3fb24d08d6872ee70a080359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01948f5dc0252053edf77a9c4408a3f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81836ee7c10a4ac78aa6c6f72d5197f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a01babdeee3e622da6974b49dafacb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcf2323c0c9ef9879e35871a58b703363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f16eae19a434814598e87a124df5c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32059ddb5817d0d4742b42e46d304ca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879f5b96305a80780ce1054845ff2dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1747f0f7eb242379fc85cae99706d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cc692c32a3d8e2e14c40f6a9ebd17368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5c1a4802bc43a1af84dd2c461c9e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86a38bb49aa3669bf9ab2635c19c09370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68689b7f8cfe39b05cd423d632844a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b67be0bae4cbf0f480a156b63240b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b142d05ed59bef5e37099e98084cc8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb14a28f8ac63f64da04e8a8bb2969374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20875389cf6f20086c2c939b04e232fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10692811d97b554ff111687f31a08f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb726b2af21079a877a6561fdc73b5aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c3577a31f6055c0dff2196ad2c45e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae9dd601df65905fa8c4f7040738bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba54cbde169fb7d75ade1cf5d52193380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c9b99f6867eec384e6d473d7e559f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ba0bdc7c7fecd5c513bc40c3de101382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828c759337c827ac82711935b74f891383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c17bf0c215d3c75618d9f5d5d68b48384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c6b3979f044c4e3429a1077abbdf2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9808d1b4a37fba4947020547124cb9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7919adc5f4fe854c95131f32c1478387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22081bd5083a47e0278f71b3fb05a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071eff20a26db7902fcc5a2414f89d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde48ac7bb37c8b7b9779e79eb5b8ed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb3c52e132d684edd13151b58dbbe9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abc7cb14df0755507f6a743c0fd7f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37514e90c87d6a5cc431b40b43cbc39393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea3848caca86ae247f390126f59ef3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66e23945db68b43ad582bf4da3e165395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867ceb9ddf7dd2bd320a36a8d9ca3e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b6b712796f803012a2ae8e9e35946397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588ea7f8167f941fe40b6647ef7c66b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c55f916c8b68ff831bb5c1086a5e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0c78f3195d935fdd7ea78336fcf49400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c41b8e4386508bc38f3f0bcb38bbf7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fac58cc2b3273da38937d02c70841c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43837a12f3bf062619785024b1b71c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992becadd40d36da0186612dbd8997e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6f3ca0a584138e1c0fff17263df91405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bb2ee37b01109ae904bb5a3666842406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94052c3b54ef1ab16daa1ce4095534407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828012fefe53887e5f71367074065ab4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003bbcd6de0a05b750737a0af33197e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de90dbd9b0aa788adcfa8f7c2aeee01410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5855c396bebd0a414b935283d0a366b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bed65a57b7a8fa700a9104ca0a3d7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef3735eef4a6e48db8263fb61031d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad50deac0193de1e56fea8601504660414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37eb931824309e0e197f0ebc87cb78415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5853a52fd76f9f4e1700e45d7ca2b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b6dd11f18d16936073bf1693cfaaa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884d32fcc9b36086724f726619c9d46418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3febaf9c104e5f9638c4128bfd0e68f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8f9c6e4c0921120b2a6613f290c00420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c908a597cf743d0c767bc6c8512ab5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88c622164b0a01d790a828713cfea6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46397fb9348f00b46e508ada234a80a2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81702c28e16e76aa73dff85b08ff90424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc901ec2d74b68d46c20456f7ea7b80c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bf7215df79c94b2655c326d43d0fc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253162320ba8adad2b47336cc8e1300427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50486705723a23136eff3ab6a820e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a870c53d3a28b5dc6f92ff3ae0464429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8132e7650cfad358672acb36834286c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812aba9c052bf41e1b48ea40c3120e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1e670b9330f5f6ea337fdf8e3a18f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf07e7a31907dd5d4f696f86306829433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b15611c74209b07ab3a620d605424434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35c442342895b8b24f8cc02466fc38435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13c6912ec0f242337ed13563a3a1ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061457b102f34ece629c1a14c9ef2f29437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1de3a54789b732617b6345f8b509f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65328667fcfc6323c86c4459cbcf82439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6918ca2fba74fa2891e5b704ef3b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1adbfd9b14f507d2dcee6eff2516c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed101d5565ce3d6ad0d9ec880514ea4b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f422a09a0613cd8665cb71eed3b07443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185b792b0fe920fec93d4bd796f5586444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2b1a70b1eef9894730dee08f64437445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5aef348fd1bb0b6834c47f2eb6781446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5bcf19ad5b487de92b5edc8c86fa3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daad1ff43ebb04a05ac399a8679163f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84ed86a8e6a9b29b0f420a4d78d1aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ffac8220da787e96df9f5a9865844450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d2ea5bb34adf7599969dc4710b09e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1100f1a7a7c4813202a7788e5debdba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109ec619b3c213bf8d20707fd730e6b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb8804c7d4efe26c69302ec4c8b906454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9420af4e8f053b9ff4a3df403ce3b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ca99fd826a206d2b34859c5980b32456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b4728e26a94276d18fb550b8406de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f169ecae57d5b08f23a4e6faaefeadc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9beb980d2e2cddab3840abaa2deb69d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e450fd59a7d567f967b130904449496460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8427e551bb532cbd0cf4934acc21a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1360ddf5332d43583b729d7a0d5033a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc365c93d216ab827a859172b53d0ea9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2b615144f8feb1f1d31f573476e27464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33a3734fd47e2a99fa2981f2362a23465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ad3e270fa00358c86833764e3dfb9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91503db316bdfc3b78b5ff45b7e93237467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e48310f44751bbddf85ad57c86670468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff143cad6788dccdf720a7484edf4dd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031910047633a38be936dccebeb3ad1b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12249b62bda03e802336c253db20b64a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a353571918f61f6889276cf40ffa1e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ec04ac8dca6c9faf0965ee76425b3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebfe53555bdbc8a1940dd8a3de9ded474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4d4bcd8ae1d9fb6308950914c9a29475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e98e9ed7a337078b1d0b3dfeac5f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3872328bad152d304bb4f05c6f0508477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12138c286212f3c2bc22b8d64f0d7b91478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39a61c7874dc0ba1980b969f9b643f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db235c54638e0b3dc905762a8624fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b9059f392adf436eae33fea9f5062481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217b374edae6df6abfa03ad689ceec5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf56f0146702bd3eadfc43a0463216a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589b7ca1c7dfa98d81e2da293401e1d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a989669804fda26c95836ac3862a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff96d66f1aaad3e363cc4c7de6b3fe3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b95fe63f6762378c84bbccfa4e0bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f65e7dfd3ed6b6c53072fd696a512488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a948eac415a539e1fa2c77c0e1e914489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4a5f05e477dc28ae2e15019e91a99490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0831605f93d34f79bedc7db24f6acc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aee2b99ca3c9287d6575e825107fd1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511dccfb8c36c7d4a2462774f4c4db2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78e9aa9206d3abc66859b2f0c47564494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657f83d9d2c53c6b86ead8b4171cd62495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92404d4d6abaf03bae226cca2f2c3f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a751dc81cd06fe9c3a261a2c43b26497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19511dcc47a9a2b4d6ba76b815d63ee8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01b237ba828da1aae03d4dc3ad3a05499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d15bffda3a174129ff686def95e1d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f7513449594bc1acbbcee05dc8349501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c468aaa6b378c802d20b4de3a079e5e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4df7bdb3887e25a9a1a13cf555af4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde73fcae542c586eda9a7f41c71b1f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd682ee7813ee282ab8933be38ca774505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b693b0d65d7d75748844a9ea282dea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074e3bd47c0dd6c5a962d4515effe57507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224455a77d68ec88589afacb9aaac52508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05284e6677443aa7a1e6c9f2e2e2ea83509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d685287bcce7bc373755575648c3bd6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22293ea07253c34332633fe98f5a00511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb37ae916f26e586bd8fe095f64a76512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f7f6ee4b65724ecbf446ff7142c1e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fb4646589574ef304c7dbf0b7405b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be72b65360d65cc8bb615beb7a4013515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745faa28dcb46d5f653463b2836e3011516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467dbf0199fa59d0ed4ef388ec199bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9efd42264c489dc35ba6bf81d5479518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cba8c9c1ce28c23ebb053c386ab537519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436aee54452c3f401a4fa14954a71022520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e53f91dd0c6ae572851a8b813d9b4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d47182d0cd63d9a657ce565da1cef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a9e9aea4ddbcdc19cf7a381dc52fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276ac45a1be739d45004bb8f9e582af524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d164be494b0ea27d87ff8a5270ab79b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300384fbc0084cf37dfc88418b0511fe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dc4274bf76973793c5dd0619edaf1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa4334c784beab2d6aef93b7d32ebb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080134ef25f09340a80de9fa14cc12bf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6205ba097a95d9fbdb3c9e2455b1c0d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b9ee1c3b5f52353ab64dd189d996e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383de5bd0749d37d8b305a2a2ed698d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fb589182da0f70b979cb65269b53f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbc561557066b558a8e78651e0817e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291f49222fb84e65e0cf5a9e8a0fb0c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314f0664ecf53100a261701bbfa799c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f01e65d2ea8dff09b1533e6b8378f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875920d60a452d01806aeb5abf0e3799538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999a5133f198f63f51640f97127cda4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3085c80f97151311cf0a28691d84250540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64933e57e9496d29dac4df306aeeac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1ac65d7def937a3d468d6b2433ece542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351807613e995ba91079b783f9842434543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e314461887aaccd287280ead78142a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afa3532bc2c07f3675e56d80d0da5d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cc4e50ff72ce07d8bf59251d89b62546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ef90107ba38e67ef980a4e7800caf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f47198d6c7cdc2dd2230fc49a6c65b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebd1c2f4ef30f5ec471837037dabe3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad36c043c0447f20b78b48ad05803e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ffb67d84828a4a99b881692b6f11f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a20a4f15b626fc590046065178c809552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cfac448de46518e5098fd55220ad7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45885247e1a639d83c58d6120750fe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd9c6e684b6cf902879f9cdfc7450e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5006c7e31324f920f18447f32df20c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d7f3725aa179e4695d3821ea8550e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43104d6ac643089f0653ba9d2447fe9d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9936d10d5de681daeb56002b7634f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9deed120bbd1350a84952f445e74b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125544be0edaffc025832f5eac85236b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04840ef13520e672beb286992d19559c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad2ded5f31afa40085fcd0d1c24238563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d16bed2566b60377b0f33d2f4b6db8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc8c04bdd35be4df43609fbfc60cf6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01447330d6a1ea8b9235a654a5e9cc1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c70e79f4b928fb3446acbe550dafc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f822ed139263a43eb3fe0dfc9a0074568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd64fbadeffb0325ebfe9c6d302bd26569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0ca2cb4edc3c953d0e65aa3a98246570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269224ea154ca10acec3beb1041a2f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0fbbe3d5e52403ad33ecc2a3e30b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6068c9651207067005e866571b4ca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8393982432e3f83a9d82195bd6e9cdc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f6849e6e10bbdbfe198f89ee3b73c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71339fd9a3a872b0b6e3eed43b3ed34c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677f2945347e4a2db2aac434a2c7307577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaba0989a4d298fb662f23119f93137578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d909627776e788490a855fd7e2e8eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda66096f3fd8d968637664d2fa5e414580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d08793bd08805044421bfabc48eb46581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54161370d6459fdbbee7e5ef51b6f07f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733340a6a05c1442cc54fe97c4203db5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d6e57128889445ba818548eec3558584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b71a960a1c83a175de7a29f412631585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090431da178f94b8f5bd1fe31dd555e5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addd808d5bec9569f602b94435b99c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65383b7b16149ae6df8817588e409d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c17e171dac0100282f020b97389a98589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7187c131c9224f7e4c4a59fb09d9529590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97707cf951a164df4166748ff93bf6c0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afa42004bef1b3d36268eb94727b9a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfbe4aeac44a3685c2ff7f4138c12a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5b80b9062fc0fbc654ee2bc115356594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a65f5956c6f6f2e854a3f512a7707595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26302fd75e41d4d0528c70d41bf46af6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60afeb44bbfa8416760a8dcb747c0f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf867f6afdc6cae5671d3a3d62236bcb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6dc539c2cf169d76a0bc2955df399599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa592318ca862ff30ff99a76e85d38600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e6b0fb47a0f042693e11cfccd5db2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a1a1549bf65f15fa2717a3281576e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b489b20cee97873fe44d06d9992d41603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b98002326ec481b91d06c54c21b2c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048487eab2f2eb038a2975fe6c11bc4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c90d80fe48fec2984b8e3ac7d5de0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1ecbd3a9bf77fb2b22f98a95230d2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d7dcdc9ede419c3677044516ef61c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fcf54a368ad470269935f7ef70671609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4128159bc1ce58c2f25beb4db971db2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dce72b8ba2025d0f7e750e96c01d2c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e39aa3e2a4bdbdf9347c5643bb5e03612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c84dba4e18a7b8f06ff4c722ccbdb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4fc6231bc87e5f7208afe198b4c20614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3ab035e8cbb0f573431110922be2a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff02e7856205000895acce4315b7c8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada825169821c2b1c84084cdf2dc05b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30959ddb7cc526688db62fe8375406ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ef703642b98689f2f6bd99e651ea9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd2cc1055f0b6010019b61ff109bb7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87911b35078ebde3aa7c6f7fc2dd640d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b5bb63ddcb356bd47855d35094a36622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd36ce1c57468c28b8f965c10d95cdc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2ce87dd0e5c45891b2308a99c5d25624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385a04d87626dfb85cf2d3d296ed4b2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973ffd3f69e0b76c424a447e7be78e9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81131a46a338d24d573760c77043368c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc9e25561710f1fa3844ad28200d36628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2554108ba2ffce267db9aad8c5f3b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f637bf1232fe0d174a9596924c94959630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d84c65cdc6b351760a97816e511c8b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe34c2b328bba05c295f9ff16c33af632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868e91f5e413c5b40067c092e3c0557633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f825b59daf19dde28708f148ee425e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437861a7945da1281ceba6b51250081d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f84292b9500a029ca6f5df17e4de32636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516fd8ff23cab6d502fc2127b993e59637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f8e2214d172fc0b4b239388afb44c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21156965c8b3c1252bd9a90964d953eb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e0a1bee9c913d34919edb9bdef302640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076dc0649418469cebbb933ea413ffa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d94297f7c58be51ab0b1726922a9f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cbc82bae02726bfc076a038107031643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395ac3d96875211eb6a74a544bb4c9a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80938243695bd15cedefa2a93575b7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710eda731ef345ad04eafc9e4a279a5f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6c84a255e6d8eb3fa62e6e5ccc19b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5db05ea68e08e287e7f0576b2df581648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcd63413c9fcb02ce31f72ab04af56649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272daa3e63b0e07b5f5b5a5a52074cd7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38ccf301b1d12801a55e38d0bb4919651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf229510861b09faff986189e4e770652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf96dbdf39521218b0de6a8014794f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b01b87848b080b2cb1a31e82e4417654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064b366ed26622853ba8b41de2df067655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75120f2e089ef65241710f6ed941ea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c91660b24586e09744b822f4091617657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5234e1a0c0c7d3994f54e1ff9d8c35e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba8cf82a747c938a3043332f89cf0b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75422361e14b490bdbd62ab19e7969660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375975dcc65ecec003daec0ce5941f4d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e471c99bf17ad6d47519c3cc583d6cb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232563c56b7500e2b3a7ca99bbba88d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41819ba8874115403873220a8eb07818664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee0499f58ca7ef939dc8ab85034803665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6a8df8cdf5e06283400870a1bc65b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c355a0dc0dae425413889e550d2ef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9442c503f432af8bb0db74ce880f303668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f68bd87a363647e99503aae7bc1daa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f787fa637e36952f34b8fe608de2d12670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efcdc87e4305fde56ead191898fa5d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db1ec91a7446e165c9a10cd7cc9ca1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52b33cb41ad591bd01e14b304d274d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b737f795afdfb7b5edae9fd01cedc37674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93615b4ebd4bc7e52d723589221e0b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e66eab96a626c38a7cd97c9efb2c6f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077079365f7ddf3f4bac3d168d840ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc0b8094fd5e241fb288bc3d3b6f40678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68be59761dde8fba1b93e0af8ff94c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcaddb48d546a4e228eb66b2eb8d654680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a421bf2dc1446d2991fb08ffea82b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad75471d6997d5f640291bd659f921a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2ee5a612df09252a378e1953e7b9c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88723fb059deb7e8a7f6eec46cadf121684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777299eb5cf1165ec4804ca5c0a5db5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b231cc607387f379ccfa07351f4703686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a0ddbc4b1a44651adb4210f5832e5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88743e6386dd32de239a657b1de36fb1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5405c362797999b90434778c74f3ea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda40200046a0818c204faae8c3dbc67690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeae8eb99e2183ab1d9d658a8c075b9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52dbf8740efdfbff205c132ed19210b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10a3017b83af513287003048c62875693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8888c575a0a023984927ec21590d8f3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6c26ab1c5893e5fc7d3e9db7f76df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466a2923c0a07f3a29cec850c57f727696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c300a923f31ad96ee2d87054f62f4f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314180bfcbbb96e10016c43afe2e8e0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6cfd35b3085c980f3051ee1fe1f6f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdaa73178ba8bb75e0f53c26f043b59700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4914241038146d7a4dc111de87b4b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d865a4946f1b82f9975fe4916ebba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d50f82c98a63d37883fb78a3f9c7c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802a2bf188d9b12090f405720135431704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9687d40f2d5b4c99ebe3a568cc53856705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f022c0261789039a9c549b7e766e2b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2733895531cf92ca3640cb857ff6c4a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc9fc323a711ee65efdcae64cab22f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdd90e9f358e2472ca745e9ff92a52709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437519f4c5175c56e74624515b97b0ce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e93071753987b8272375f16f351d32711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e4b998d3abd2993e3f7e096dde77e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebff255b21883bdaee78ff5559f1e61713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca5df3ed1ef44411b1c34eee5730db714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0f8d705903ab27729e1cd9711535f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758f63e692b2bdc96602c5304a41e69716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5550ae7efd2ed4863ace12f2ffc07dc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed522181b16c1bad3025bcf5d1ae96718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881eaadba6ff03d28627d2a19ff912c7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afeb5d01a78924f481838dc465397fc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262ab9752d03306cd27e619b56d8c91721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e6367c9297f21b5ee2f9323b13ed5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4aabdae53ff52a474e0769838f9e4d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5de552679110407af9e2b599fc710724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6e32370e698732998c8709252d0d7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd97b3ff758eca945c9010dacb660b0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbe0974789c29c7ec9f4d6b0cf70a5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708d26ad64c51a47eafd637b2a7de66728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c10e6418d46d15337b09ebf1888fe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c386b73a7af86a3905a7134f5b80861730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ca4ae098bd28586d8d00b08b07645731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43003cb4ecb97b576682f166e497c091732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c23df9a1923d36be8015aae31366f2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9802d326d9a6c1ea32a645ed1dd17734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43791e914986b226302cb932c180e0a1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea00a9f8a5c3a0764f2579929fc53d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ffb8efd313eacd0c992ad1512c72a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37a931442061ad8b01bd1d944d5ed6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ff0f0bfb6755bafd522ea7704adfe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36afd25d6659fcbc0c651c4ea44231740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d69372c4a0b124018e057a25e01c2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a38173aec2b94023e442539e77c78742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538ee142a3ae2dbf3aa6ab5e3f63a32743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50dcc7b3de8b772179d8b79b643c49744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c959e14a47782ba668b1232286b724745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e252c42a127fad04bade9596d633d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152aeb223038599de5a722d17618a3d0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831aebf683426268242cae0e2ec1048748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc485858c757bd7fa8cc9aaf88258ce749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e288c0bdd0776eb8d3c20e90b33f00f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218266b09641d96871753063ca366623751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624e01379834a67a0b45dfba51b2a60752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d01abea6c09562f209e792a8faa35b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d9c3d8da830d2328a4d4037592462754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1707f41ee0635d6f245987169cbf14b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089c16f778bf502c80f7ef806202fe9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1152fa72361fb157ea50f64f81928757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2777f3b76daa078f6ed3e71ad7d1b9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e5dd387da2ba54f6744ffb78aaa7a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4c08c43dc4a79b31df18eba8f1e95760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e707c235eda9b645a31490aa197559e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601228d2912485de80090f6360aa7c61762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df3a5ed27bff578e373783864e9a47763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229f0ab37c2abca5831c8bc295f7e9f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33d962579c1571bcffd2e76104b913765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cace1ae34988b0364d14a3f3032743766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba6629077fb9542fa65ac359a0d71e767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>