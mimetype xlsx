--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc24b85e32ab344db30707478f1f471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06326d1eaa51ef3bfc368cd6241e5c352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0463f6534bffa7e756d2ad706db933d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb86841e800f792cf45588b585c8fe24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadacb0ad738d49b295832cd12ec8775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf2bc89fd62aff4845414d372593fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1cc3f18865a905a7826a351fd62c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84412ae29a75d01f44856337402667108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0029ad165728cd0f059e6c2dfa2d1d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcac22d757be5810639bddfc78630f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76ab202bdc245bde8d52896b860c4b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d0e2c2055c7a3b7c4ab32d7e4502612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69fc4536999a3806949bd7b097e1b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebe50fa90903400054d8ebaecbe0aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e678c3203cacedcd7adcf1f602c1915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac5859cb50667841d660b85887d94116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28391a37a8c306f3b012bfcd90d92e1417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98e942f78b6e68d080c7faa6b0856818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d10c6913cd07c31db6981324ee03fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91cbd38b57382ef1c0ea8cfe838a5020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f26cd6c4672548fd7e8c65cf025c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2eb0e91bdb6a6eba0f0c47f99fdc922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0520c45de87cd57b102e55cabb71a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0345b9e859e38db51f78670f9cb51d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dd11e29387f64c86c5416d42a961225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84dba68e7f1329af597f2f614dec22226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cc82a1abf8ee15cb95bf2ede583fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c6ec86ff07a1535d2a73d5957561c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064453b9f8a2cf4c3f630b34d79413529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d0afd6411afba9fbae1a0e77315e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cea15c2df511b99cab55920b15c12931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c07d861c0062aa8c188b36f0f1f3732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b64e234c9c6a84d76c8e53fb82bcf633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885acf69513afe2d010c7e08de4293d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f729aee37ea97955402cb3ab8c284b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146e159966ab90f6adf8246c9e2e05036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce526e9bcece1634b25cd4d0d1c1432e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7574e4d875958adba6a6adb371bbb838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43ed258d437127ab3bd23770d6d24a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1311d1456399f0b4d57d1f7e68645240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bbf84536229d7adc8eb9e7ec5b3bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c521b811f735b25efcb13e0fd281542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabf89d0427333d40f6c9f32fa4501043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d2b190f18ebde1cbb0f9ef200a52244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1a42fbf07d015b9106ebc11f481d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fa43dd1a2d637e28b60049287867846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36ad7414613f748f0fa074929d762547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4f04a46bdde340e737f004483f4c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ee27aa035eab98ffffa5969aedb9c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b0fc6afbd477fc3e41c725f8a896a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e356f5acc9c6a9aa93539d2614778c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1cd2290b5fb0480d390058716d3e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fae37d2f10d2bee25eb8b6c905295853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cc4dfb431bd846472bb77a1d3518b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac8afd492732615023caab442b86db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0ba1bb482cba0b13f0af03e6fbf0256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a8db345c754d66234b4e53c162e9e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf3a9005a6e779d1ce0967297e976758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9ae4b89e1b6ff25ede41c4467d52d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f8ccb67f1321b8ab90eed6df5793960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab925f79c9f17697eab03e67c773f8b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61936d406294373fa3c3be1e658a2d8162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3aa6861868185afdfde7cccab06b9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69ab8d5f9a111365e011e28e9be59064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157b60016dffa946cccc7e233cd008965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad536fb388fda279bcbe24b643e9ce466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accc356aef3ba60310961a8ec86172f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4147425890ca5002bf8d12d97154d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318917bc859178a706de38cb59f5e30869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22f121a6aa335cf2fdc526b17aa8e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98733e86b42b040d91144c19531436a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded746d6e0f7a3f402545e7f56f3f6a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc5be51048b66b8c203bb398d3d63d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c6747cba2d54b2a8b06a9914b8b5074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918b8c793aa24f30b84c80c740766a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ed86df9ab85e4eb6363b7035cb8d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbdde9321c0a5446abe03b99d50e0277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a18f470a89e33290bb5fb7ef160d8678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f4fe78910b481a70e3aaf70b1a80d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66654c969088a69499563b54b4319f1c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c818d784ecd90984b5a5c8ff3f05681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119d4a5cea7a1516c576ff64ff3df8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b75b1f2a0e536116371f182a51541c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5064cfe1470a02b07882a4a1eab5784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47995fc52425494ad1d55c72a36f728985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df734811eb443da1371c7cc1cf24af4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ecbcb7e4e12c3bcc720028659790687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c878df870d4ffec7e152e6e2ebb0988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90c4b7246703528bb735fa27e82f3c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bde0ba7e335b80cb023712f9c8f52b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b86a76dff4db196af4d212bc6189391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbddd465362257933ae0b8fba77f36b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f06bdaf87c985f98e47cb1a83cbd493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5785e6489c11e9d15e3628e12330994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b91fc515bea336a4c4aaef5a63bba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afa70442e60feeabae2918821b812a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410263d69e184757c495bd615cb6982697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff97da8e2613b715bf6e3644dc6fb4e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936eb56a5583f0822f76d490835ef0f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a42a64b1d2a5c41fc28fcfd7a7cc6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6082d1a1727976167228e6ccc0b64101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7784a45e77b82d56a941786922c2ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68b76ac443871c435af347f4a209cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1430b003b377639cc952dde82bb3ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d28e416fda74930a744b8409aa012105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c64291df5219d3d1f45215f2d79a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60abebc9ebb4820b8365a020a85626107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa0367cd5399c121f750ea59408e87108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabe119fed6f9700cae4e7fffe4fdce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27031c01ac8db388c898c8ce6ec5c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7bef57568eb1e72b4865cc8410bbf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b0a19e30a1d7ea4f1decd777d6c1e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4cb8b8757f981dfe41a1358724820113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9263e861b1d31a1f11b42be1b4b6249114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910acc41a4da1125515a2a872a4a3c16115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ef15905d8af5bb3835100d8f91719116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1dcd72959460f2eacceb83b4e74cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161c22dc8f28e3cc2fdfcede4bc388e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd271b4b1d4270f55695b70f834bbe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8557e66555091e01dd43603a26a9b07120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbe6384c283f9802a8190e6f7ab62a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7d3167296fc580c4fca00779632ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0bf9015549360da1882fda9c71f59123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98bede1d0eb45e02d28721326e56d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a4f032426a5799b69702280e8c035125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904745e9a4dade65d99b5ff9ad1b837126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b047d8a9d0906d859b9116740b4ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b658395d9b48be98686319cffbd0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d712b6f9d7608552ad60fc85fa89b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841b43180af5d311c4c30459fdf7d68130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09273f8f9601a61a5011cbf931fb31131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db756343f105cbede19449b485f85d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94811c86b5d0a849d3af09333c3215e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fff9cbb3102bf48cc2f1dff65f421c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04739d084a8eb83fe8351a9763126a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e740c3884badd57bf43b881505f8b19136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8cf59ef8d9d8113a661a5a35a4080137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7067c8ffb9659c32bf3ccf3d84d0758138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300c16992a86e2ce259cbc9b5e2a889139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d277612e4808714d24865154faaa3b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd97c036fe49ade45febbb64b36b3f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db142c2c842e66410839cf4c4a1292142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e1dcd6de8f82b88640b364d960560143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a414e91a96c525328faed57e1be92144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254ac69682aa830b8fe8a7ca55878d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27b941c39d25b44973c7766c90589b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442c8e89edb5c875f5128de75267441147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b13f83d5e115a39f7e9c7f9e3bd65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88512012c9f9aa0f3e678b5ebc4f5e2d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4a329d74e25045fb5880b35666a47150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af72728c270a3a0bdcc1dcbd7c4b35a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01feec43ff3ba742f8195668fb61572152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a1968d2a0957735c431798fff698c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a80607064e6fd2c9345fbd56c57fbf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584f1152d1b408e95b154d0994729c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649bac947c794e45fa3275803212d65156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557e6cdb5cc8dbdad1935b979269413157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f808fcfda8b95a8bb24308faf5cc8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea73dedaeeeea42fe46c6020fb458ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d464f5dfdd66e97f9d1d5e88fd50ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18de977780e37304b4240189f7bd6dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf21b441d2efc692860cd5e3943695a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ceab097de53e876b2c4d4d34f56227163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d43dc0eca6f91ee8a9abb3f73751d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac5413b53ae8614e755a7a159ca62f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c3369fbc8fb312bcb71b814c38d0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d6e91ae7db009696db002e01ac1a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46173906a6ccfdb8d4e373e41cffe73168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3660d8a22f844ca1f9b76002c113d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34001d848538992b4a162c9c51f4d8c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2edbf1b54c77cf52bc90f91b0f96e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62372972301646493b650f3f2f52d115172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef04807b74f120ab537a69a3fe6fcb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd4a83e0f2d6698c78e5ee46f8d682174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8781795b8212a6a46de2bf1563fca3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28194ec320f535b21757ce32f5e6a42176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdd7f34d2a4cdfe7741cf5d3998c22177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea629d09976990eb4bf5639403115d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb53483593f8bd9e68bbee520f2a2e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f2abae84f640da4f15304ae279e2f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677d80be9f3e327ef8524cfccdf71cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1473d912d0729a9dc8924a0200331182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da4acc0901e8df01a7e6549f3adbaa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266544365f64099ab569f4c2ba807c02184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a793f70119518d6ca2e494d603a2509185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa56af1bc6c9832bdaec80211b281a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42916b37bf0365873763e3eada3a1a6d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2774fb89352fadaefe59bf9d4ecbe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bfa601d7710997005803a612f312b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc93991c6daa799f1cc4554f713481190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b090857c3eaea7b382f2ca0ddf90b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b83bf038c4e3b9a990ff25f044e7a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f3e428d91c87885c4b0a875d85066193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f7936b70d9d66690f8493a750a6b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b73a4d4dca2999160df04127eecca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc69361e6c1096df7f8756887b26098196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc4a29d423207a4d239716324bdc31197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63032b759b13a88c9f03367b166c1f4b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163e92ee4c8ef77d6846e8f3f2e82bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c30171ce4e9f9d9f9e913b0ea0c75200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af181fa8c1d9ac50eac0b21dcf08bde201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c70d4ffe168d295203550530e144a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65392421cfb3d09ea427763fffd01b00203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6a67b202271bf7519ed6121466684204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831cd08eff473dadcc73140a351a730205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec26995e69bb3a1195ab8a8c9d2dbcb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da214b70f698fbcb9e8cfa4fbaaf901e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d74128973ad71bab547fc0b286a0c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc172cdd18ff9d0d2ac2a266f698ee42209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb48c94d5c60e76097dc82a95b160a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3209bb95510ed9a4a28a94861adbd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47f6493eb108e85bafe740e8599cc1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb33ffadf462e90d7366fa09b9a3f66213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d4dba4a2000c623a7c7ae7e374aa0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3b91ccd6ad0f6424cfdb03625f55e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9789883fc01dd2d683fbc88b765f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dca0861f839b9de245187e66b3b2a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a48f5fcd3fa2304a239f6c629b69c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a26c01c94d556387e80917ee9cbb8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee79e59b98d44d2c46dc957a4fa47c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995485238a12974b6cb102c9b0e1823221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4856b1e6f13f7b626241b352c54fc53222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c7e5f4c16131a2c1d9f86d8b0e17f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e734bbbc37d07240052f4f9dacc73e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff003649c6cd436798b6fb3d3ee61c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6ff910c2ea0b43a8ea57a8aa6b2aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00f87ea588d5f6d6930cd8d38d5875227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9338515ae03c27af816848a4db11a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788faa2f6bcd31ecda6ce38d66b7e3b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7b2b935427b41104e00c014ac8f50230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15f369566c4f03f94efb8b7e6e43d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea4955f9585225a0beb5e4c2b16f67232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e391c7738e0977611ea73076b515ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57c10670a45b096bb62e4229f6c7eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44771b970404490afed8f57032df97235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed34cc945133db891c076fa9fe738ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86cec7146d7be39af50a5c18a680b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd973fa9c0fefc0d4e56a240eb359fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c3ed6518a22cb3a1d2a6731ef6590239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0319114760cb3147831f813dda86cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91b9ace5919f4165727c0d4d775c7d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60eaeee3ac5e363d7a748e9a87f2c44242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a290a16f30818f19499c990d6cd59243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9523a5fa9f1672f03756fc55989491244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297dfcc7b03f5028d8fee2b1a5343f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536cf1cba8b86db68b202e5251e554d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77131eb797e6c5758271edf6f6a6e391247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d4ab338dadaca7279c694164fa1b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d3a58383ffb233bc10c5123d9ed38249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b836841d6f2a88b778c1becd3466d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45da6c941f82250cab04fb2bb794ca9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d282ac7f80cfff1049375b5863d113252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88479d9bfab54378477443e5d411a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fd6c80c9904dec112114adb9ec425254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd529f4031bfb053b55fc64e9307b3b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74915fc8bad84132ded8936395299f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bf4bcefc666f0b8924ddd045d882e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb59fa604e7c955eada030eebc29b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b180569bec98df89d996da341cf643259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21909aba7fde0ad83045dfad8f5fe6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cee6de76a28b88e76a6b89bbf6522261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadffb6d12587ed17f53f76fa947655262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fb80a2bd820f2e55a5cfe3f9add78263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eedb1f2797bb5d223521f047ab8e5d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad751ba7bbf93136ec5f22859b437c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1315cb3a979278b18dccce7410fac59266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990538aadf0801d27dd6c05f1eb8b34267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e655e08570ce198f2080c928dd96140268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c65a4822ea040fa8e69caf1829a584269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ed3396dd5c1ac81c15f48564db07a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc6292239aae1ade3a93b1737f6721271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315e21415fbabceecfffb08fb2ef780272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe561ec056a53e6a03e300bc9d14fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f417a2aa980b368571fe010a0c589d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d490246bc15a7a4899cc05c1fac5b96275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce1a36477269e3947a0f4a8e584ac4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419767401df2bb3c0f944776bc67ba7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06ea068131b3cf6c818a4931689207278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3ca66ef1e2011159d9bc7003ef64e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b436422a9fc79cbc839b81e264e47280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a6f6dfd454a2eb894fabb0edff81a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38ca198dae57fd4857e9811aed2f6d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cc450f58e15886083b1275c5b3784283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d02c470d371bc973efa75dab0ecb83284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea33fe6372bf1b714ed7dd91a0312e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a65dedcd8bc19c65513c1e2108644f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383bb5ea385a258c3bda87fb9bef90a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5263dca1093a5f0dd468a99dd978e2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b199bc964715b6bfa79174fc0ad0a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc2e7f9476bf22c9dd4ffd58853086290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf1ac133dca5686f29df65d41c0dfe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a164fb74e4c77dd89a2be1046934bd9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231e50f5bf482d0ac9c0de1c7513a57293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ea0d04b3842b7544118dbd5de4620294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db808f2a7bc7876d64ed03b8e63c4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4e56510e60f12c71b5cc868566cc3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e856200cf4f876e6faf3010315c2796297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9db300399d4f49e7cabc3a6c986c79298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d285c80f062913d96455d38ef76b6e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2dc526ddc9827a529dde4e8e407ee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398bea3f065cfec0fda687cff935e09301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de9743bd1fbb43af87b0dba38ce84c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c1b6ffe9a75c6474c3cb858dc741e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f304e1eb3f469a2f34334ff84261e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc1aed016724d3c437e85d3661ab47305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12820fe0c88237160e6b0c8572001e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f792e03fdb028f12c3323288dd9f50e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29caeb67063870e1d765789a48197e40308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e6e14d7afdd6719e9a2a90612da53309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc42b4580e9ea930909a1817bb9c00d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe45f7ce040e29efbbe3090cba1822c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bea00c93e9491c1c08cad9bc31116312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cd95c6a31b14bf572cfb64343a689313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc45137e49c8be045d15668280b2c85314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9c863db1464054ae858a1a3d208c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3379d5e124a3db944328eca2784454316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cc165583436a41a2d4cd14e8ee167317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4d022cb696905cfed4bce0a084fa6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156dd5081d25d383d40a18c0edbbeb5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d0e47a2da9fa02dbeafb273df5081320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4172e49c23ec56cb1a80bc2c0bb81d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9506597b5e9eb83022f6ad315d001322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714152c6f622feb64760ef1a70698e4e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4855f2aa9b3fcda443b1fe744e882b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125655268a0a40cb24a8807ca0ed189325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616398a6a1d0674738f930958d9dc500326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a6d18c25ddec02b649ba4f89846bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7e8d0bb03ccc6489090795d4500eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5a068f4decea4c55352fc2b1be737329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79c8b384bb71c78bd9500eae80dcd7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f494d1f499870b38e9b762dcd8b5b76331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccbf6179c90ae84271971e87305996332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c3249037e263c6ffa3f96f4097d3a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b97e03c12454674bde9d865b249ac9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a899b17cf5de803b71299662b9298335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935374b628e5926f21a2eeae9d669144336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898600d7c075d9d36f1716da62df84e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638bc7b5b557badbd7b85f647dbf5c4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdc9c0e440f775fdb5672a3dcd6a4e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30efebefb861f5f73060aec7145e46a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1338987db4646e0d3f5b5f514fbe347341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f869c058988cc840e36c7e39fa2d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a197626d4449ad57067a3095319c9fd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d228fe755c78368ba7e25c837f7f7bb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913867fb6d87d5fc1c148ff10ec61d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e621770bf084ededc67da578dbfa55346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f288707082203de3dac3251982918347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18d0226881bcf933761c92f5a4d537348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75068a8ae57d23dd30c4d91c6e90449349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23879155d88df944ca9c49f816909401350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c486fe82ab9dd3b10635d12ef16addb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1770711c32e619989e54e9431fe1ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139f1536cb4773e64621b66cc03bba6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730cf3523a8ff7c28fb1e71567c16b3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb24b326a4a3b272092db213a8cf6cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc7e60331f16a902f8db13cb3b038f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd428ff4ce1a659e26b632aaa805a8d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8a4a1387d2507ecec829ec99c4ffd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcf580347968f860f9da7d53c6a2a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea21e0dca37ac5eabc3f60837afd824360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c58d8d04cdbfc5f5ea4b1ab17b0a6b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b00cc21aead824311a9493328edc3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e59c39f9ddb3712b09cd065fc03acd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a4e1de74239b36b4037eae8aa12cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba16e1a62d934dea746ada06e7608e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d40f8e8ae53c36514eff8fb42d7886366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97e3014bde1ab0a029f8a70102324e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8beeedf2ac586e981ff7e8707364e95368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236bfb9f80d2ce32388ea1ccab458ed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db014b6be65e1f09ab6c9e4cf3083b83370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013ea48dd59fb0db8b322871b2b3ce1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d76ee08cbb17b34c69cc36b5b6ccfc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530a974cd01274640a8008b6d310c23373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f80e8a5290839ce59b446bc8a19d0c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354c5e6c728ea0cad1d47fb4b7e0b24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42206d632cc09d5a75a6ee8f5afad549376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab3d5d5a00bb3cd6b90c46d82c09a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ae0dc6926f5bcdb12673898b3f7ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ebfecc33c1ee05aa078064a57a2d1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369b5214103ac64d016757bbbccb71d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf0bad83d5dfa8dbd775128daa5e1e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ccadafa3784407a79cc8abb8ec41c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccbd6b4bcafc0d5c81d6224aecc27a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b913e469194eefb94748cc6351ccd0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad18c69d715777f30a6bb7bb925290385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49a601122be5d9a07d24acf80e44ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78d2beee54805109893394ffc9921e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef84bde1b8fab99ac67de656f39f30388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107b3de3ad123483b00e20f589d7004389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666677ebc5d9bf3cb2033d5ada9cc3f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e97da4eeab7d8a1364d3885d2d490391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6201302991c91b62775efdf63fca830392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38e4f1942bc27697c5973b8266eb2d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd180a29c008c5df6782580b7fb7d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062befa801e4b00cf58007ea975412e3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c63b3929df6148fd74e68561e005b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff509c5e9240f788ad9fa6cc1cdbb8f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529c38dea83a7a3b9d0da39b3c29140398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f686d131e3ffb8574d1fd312ce85b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360332d24ebb41eaa94594a1148bd6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b48d6347d1dd38521c35823f229deb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702f0d0de09b634e6fb7c103b5a22bf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34923a893b1fa1810a56dfa23ca907d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83560082967c18d4fcc4c3a658d1c694404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0dbf7f06cc2a74ef5b5a68cfc5957f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be413d2ddcc0c2592abbc5e7e7f659d9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700195f2fbb6d3ddee60cf8a7a5557a4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde28ed5fcab52b4d1d325cfbc3e450408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37312efaf77213e56b9ea7adf915b5c8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91262207ffc0b811f5e42230779ef5dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a1151066b6519ed280d607d045f46411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bd99b537fc26dca6156241cc68afd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c8d9f27d899aae1c60b99dc14a154413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21226e5e65fa7c04cb44f63ea072bd73414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b413e1ae588d1c26a0164a88a3b646415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180d11a986398c5a2672279a435033e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838770d06a7a469eec9f89ae64c707a6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0258c042df6c21fdc13d10eae93f55418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592af8a6d60ec611cc4f91bac2ae3a27419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536dae8f2d3e01b4a1f0e3a29de5d4e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c469859e4a91ec80752f3d4d37049f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1f88bd07963364cd1692c7f46df07422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92e379e36ae8bbeb9517c8fcad089f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e148f5b0072a94617006d62b987d578424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347eed8cf233915eb43c5e1631b946b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a7fda24729fc183602ab1aafc012c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b225405f8ac11fe6125e4d5d22601427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac14db18ec033277bc2a9d2b0da97f9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469ad9a78d678236243d9691c99ae02429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9a7e63599c091f42cc64a811e1d48430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a611b913781f690a0832474e93e60431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa93f3a396df681fd2786a9db5f316432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b793795226cc1fbde241b5511fdea4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9cfa2357d7ce961548c2b80174be8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0999e90e3d67df452da2eb49d7d51b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55751ed9e39e4a2929f0369603d6dccb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58909eed93e7ef0b0b110d19696c9fce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bbda619bfd21f9196f5b6c143755f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5489fbe6217fad4849546097959e0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d354649029982a02ccf2a55ac972db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fd74e3ae0a1cca2baa121e7efb84e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60c58f47e16fc2fbc8d7c87f73fa65442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc126c804f2d67fff32b06f668f06d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f38da1a9addab230a13c222d5e0cb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8327ef64b11307f94293ff754920588445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9232fed82fbfc4172161021808b43c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48fd7379514287323bfee00f95263e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1278e115379a5961aff3abb4cc9548448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a6efd4f3ccf62f67a59b966c29870449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4f88df50a41ec9ba8559b569796be450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cd91365b456262a758a9c0848b03a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb806bbe1fdbe438939c69cd5a9655452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c25a31f57d880681881a6ae693d6de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44895f11cf700703e72909825f112587454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040daaf4cc60e245c561684a3b59117455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3137939f66133a0f8e038fabe658f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b73104702f7c0953cc2a4d4ed2e16457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f6596be52fd9a938a858da2620169458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553978e62395ae451048efd4af894474459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb85b25a56a9136de88edac44c0d42f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47642f2099a4770fbf0dda8850eaed57461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72465468b4b2f03eca05ed799b88c6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485a2818027a7ce05a5719cdf09b4b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57815df2ee2ea174836c350f6ce16b4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c248f4532ebe0717473eaf24b5b3b80465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d3d88d00281b0c545733493171c6d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bcf2538e58612f64bd0bebe619540467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf998fcce1e35023f9448cfc50a5b6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5caa532713b43057ee7c8ebd81f9ded469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c0355d00baead03f20342fce6f24c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df0e841fca6e15710416587adede22471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413be818dc2f15a199b7b0071ad3054b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93cb093d1e2b3634fed7ba6e8fa6b8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98ccb96eff56cfe4665cfa2107c8a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc3b8ed58d1e426e19cc44affe7904475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50424cba90ec76a17abbef267a0729ee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d78a7fb3c1b10fefacda253f558ebf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8460a048e8f00a8e97b913af65e1dd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34929e36d002b2ef06fe2e710f1dc457479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42896b82eafa1b3eba28e0dc7451299f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd43b3fb156a40779accd91b81c0bc0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f37e0337dd22fdf0338d12f9655db5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa62d3ded517602d15dfc91730a71e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e273b531f56f91a604488cbc0889c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353c1e83d935e80bbf2554127792d8c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41ca1a7a3a815bd1195859d3678447486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a516eefb53c4923c099a09f898f5c23487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99149903cfb5029a2c07bde8987cfdd1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69e7c554ab120eb8057418b3af63d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfae7dbb09edeafcd0ea38a29c547e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832e49bc6eeff15897d3f99f51ff59f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdf4f3ea5449386b10fb106107a55a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6d9bb19d3b46896eda025c3b1752a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44051190ea38f10faba776473d1a201f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ef93723aea0d0ef9bbe4fbcc65f80495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609361e853d51c7bed1121fee4fe070496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f9c342c57b716a5f7810394ee5b9a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f37e428c55815ebf2d5044a0b08209498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741eaf92548f75aa636d5a5671bb2b2a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0336d0e768d050e25a4185795e8c25500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf704d8888f014af11dc6d990037a70501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017db5c622257971648dcc328ad226a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c124f602122f40929978afc30853c37503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea0fb423677be8a264fc7aa704239d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7093354783ad3ca4278130bcf081cc9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5dd0c851a2631a497a6e81ecf6d960506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52a1dd581ea78edb96bcf25e356b64507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afec6c2015c837bae421be8cf5594f4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e114beddf2c541739ed5f689aadc1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430bc549924a99379eefee811512858510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ca333d0a45123717809edee86abef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fca6c2490b7528195d7f75f59ef53512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb52193ff06a6c65245efd6443cfc3f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e3fc151e0552fed67ecdf3d9f39d6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c64d2372318c935b11605b38fe134515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80987fb8ce4ffd13771cc185fa029d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b991a19d1fee9f3d0bebeda96f00de517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358cdcece7b609f2bce7e2f6f58f3aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0638f0e665907036a021fe18577df8b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07546d1afe132e6c93f351f24dd64d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e55707ed25e0acd23d57745b548102521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14716eb91d7d8c6db4ff56cb2c64091a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3b0cfc9393b59e522c4775b87fa94523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ab5d26a5072015657470199174d4c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7e6986b6283b986de3b2cfd357382525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6acda1f4e4698d754abb8e4937e00526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665032268ccf92e5458f334afd7d0be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7b25c52e56eee671fde747664d472528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605cddd389a68fcbc9fcbfed518c16e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c10863884d42436fcbf45ce2bda49530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f779e7ca4f5f54cf97b22f4036553531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b7233ef8afff159b72914e342eafe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb93ece1e7f9b01f80a9e104bd4f9e7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abc94384de8c411b3e882f4f416522534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b81736cf76a24d36d7c94f8bc6e10b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ad1bc01b94b57dfe93d3b323ea105536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2fdb77496ac0c8694fb028e8e17d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bd180a3647a5c58e8398fba15d10f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a8783a2db0712117ddb61f2632b49539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32d68785a94a930559b7de53dca8bb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566535d79201b89a97c3085f6f9b4149541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d4b8c781697afbd254d838f1b8ce5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139f835ed27a9118c1fd480e9cc0ab8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70742fc268cf9d30f33ec08ee26d92d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481767c5d00a8755f2dc82d1b4d89bb4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19b2da7c40bd44ce49a960a650cf21546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c6a76cd8b0affc2ea697688886256547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cff4b67790c33dffb476e05c0d288548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daedaf1fb657cde6e09343957ee9e11549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5208f0085e465d2d9eac35518e55a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4f7dfebd376bc3d72ab57d13c30e1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1775ac4ac2c6f04694e728e2b7efced552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec0a9dbc291de2e8f84363c7c48677553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa36dfcf92a8625d2b800fc2285358554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3b9588c41a3fdc51d6febdeed3288555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0114b16d72f80029e19af0aa11de558556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807338f838d04bcba4ef94795f7a3d6a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6aefde3784aa8b45f45dbbc693e830558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06143981548902ef853afab871d74968559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75782e39c87ebfea39750d4d72968669560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20218a82ef20a0e2a49f0ab0505618f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a307e5d2c74b0ad9f61f945f9b48169562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76edf5e1a9b016f3641f09d71a7653563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f43cb6075e19392ad8d659708fa62564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b38c043f25187caf6cf29e9996518565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c84c21b006987e034de21667a80add566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7473ebd615cf630290bbc71db199f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc055ee56a0bd52b48b2f0f7729b38568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fafd5377f7b7922a0322765337dce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa28cf102eb0e44825a95fa3cf440b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541037b3772fa58830d053c1bc674b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20faa0723b3c3b336b0940d54d96e7ac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f8f2a12e12bcdf728c379efb50d0b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d83db35b3b6ded3e160e29a6719bf9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f85667e6adb97190fa0346343bf77575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b51f00443a11ec9d3bd41f23f7e264576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653fadc3495d93dac3cc2b5149cc0e1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932593805f7cde31f720c3519f86d843578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0f55cc640b00df404ff8f9dcbe547579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09d36c0f73a720be044fc23ddf5883580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d724b7721a1ee5a29c2e169e44e701581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315dbc0766ce79cf7b1029f72c8db0d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a05f0a4748b624673aaca4e2b3d917583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ce3c3218603e1fd3bfd645e2156f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157c800f1d71f3bebb8c07aff4aa9dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8a4d067acd67e8e41403fdc53d40f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ebb883a47e78d0360f698810e7f71587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9318db95c8247dc0cd9a024760c6f4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e64ece56a408c544945db223c00c35589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993e57e2fddffd96890d5d3b6f70b1f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814aede18d7d7da56457d8edff6ba48591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecaecbc6b636f19960881b55900918592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a0015cd185b73db35a5c2d2212907593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4c8909d06c6f94fd7d4afe1f16abb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb7264eaf3b1595522cd97d822e794595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1859d409cbbf22dac763cca7a87f617596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fa11857fa21ebd43ff5ae917c67a8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82045ed412adf97c01964e8df6e519598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da678ba34d8155dfec038c3196d167599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c710bfede985ef32eb948ddf445344a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04a5feb47298f0c1fc9b458016cc56601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757a7936dd4e032e0fdc6cbaa385e3b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b46a138f2ddee0c20d29bd0ea31744603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bdbbfcb4d361e39d4f7dce41f17f6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368fab4c9cd9c0a701cfe35d741a5dc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0ea35a8198b6faadbe37da47f4637606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a14e34da187577068f2edc02ee809c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0b28091206e3ab1d3b40301950c49608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd27f3e2873eac40d242910a7b11727609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4f13fbcaf2029a4b290b64a23b1cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bf8e7c89c224199e5afd80c99f353611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811a625ffc98627d1d5dce8d410cd7f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cad33ddbb4b3632993b615ba480cc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb068e62643cb3dcb2ba20cddad646614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c040b271a932f108170fcbadd92d4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa389ddaa8e2641ace91bf6a1d13cf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06838e7275d8a1e40bd1517ea74f5d92617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b638bc4dd82762c517b692f830c79618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aaf5cbfc70d35c88b0247fe913260a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a5fc753fb2ccc9a18d2e786645a70620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eaba505c5193b33b1a869cdbe5544c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee65cdec7df1595272a41b3d28ddff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e6866ecdb8d5143868977218f7c69623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905a0acbd1321aa0addc20e2df04231624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ac6cc4ca187ceea8d25dd25fc5b79625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6cf7ce03a63e6a2c7d7f59bddb642626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50bc057b953863cff27539c09ef5a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed790d61d25dcd789fa6eccc3fe738a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111864dc3a5e9038e20a63e62f022476629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46551ab7d49a1813c4867dea3867a7ca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56886af6867f3641b8b508425e9f4931631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26e3a5b08f46d16b300d16ac918e85632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754dbdf991b32839772fc90f8c7c627633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe0665f39c20ce0a46a8e1f86d3f46634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c2241a1f8dd8dbec7a802da131c16635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41684a315c279b37cf1fdc48c6e85b6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd9bf9bf586b5faabba094a14a171e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9773d1ba2c7204a4e9097f175da70638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa6d9a317aaae0edd34bd45d7ca8d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18528d93cee6554f48513d4c96234b1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e7e7e41fc2373ab78d2292d054620641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba090a498f8c4d1a5e06c3c6a63ad5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ba245e0fa3b3988b5bd6f2d538530643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fd94915c180fbbb15c24f7638129d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fd96fc527ac95822016532d5a4ce7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc41347a5d93a8a93085466056054b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3c7fe3638cd31d86cfa58f7e3c723647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a3085426a69abf9e96be9acb481fd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f808b57d824512b991ced68052ee36649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059c484f5f38fde1f3185df3e9cd75f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8c550243ac48db041e19ac041b366651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d2e2973bb92dc777b26fe56f43df0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351712a6e37082b0b3846b3d390004b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05a1bd13ff2a2ebdb302ca147064f6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0479458617ff482da9f7258798993e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ad686336fed3073dbfa18ea0ae5c6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c769c797d4d0e7508eded219fd36b46657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4a5ca8baf64fd3158af64287a9ca7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8766321b7bd87bd2af0dda6293915d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64087a0cbc5214c22e1a9f47a337e59660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e34d306fa717ba5afd498cca10aacb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0d824505de4b6051689a89814e8ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea3b7a80247d3e0f1bbdad5d3bafed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17230481608cd5a8dfb07bee065948ca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d51205baa8cfdb98a576db48cfb5e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e1e73acfaf8a500ef8e86a4f7a72c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800277586e2ae1ec9fd9c9de2c6b1e1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec225b11e3bc54a8cc5458d4aa3c47a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3e162968b98378ffe1bb325dabfa9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9180fcd6cb5e6cc64ddf27e93cc95670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700ad7d968eb3217f305edb9805c5c7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3aacb00f9aef02ead4f90e94982cd3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe459c57dbb79fe60795287a6a5c4c71673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78dd35b90e86e3b07c78925255111d1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a1f8ab894915e243b02089fc00a81675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fa7274d05ca7de0e39e98cc789cea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd5e5ac7ee0d74fa5312523a3fc420677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c95f4eec5248fa04406bb232edea3b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f3e2ba215a6cd9fc5e50d44df8fbd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde6a55e225fafaf76c27206291b284680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e0d62e62d2e3c861723ef2ce9d34f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34486d3f9dbaf83496badb310ba6c024682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bbc0b88902211d15543019ba6ea9f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66091431460cc266f5167a339216c5a1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1a32e9d527129337ba13d2fd44d73685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74253066426912bd36e0fd802f9d3227686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c69060652d7ca76ea8b5965960e67c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8b00895d4cf0571e05e80c7392ab4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4072a65dcba86976d42854e94e7c7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1419c8d20af0adc4e83f39e013980690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c91ba3b9726b07dab0ca3b83c0a658691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dc3876e09e49dd4b85196122df5f1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b66861d599bce3e984f915e985f59693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5f594aab639c9915e660abfa13abd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ec356b8aeafc77c9d6e3ead4af996695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f5899143c3dc3bcdd49e683ee00ef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c0baaa84e88d95074c74dcf16894f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b59a231adbb3959d4615fd202bcb2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de049ca0a037d7652c66445fad3fde44699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bc3c7ab98eb688c3d4868e38e7014700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb160390ebffb7fd7a708e72263f27701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ce0b3fb210bb0713912157b5913dd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db746998b7a56549d5e382b7bbd7aa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64005858ce3f38bb30defa6a612a7a4a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26deca7461df257d4a37550b8ed7ae97705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50c667e2f1d309b353c827f441e033706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c076352ca6ea237f5f431ac44d34a3c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8260cb63f422156090df339677248708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af465da6ad3a40d08e69a61dd110fb12709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a05c5f38faa343e9197761845b69ea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42690927d78b8c556d828a6684199726711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c4e971bf03c2201f020ef2c4347ef712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c20524d396d914de9eb842823f5b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295cb15d9a0d60e07d14e7813fa61f4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481a468ed31ebd491321e437bf59ed6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574de199af0e8bb7f4205e13f18f7b4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac72e1530e2fde4f4980f3efe63dba1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06a89a07f5309d3e8f4f0a90f20f14718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4879c74b81b6678b7f73806fc8ada719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8516de0b6df9a35930c2280894ca39720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a3bcd603bec0f38d2a54c80e47be6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d29052d6d34fabbab241778ed0135722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cd1e6b5017f739e64d4bee6bdd305723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f37493229e3bf746f9c77f275d612c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc19a49b638e793055372a0a8afef8e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6361f72fd05b499851baab24c8ccfc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3c84e3b1bd098ffd14bb49f49e5bc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84a0ddae9e40db1a200201c98c1a6a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c96de2a88ba1af82547d4bdff8f36729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39655be4dde84d340e55f634b81a8e6e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4611e41c9fc4a221d5ffcdb872fb0c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa97932edbecad6472e73f1eaf3e79c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d9e5faabb20cff24a0b01bccf7e22733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a09c07decfaf733a951ca14d1d9e3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca53823c0e56fffd189f86b496d427735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84305f84d130a45eafbc767b24aab0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687f5ef02fd3d09ee3807c09178a91b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc913ef72b34022daa1598ee73a94d95738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2e9f8085a7153356c5af98b12d016739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d867cb0b9a377231904cfb92d0277740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364e59e73939c335f7818b4efe9e3eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf8ddd8aa2eaafeaebdb39adfc6727742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd583a25dfecc0167f06789178254ab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143a929a8848c5b2ddacf81f29c30a7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5505e2e2a41fbed841290ae1ce03b5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4a60db5b8a159527543907b30fa46746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500de730bbedbeb0b740ef3b05856c7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8d1eac027747c71407df4cffca2cd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366b01f9c7419610255456b626e3a93749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd251ed1a14459199b1bd4e1e29370750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770b1b6f0bb37484149bd6f06868716751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bdfc5ef887fe6f1cf7393c2d9870e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399a0b9c3f10fd1aaa6e7b83d3af40d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3be489918427cadbaa325b14f57297754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc43bff8c93b4b0a738512f684f560d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4d8e452f2d4ae7fcceddc8e219239756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70f340cd351d427481722783e3364c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a04b425f73c64742d26f8635f0891758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a684a3d78d98a66a7c37cdbc8a5eafc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e5c8571c98e9e92791048400f97aa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fbbe188de6ba98726f068ea4c5183761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb35bdfbf95c509c9ebdc597efa3d49762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b6b43938a11448f879881d3b3d41c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed9b3ba9f25f72fb0d5249238b188d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91340c5376dbd1f568f72b1447ef0c1f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e625330bc868b1aa948afb186a743f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d1c571c0bd0cb45352d40283b8bb3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91d77056fcabf393ad18e5665d911e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e77f0c9910b8c73b487937ce3d5a9c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49782a80baa9f80386b1ede43d9eb0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1b13809d44b659a2f66c70a94adef771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffd05a2d3bb40dcbecd9a4f86e7995772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4584ddb3d841e7ea43d5178b4e683773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52f9d548dcc68a29796797fc9c6d38774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7a9458286a71d49ada7b4f0d40a6d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf147c9eef73b94caf732b7844795c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663d582332c0f45893a457ba2fa5a67777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a235d171c94ccbbd501e567630194c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa651eadb884df011466c7f47c24d2c3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa02ee30c00742c91830aa07d398eae780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2952ac46d07aa7478487b09cd7a884c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b748df0d2656a2b60f31b6a256fb24782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6ca2211870f01c4ff64f728b38336783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2935d240d215f6ee6a20464e45da4ef784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c00ae337e33322bc9c775f3810af3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d9516555d607becc57d6ef3eaed50786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d19e015e23e2d8e592934154ad644b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a3fe0307ba7329ec51e8c6edd774e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f39feb73ad9e3a95f1153ba6fdd3cd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82cc5f461e62a0ed15154df652864d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83733d7c426f443b5dc091268acc6e80791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a19ec02de00620b1f99f8533869c7b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd932518257bd9f7aaef49e6773b4f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d023966002f71c938f3d0911bb7f48e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fbfa1c3fa53fd58861e5cc453bb25795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583ebaebeb4b0253c73adc293160ab7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf771fb0f2c2bf096d557fc7b9c405797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7659e6f7b3202adcd9c4116d4b95fbd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24536d61ec0aa2ccf44919c7d7040bf7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b86925438bd5f4f1e2ef4cb25b33f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e40b631524734159c9c7dbd7e71821801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71676457ac1bc32d69bd090e37cf28802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a40ebd1df7a35482811d3a229cee3f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707699d1882dc68280246ba2d99812e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090830b226e87f409f4910c0443da1d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d9419eaf27c4ca33d4910e322541c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc3e8f620834664d59129111e93d75807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60382678509c5f880a2deade70eb2167808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01a411e562e829679a9ebc83fc719c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832dc798eee7be8e54dac0605e91759810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cacf24cca9c5a458717ac5f54cf45811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32535e25f4b361338cafa3ea64448135812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714299cda60d298ef1deb2abe85f567813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6420495824e764d782aa4c11377435814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ebfeba896fd7b4657b65f73c5b77a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0e3722fe7af016cc56b956764e0a4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc68dff9103ad74be7f45630e2faed817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27589e46affd9d16351172db37032c9b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b741cbfe81fa7961354c4556eccd8832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b6064b4cfc3362e399fd7b6943df53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199735995d7705f90c109af5cb7df5754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1591d525d5d1a9647bab5f9c065085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa72ca21033811848deb1b6920117616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af642f0243131dfb3c803ff32a8eac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560234f099d07a9f049eb7d17c8ea5b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f531e065dc21588e1c52b0b0c0fe79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ff82cdfa0a08a0b2886211e7698ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa1623714f46b45bbf9d1caae83b4411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d13f08ceb7a5e20eb593c0935f65812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42e05408ffc02cd854bc990179f64d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23437cf8a893f9458f4e2b8c21036714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1476077c2453d9b3df1bd9e5b2ab68a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b1d20a5610150ba461a0b466f3fc216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c870cbae595d8144ba2474bcff5ca0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0bb29a52daf729d52bc69eb51e8d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de1002493e670435ce546ab72ee63619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010517831b880f0c27effa459d4427420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba71614c577942130b180888c2122a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427e137e7807e92f2a31bf3348d121722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d782a0023ad2ba2613ddff4c028162e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde91f24faee81d92641f9b4a094ff424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7693d52c51b528c2eb1e4e3cf534bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301c31045926c24404c52af2fd1d74e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c9a2f9ef905508a6d07505ffe91c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd31e3a00eb44df3998e4a76726b65b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203ff51057930c4bc814bcf3055f4ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d2d6cc575b29e47f6ddc9e618387130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc214e9f45085f15ce3bd8c8ef696331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28bb3e7f1ff9b288bea7a2553f115a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ba9e7b70d5973fd6ae5857ce956d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116bcbd41d537e9aca8885f1eff627934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ca6a6376a6f5ac2923ab99d22d03a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e59abaaf1054a325cf14ba1663bf2a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc1843a5c10e962822e277f2b59fde37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3cb7936ecf267e1699bb0874b13f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6e79ab2dcd5f80ecd5d359744dbfd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7244a4ef5e19a2d975aa4614e132a0240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f6360316b3f78173621992f7e491d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5dbc5820231132184e2817b4ac415742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f7b5ad976d622b2f7291359a3c35943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc52efa747ca9ee91767a695d20054e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f8f6e3fff017b58e3fd460266511a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2f10ff54470bf64ae88100f671dbe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0f5fe73aabf4db54a0ff683dbe99b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd02f5940e441126abeaa541653dba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290046b0fbff4fca7f710280ab0542e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0122e4ce4221d29eb26fcfb961c70cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8550e8e472715e9c75fb3daf0ab04c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d2091824eb2c17d76b555b35df8e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e86f3fbd9abc256f08037bb2a791253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadb4dd8b74db8479483c5dcb23cd8c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2c275af4b46aa8f624fb2b11c346055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f7d57bb940b27c147411784944b8256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221192d800599ce4b0578f88b1b157e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1640e4db377458671d8643cb20af4c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef83bfa4e1541a3f4317948218938b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929d31d973a5b8955d076550218decf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f000ee1377e0bdc523f4f14e669a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddcd7ebe43c1f5e9e64a2381ae6a8b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7bd952304c66f0d87a97880a0b78263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f039e2267fecbcf88c04782a48f9da464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec76a1bb6fdf02ddfda33398fc1e15665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4d6b87a35f2574e684c2280d6b09866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394206e75365805109a2aaaee8b52b2467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339bb0000a2ebeab5847920cf869a3d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227173cee2b4803a10778eaac081a9069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a477de807d3cf3a37d0652f834cac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e7fe02390933cdf54a72ff3d034e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c958597c75ca650f842731fee922ef172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683244a91e6c7fec2e696d36299a5d6673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b8e4911bd7a889f8e6c44eb55db6a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd80184488cfc8458edd04dba913b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf512fcc7da3f61e0ccc0d3e80467f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073ca801e0135287db0794e1ee8ff6c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8134be9054a1ebcc494ba80d1fc6d1878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390a249f14ba356ea8f74b4aa325d7179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e697b780df5e7c3a32c2c1a69099ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ec239cc3e8df44ff16cff875bdb7081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09325abaf00c85f62145fcf2094a9f0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5de4955b23d4944f4d55a117c84fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddd5614d6f3604fb4564a77cac7a7884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822d5a7f2115122316234790d16631685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209119aec6a60e3c992327317b41ee586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f92501e9ac662b20106b92438f3e2487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88975c63a37ed7b02486754c0c1807e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3af849fb874357bb8cc21dbabe8d7289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d78af5769637509b0c265ac7327dd490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abe928082625bc1c0c5fe870f8077591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8efd1da9e744dde8186de36aed41f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae0d68d709deecea1bd427f62aad0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9586ddcaa9aa477a3efa1fff1af6894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d963b88d023e01d843c8b69a19e4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84e08a5353f749c0edc67c0606b9de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b53829e8341a890c69d148d7cc8a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180e5544788d52863b35c65fbf36eb998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021ad9c637f6772fa2b6e21198cb79599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ca502ae814b8bc2ca07d1aa815ff9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f220670cdc7f6168c47536765ead363101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56c11124f8962d32b4add2352853a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f58b5f15cf53688532010f4b107c70103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a327693792dd52398a07b82e482c666104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438da51bec24ab6a11ee4d0948f0cbfa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca5c5f542879538f93c161f319214a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdeb9493877449470f934dcb72d43df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4995b12f656a7d2c3bbcab96f8c327108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003608035ec501ac8099538e074b9224109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9f5ee7d8d524f60609617ed8a116d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8399cba07c94e4a9c185803c03af1d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a4af82c586e4dbbe711bf8797bd4b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6c7f74180f2835304d64fda3a5517113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c1b116c5fc699b8666ca2ee8c7396114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017aa9d8ad3e56477cab0fec70e298fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67c0a67eb276c3c4ca855f719247d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862768bd1002c4ed0aada87cb082024117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2ba7e967b155a9ad7d4dbe089f9c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0edd69834dc0aaaa1f2be76f618a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621574836a260a58b5686a823b96da3d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d26c85a10bedd65a760dd28de2e0f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5fa1eb8ae1d160f701ab61908f281122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dd43fe54ea486f6f3d7c9565c93c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da97924880108e198ca18ac2afada66124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaaa24917432b0b0196740b26560046125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf464e1ca5696a680ea1a4e31f8244e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50452b75ae96c13f06b8eb7aaf9d6b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029047044c820e5632abf933d5dc106a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cfb744d6f752cda6a3b7cdfd3e20d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524396e5ca9e6f9fcc4cbb63f1ba7e30130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca16fb2846a56eb073060b90e8335c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf071910eafaf3f1d8328ffda8903df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015a04a02c3cd5c5a1cb0eca59d8701133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744421f811cfa72c6ec2c043b435acc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc623fc322a15d9f32c07b44226429135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c167d0fd70ad7cb6dae47439b1746136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda6984c1e815e1b44a7600198e9a9a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e530a96af43e77f337a73d16fb523138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa8d4b3bfc30ffb679eac44f55e075139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a477f421f8532556cae711d91a5ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d812b744bc1146edc9b67e9af6dfb4c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb305b6a8f12b15415ee193fa7e4e9d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522da686375acab409242b3eeb26012143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd97c073410598534c48add96944e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cac675fcb0df2a3a30df1d8127ff7a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2745167cbea2728532dc51ab203ddef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0581c6dba7323e6173f9b9c515fa777147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3deae6ab60be628c84aeab5e7d1b78148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cd5cfc2cd9a6bd2c6a16940b622d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586bc4d06e004f1bcd721ede14738be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebfa4b1184885d924333cdc04bdfce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbbfeda3ffb7ab8be9d4fbe9e97e14152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c412c5142f525940e7689727980b9c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dda58d99c9e225eb948af4fd1f67de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e820e738631b6e7223ce34b6159ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb80ed4b0279172e5c54b893fb75ed3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5eb3d6301681f36c059509f91cc48157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddcec88e434da6ef48ed8d56a81a0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaee7c4c3a865a7073837d01ef67711159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ca5a2af5b839600663516c8967499160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d119a0d519dd8558ffb0aa85093cb50161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5a48784bba33c464515add37c6ad2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf826d4afb93ebddd3ad021c1ffe24163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77051f6fc6220ef5d697953bf3b8fae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af21222e2bc7bbac343a3b34a14484e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52c93e556ce03db5c5886a6c40315f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112555af4d199a147991022b3222dd2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e764fb5c3a22193d9b3318901fd3bfb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d701f19c81989a0e22448533e3ace9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d0cf20fbb47144d8f075e2603c91f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f9e3fc795ea9a0b4a578bf137191f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfcde4b26d4f0ebe505b40cf41bdcf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f0595bc891e092f9ccd7b011d346a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40563dfd1e8f3e98447385188a7aa956174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b9a1cb1bd38769f3ec26eb1829289175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6a810a2b91417121e4336d8bc45a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5aeb11be60e1797c6dd723c580f81177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92451fd21b9b543cd658beaff33bdf85178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9fa9a81f798c7f9eb1c3d569a502c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc16ba0c3fddeb81dd390e596538ad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f6d403b91c010a2efb53b3d9c9b0e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6dfd516e5d22cc1bd93131919a2a88182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741969ce9a7813e7bc47495048d06b3b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf7e4480a64053a61229904ae50c2a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0f8f5172b0ece9649d59dc7425249185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994639483d2b5de432546ce1506daca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e2c897050f608bb933c5addac5791187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbebdc403a59d1d33c2120581aca32188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822e4ed91da392e92d40c0055a5d0b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272b057aa411e4da0a8ea97b9c27cb4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f819d50278eb671c7f4cceeb041b30b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b34ba41d81ed19a659bbbbe0b4aa37192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c14ee16ca732bf788852cf4db84fce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40398d13558f63d286e1f6cefc84f14d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9403290513a25dc401dda95f763749d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca6a4f54557be346e4c03dea9419c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973dd70b99e29b2d0297a073ef5c2b0f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7fa999682777d7ee39faa6008cbac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60656d20ac8ba084e9b3ff06a09a8929199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5506ec8a0e2ddd99074c03a6affb2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2b55102edcff7655b37bbf34d9343201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8514637c3ae02c3c6c0e66c73ea0ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138296ac20a277809feaabc4c76986e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af57bd55fa280403bb8ed1a19f86e3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41498831a4de79f9afdf0f87a54b47fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863310916d32e9f6e9a1e1b53b25876206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d7f64aa7cf3deda3a91d53bf070a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295426673e2fb323f0df25a0a2b2f6b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8cb927e046f4afcf654a90e891e47209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9e3bcca4f98cc250f4b507c920a32210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80c2452d502993220bba93206b9821211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66780cbd3f3033c3231a82a40602e00212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cb191fb30bae1c29e87679f74a263213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e1a60bf7d4c97d77bc04c578a1522214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27356fe1801a622fe8840470d7105e4f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc022f6880336b463c8625c45b3692216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a979f9208990537f60eae5b02841b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc48bfcfdc83a8a75ab87854c644f50218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70cbded3562b88a55dfbf012df4f73219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400285ef902723ea77afe9a28363a5a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded6aea73da13444a9dc71fa9f3c359221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd308d646b71f02750950934fb3a5b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82361faffce489394bb24bc1b2f858fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65aa1ddfd1b3aadb46115d31df0518224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d0c5adce4eb4fead3fc5bc26d9b9a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8bc4ebfb8bfafb17d3d24714b584b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4b95021f4168c6a1b0311900216e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce3740fc24df38df0472a2a271b7e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c29e3341b60b11244f8bca138b2cab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc70f246695311a8cadd20b83e2f28230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63f213c2c03d02524c2c1cfc8f70dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a44d83a26ea786bb02b6af2d26e3b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370805108d04cc8ab26c441168a05ddb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdf16669623cb4ad45851e626eda53234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55740a5763666275fec392a1eab7dd1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161e3f01c21d0759a333d545e9a15bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe316333324a0aa325f5c5c211ead52237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9170531a354afa9c6c9a553f6f1e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452338df824e2010b9c7e5cab1fb344239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc190569bfd152c81c3da5872fdd1b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112790176f2a5442c2291b41046a600241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7eee56c3f159c8bc2a15d4246ab130242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82faa8f7992771ae35fbc862e23a61243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dde4275682de764b9f4100e7af331b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876aa411da5f4c8c8dafc587fa2d1093245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbeb17db1ae4ca23af2ff6b82f44f25246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08876b08044ffa153425732394c30d77247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1974556cc4287d033b06c9c62dfe01c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781380df446ef134dbee6b1c303e343d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3571a3d0ffb50eaec77718c24c9837250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab5893fd1f47a4e932a15256d96d10251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7290e3e258329a674c7a3347eb7fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc7f58a0039dd81a84b0810d4621cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b27ced2f8fb336d6288522c8f8a8ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29badc37c3713b5dc963b986bca9505255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f6f263ae9fcb5c65dcf526994d358256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36432f88714b7f2c48b231cb2f1793257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f83823aa1ae6f47e21cfc5a18eb71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2495211f29d0b60e56c9528b9910f98259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d925199eeeb5f625ac99c8908c02c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9922f5026598b6baeee839854197c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4b38faf7d89ee8cf74bd4591c1515262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd091f6e9fc05a7cb3a8c7864a8e86f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998379c602254c1d8f9547284be4b70264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0032d2b112a8c90ce0a4b5d3bac8f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07565ea388b5fe77b411d95ca2540d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559a575d31d429a40370614383ad7f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341ae1564fea173414f68a67e3069e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517eb4f434b61a1a3135372ec31086d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d362a4d6f4a26b3aab31f291e1211e0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fe5d63253019f9a5533cdbdac70e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e027901629214502770c0a4e0df91c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299d90ef43853e0fc704f62dbd785e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1d848de2a41cbe21501c9d3d93479274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6281f6f62a765bf7ff49bcefa0defae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430455209157dfd591b2d3eef88ae7da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7b2fa5c7303c84760467eaa84ac17277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec10ca8cd63345a5596824057e8d10278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a77b39518747551ae98d4ab48504e0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79042040314cbecf0f486ae78c6fdb7f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549f2d9685447b3f23d3fc557aee080281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f03f93ddc9083a33def5057aea6364282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333c7f5c410e656eb77b5db393793e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051713bd9c5f1f6161a02ceb29babd8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4a5f18fa269446b268e37cb610b48285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eea655e659be676588445fdfbc9a29286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1958ef98e5c8fc63bf55615f5d7d1c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787e8a101789d766459f7837c629266288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefb0ca64d4b88953a9afe839563d46289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb29d687ea5d255f88ce0ee21b3d2f8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f482d8b31205a6aad23102561e8922291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821ded10d7a09d744cae624084ecdca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c842be46045c463c246051506f9f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d65fa962f2ee2b3ecb83f36a3ec526294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4af8773151e10e9abe1a7301759a15295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e8cd1250e209784c97dd708cdfa20296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d4be5b05975fbbd9adf1413a74e92297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c666c68f3c97f512e4fa6338babd4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a341e718dfbdf098dd684e25f581d39299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ce4f2b0fea5a79f90ca71522ced9d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b51993e0bb7fcbdbd1c7a4de646c7f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490eb41383bc31f3b1f20959658bb07302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca130f2dc3b7c504f9d002fa08b35da0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66fd9a42e1acdc574c65f4536ddc09304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff23d59fd90265a5affa74fcb9e5d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015557d6d98d48555003425de419a64306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02315e2becba1df96c92d7e305750eaf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c34cf86feeebac2ce3012611f278a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e1c1b41af1600da5688cba555b99c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaeabffb5d533e9224335b8ad70da7e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313c1a291a1519c3f961d518151e90f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc9a8179ec41e2ac67e1103ef5decb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48125e74513805d80133db27d57f78313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcb8af4f1ebcee7a6580ae34e228c1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09aee249f512cf962910fd594a0cbdb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62562866d25aa21b310b086f1479c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd1dd1c2fcf6b90afa7356090ec482317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547665299c58d0207af767d947f91b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b06e5da4175bef234a2e44275ef97319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e51aa14112883cd8148d2fb389856e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337de6d7b3ea3198c60f8df5b6515b7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06322bc2e98f7034c21d2fada85aae78322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28533ef205b82467c6a98f0aa49fe2b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78e8e5b201b5512ac86f4a6fed95eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089703807dc5e19aa45e5110c9937e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69f3082d9d8db41c15b7e070ec0228326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44c7fd33a79d9f6a486695f23e23f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eaf86842230b3f5e637187e7e29897328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc69cf5563c3d6607afd10021450b0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d3dd70c0cf60d44d742ff567cf6e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c7c53c59effc479ed27358f925171331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d7ce6b03e46b265f75b21966b2e3c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ec2ed59adf05be177f7d8fe18cfdb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba50ff9f81f121ce9a6c82f15cc6cf1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5c81fb9d0682bd100ee5cb1886bc2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba00916f508ee1dde654a4928aad2f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648d4ea62369e139461b991f52d91ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84233ffedc81f67f54ad15a77146dd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79db52ffaadb6fecaceba1c99d26f4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d652548fbc7da56b70cef68457f44d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b81d0e5fd3bc1c9720b76a39543923341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe13da42cb23137fd2d28dfe8b92485342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e80e688a168bdef89f37faadb30e43343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d29149d51eab939bda180f0d1d1bb8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8a2f6c705579b2a58a3919eaadc07345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb05f8b26f25512b95c698c7d0c6679346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e56ac7063d461b5923bd83327640c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e19cc8adc7cb3457ffae7575bd7dbf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624115afaafa1a234579c9f5fc0cea8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61082f9650213070ab61fe9904bd1b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d678beafa77d9e73f94aa2b871ac3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4184ed643601fd67eed640f9c9168352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e95ead34f5c64b15d7a26ea7e66fe7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716685745105f4f3bfd08fb7b565016354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567906417a9ff14692fe793ecea58cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46739e26b9d57a036e3383722dd3e985356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2e8f9272d4a4c78d931aeb84dc711357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad3490c5a13afb61051c7cc9816c95358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b8b1c59ca7caf00c71fbd1a63cbec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cb6e547dc52a75e99582867e81252360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e2e67eb42e44cc80b8babc52162c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fcbf9f522a095d369f2b326edea8c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfeea1d1994e2f4920260fb7068630363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024d8fa12ef140a334c5ae7645072c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463136e9f5a1556d92ab3f3d6d01da5c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74280c846d97ce6e9781a16bde7968e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e48d3fb896b09884b2a91994bb716e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3536ebdbaab66c1cc6027c10f3e1e40368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18ed5401487eb25821ec011b2c5f2d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772865c7fdb7122897c1380ec26e399370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29d5e3a03ce1372a60adfa4245c438371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e60b2328adba534944fdc1ca064dd4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b8f65c4372c32606516b22f2f3e8f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b2dbe7641b02fa448346922162efc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d2aa32bdcdb7c3847cbeb69891179375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131508c311059e73591ca3a6afb80c7b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b54114d4f5518c529743a5220c1c53377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d112d3887dd576d0751172dd50711c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814990cf4a290ca050ba2745c7d186af379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56245624a06f72cf7664f2e6945f71380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ee4d40fb6f43bb2d9ca95afc9c85d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18132df7e6680c55bca6a41245bb4cdf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0f5ab00edfa105196ed5137d3b267383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617aa311061b4d2360e08243a2a1a70384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14906e636d6aaffcc7f91c2eacfa9baa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fa1ea4f20b11e4a390fe4ec4328c4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad669414ae19c2c49d694008d452bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639faf178cffa7f3b341949f06b10d0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2f622f5e59daad9cac24e494e33ac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586d2290b329eb8330d51ab05b05bb8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b71f44a956f27e0ee78fcb07c0fbe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c73c340a54a43e056dfa2b23916a5c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7dc504f9b0b78fa29a260ec581ba6d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4ec09f556e877073bb87e838d6f2d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35637ef656c9e513f360274b4bc081ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6dd52b06302235564a3b61722bab3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff8d19cf54a06fae4d29aecfbf3447397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b376f8833b5d1294180fb6e47ca3b50398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428b644ba57c72fd5c67a9139d37ac4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4e4df2413dfaaea8dc8c5e448db96400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df43c05c93e0a94b35499c82b1de0d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3dfd5979f62ccd831be4f6ddf55ba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8a1ebba3f83ac8270f3491c119391403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205b6c4222c78cf1014d1711e230b24404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284d113a7865ef46bbcbbce90a90a88405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae667756a468db5b458f00a0d5f2385f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2526fbf0754b07ba48fdd07d641dc2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c123441ebd93b353fdb59e2bc45409b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018217d499b6d22471191e146bdaeea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d56fa10c842304711c73da62f3b0f1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3383c25b81981724649938a6507ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d0640af633a1eabefb6a57028e7d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a5025e900963b1ecd5e7656d31804413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0d9438fe67f51905280e16ef6d66c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400186d9481173b81df5bc6533e33a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78435103a620dd3f17ff82cd7fea511416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ffdb4bffdaee6fff9604f28684c6e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac8e9119e58e6ce85c3d2028d286d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44435ed4d0c737883c1a9d0486252ee8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03373a8fdfe643aec816d24ed78c3a71420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4a46f37c5d1bfffff7e17f2d261b3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da311585829fe45049ee381be86115422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d784df754a534e3fb117a8523b9e03423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490fc9f6633cca92450ec95f786321b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb78e3510f783c7cd1eccd07687ba4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed73f4474ef206e972713bc2de58455426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc06d8c08f72a4080462af077ee0596427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72777a8e663de63c10b8e48788c2df12428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287002499ea1bb119ca898b7ce494691429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db524b8c6529c47d0fa4538f82d343430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5e305769846e203208b918e22a3c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51356d3353737a8755ed6e0e1e895e02432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90d37916e724a1096a445151d7c793433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e352a201babbada81dc09d84043f0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0d7570f0222a4593148d8e98f09ae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073c7c0c7c7f0edaa965056764c7132436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0b6665736c4ec65871bc0b3be360d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c8c98e385db77b807cd590dad6d90438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896834f6af5e6bb734b577109fb407ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0e67f1036a755b6b3e1ef724ffb30440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f60552626985ed87bedd605bbd144e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1dc6f47e8145eeec9f528abc82243442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331290cbfbc2d4feb653147d1419e327443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e077584ada9810ab3be3a64502eedd7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc71de95b8523c075fecf91c2cb450445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079452d3fb1cf3b7ccca763df97126e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9179c26055afc8cc5b5fab27244dad3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5085611e344b8b9220f09e7abe4c69448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd2a9b9dc37ba5db3de9ff1689722e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb198f2fea4374f9c0cdf40063fe2f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ba4d61b556e02677b29f066966f72451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6821f7eb22f16dab97da583fba6cad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ecaba9eced8a546ff90cbddb12192453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82603e3b1e9b11717693374afc946aa2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a7ff12a5d2367f26913ae1d0f4305455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7a9270757039126e7b660e78d9fda456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a2c645ec2fd7086cbec95ed8db72d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d233703ad53ff7636fc416b8cd7a3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063586c71b03b412f491c2c6b7b46d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c76fa2abf804d35df68aedf637b90f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3caf381c948f19b6df78ab91386d58461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ae925fb36fca0df21fb07ddab1aac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1dac801c62c6e5442f9ffd6397558463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09fce84d9cd321e0f58c474410decb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87451c254b4117fccd5615fa3218792465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53a6ce44266041b828f7657ed7e57e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3c13daa851d4fe9a577ef75d5c082467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cea8e0bae3718ad0d9ff23257a8336468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efbdd32c9c7c36938e1e1da10a874b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8edaa94e5339f652b82e3f48c57847470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965f38a61a9b1661d0b8c3819f56be8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e44455b0b0b4907cfbf167827a2ae9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100970bf799fc9f78d115392afb82e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e7f9b178805484359632456a54adf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b4ce34313239fac33a28bf7aeb8ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bfd363714dc42f2ff9ec8612a3cb0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3270fb969dcde37ec3937ddf226ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e8cde36f8cb8628ba37f0660fecfa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180aec95273b93e9f6476af70e4aeef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd440af2eba64a8b2e789f11eed951a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19573013570aba54e38c902fd3873a69481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee862c0d98daf060ca60c9dfdaadd43482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c727ac9ed6e06e9b92e574b673ce8a5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa91cb8da186f7d2f7c0437be171e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cc9dfa5ee432e0037da49d0092d35485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c2f93af476423965a0980f24bb13a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51dba011116f64ca5bb3e0e144c27c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388aac8780a9ea11f71a7128753fcc1d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f66ea59a757dbf03967087535c5b84489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3125889811705e41515ffa1260d593e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b478230ccc11b24eaab6ab1600991491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b67da1a4b88684e71e654290eb487e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f762048a28672e9f5a6c2560ad30dd2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea995c954ec750985d53c969197062494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce83455761ce70b7d138ad8571c2f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65077244ca3026f730c349706f1512eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a46a44ccfc9a2e79f17807abfc4e1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30c9a159f9eadc137183331aeedc09498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c2998b165361a302f5be080f24822499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ff6fb130bf501228549e26c672694500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b2179d146bc78c576d06933a94762501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd496570f7b57ea12bb8491aa09f84e3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0272801b9f2d45ec3b71c6c577aa2a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df82a58a3d66252481379536e2cea82504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b3033ba09650926e67fc4a728db26505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da89912106e2d517b50497a54c110b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713e49fe394f04fb4912b89f7aac7ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637b87aa72c267b6652b46faa7b1d1d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc743ed61de147c26237776b8ba9d083509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b6d66944721c9314940dbfd4e998d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f46ec9e9feb19498498edec9431181511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3c36e926bab1e474a9ad7bf4f1da0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac69fefebd61754f663b847519de8e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f9854b5a17c795c39810965ba440a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b574aa2c392711277bf2e2bf41ac63515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4fbb4fe6a9c66ded0f216eb1bccf7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922ccbcadbe2a92513b25343fa90f46517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba603d7d1636325cb164b9ec8bfaca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace1a6bb7b848b6e5dd5da09e24bcc2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3df467fd06dc76d2ed908aee58a61520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1963e0fcedd078051e00ffe1e3c94521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78cf922f1436e52aaad9f2d577df38522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121a4d968207216b87625da884ac2fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11dafb182515c6f7a18b13cab00bae7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9f393fe3e3759dd160cd0a37a376f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc65985289bc9dbe73fc3e6fbce4fd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d57a7141d5b4d03a8c6eb20682bd7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e7ead6cf402f8b3b4fe885ffc0d11528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c4bea3d52f2cdbbc03dbdfb83e390529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36100521c21f026c96fe9e6f1bd1cbe7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035d8101896950df2eefe6e6afc28db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a73a195b0710600c2e77b7e6d9f10532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e811bf74ffff0930bb585f27e0a1c0f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2abbd169d07bb36ef81441f8447221534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3128019365fe7f50b9e593d8f8b07535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043eef6217ee150a6d424e564a9a96df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69508dcef9ee0ac0e85e5aaf5254b1a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563b79080aaae3a37f106405a79442a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db5d5c6306129bad1286d45d62e6c7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a045b2a4978a7d8696f63442c397c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092be171a8594a477222659834499201541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a4032c76243ad65c699dd5d44456f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df2279722e96a8a916281420c8faad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb0d8b9eb308cd75bf51590fd39a49544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da98c6d2f7818b57df281587fc1f29545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6d41960a5d77535ad0ba86205ad93546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed29ad0499ed0c3969d097ab6df8ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac0cf5839b61ae63f46922aa340a75548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac070bd6908f5791831fb69b7bc0ef1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2c4da92d63032961e5f1fc9894fb8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7425f49cedfbaabc4ed06df0ae244551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fd4ebe1d521680edc1dee39e905f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b034c0ebc73de56fdb3a4a1140aa68553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47dfff4410d275224f0eb118d9d55d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6d58318cf887ce70fd06bc8c90052555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d84bf1c86ee13abd4463a8f91e4f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363d061b6bef83276cfb0077cbb850b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935a3c2863207de37ea4382c085eef2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c45b4d96af0b62c5b50b26d2cfe189559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01fe679e8e20c345cce19d043292ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17937f934479d3d61bcc3474e5af5f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363427ac66a00b0fc2ac1283d54fcee5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc92ee8dfb3dedb92ab181cd8f9cc1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4241dea715f17aa5c94dfec8361dc6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c03ce3b43ad5316c291f5ae8f382e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8de7c69599ab7701e2e3e64536650566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94ecaa9208a664281d94b05b64fce7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cbd1c243283c8f9b1ad4c22899e16568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e289ad07deb567797db3644f4ff90bc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0026dbe65123c79b595d8824f68dce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f21bea981812c7e529cc09a368719571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f42b50025dd748ef32c333f4bb2d15572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30d46b437fbb2071e518edcd6be2c5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f2e99331dbbe4ac226b76d989e9fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888b5de64bc0ce68ec129f5ddc2a596575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b2ac0e0f21c10547179f386d56c8a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bfe04400fb55585c26763145f23d8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c573da41937c4760f29ccbab8a4bc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363743aebb64d502498515a29a77cb75579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de5004691f52f812c496fe305d32ac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe804c810c1fdb761dac550dc147af7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ed28bf0f8b37ed3b72624853fcad5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9297ff1c1fbdcc9e25a4834a4151a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf9d749b8936920a7f5bf22500d159584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbefc3d5b2d194de548ce54d0cb892585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098a0d4e5b3259975401ee0007728e4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577ca4026e7b9983192e842e325aeb7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25204b8c21c2e592b8bb1d006102670c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef14d3932fd3936d90560482c47b90589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d3cd6e5631a8ef8fb357bc2492afe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8fd070b725093be3e6d35f4b0a63b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729113d6b4c5d236f106956af45766a5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb2866cfbdd78a5719774b65b12ded593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8992f23bb0b433b7a8f4bb2eb53c6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df208d1bb28c58cbc5d9d7f46625a22595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7fc32c7ae57ee250b1212dc73623d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e48f652b1c717913509cdfad2d93eb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf07da6874f9142a52654c2e699ceb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfb5562386981109beb027e170eaef599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817117a33d890b4c7b0fd6688392010600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110f72443b8622af7f339737c219aa9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b882c6d9c2cc28a0352d3b8026af3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b67f7b9e8dcbaf9d62b96ab3655a2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4616ccede15f24c541cc98a99504e7a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae88f81b0e9ef6ac5338de300ee432605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffab5ac48423dc8b40b369b216253b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94351b5a4c3eb3edc711a128201f9f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe76de3ab9e7eb2fa0531434c39a47608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729455c3f7cc3c1bf6700138f552c2c2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b68c7696d5a1c3046e8f783cee3e2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ee76e34bcf987ffbd2c8d6921691e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010dd8c0f11b500b6b45fc9cc6bd630612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb078fd69e2bef7d2fad7274417eff11613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362eb76f42c2e0429af220dd96dafb4e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587fd01629591a6427458dcb6609790615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e57b8d65a6f6c60dabe26d77c2d828616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67935e864c4de5dc0ed497ea95f2be77617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cbea26ffe935cc41b4ee60096b4a8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c4c188b5007506d6ea9e649200c96619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883e84ae161439392b0a999a54927f6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f1a6615b9cad03e8996b9e1e73e76621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dcabdd748174c9b779594b1765d91622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d651bfaefe08562f16b1d756ac7cc7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8df0aae1abc51a5d18cd58735ed399624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c137d96b39d6e15770945f93595c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368f908df770938d898e6db8c3b059b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5c4c78903130eeb42f7fb0094d6e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750aa4a656088e26b035f1487e26a9ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e887b0e43f5f254aec446f45b876609629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97e9f5f87bf0d7ed6ae128320e1b01630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b72b3b23af9c8973446850da1f4ec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e30e6a646e8445193844f8caf3e59632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e96ca50118ed2019ae7757f645b1b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85c67bfd50e0d2c81e5aa10be9b787634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb2ab73bb6f17316aca40c5c987468635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b11d7d3382be65178db90bb677979f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63de8c4d6459d88378ebe15da405b5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0267b73081d7594fb2d34f4d466274638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f349a4d13e6d1713af41d2665bf3a67639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509d40886b06bee75b89759ad3999b8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9ee78c2d80327dcfa25b91102be36641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87616f40c887d31f16c8e589621aaae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc14d46425a99d66ef52259b4ac147643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4458f9cc024b56ebd5f38eb6a86b11c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac06c079f70e222f58922092272a34645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cd51086be3f8a77766e62fd312798646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2de242573a25c7b91b3348543f1f5e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80639afc9d9cce064255e04e7497db4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449dfe2be7373decfbf2e05d4b2160e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f65a8cb1e178add66c906b8cec5de5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94782da50aad0d763f9fdefa42a676c3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ce6a98de6e7d9e374640851c66598652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a630d8f05f6ac7f24db51c471f896e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c3cb56264a014062bd83fc14a7299654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989124d2e6ac99ec8b0c4a58ae1e1065655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef153950348b1828d8f7e578dbcecbb4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738338fc8eaf0e3f253da1c4483b06a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c3f10476737da4b62d56567d0e01e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6510d02db01f9e44e912adcdbfd7e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8f09cbe726ce35315d072e6742ad9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1613dbc6eb57f160b80290a0a1b2847661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5097bfc173029252abdd47474bd07662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7dc4e5cdfd9591708b2b8dc6d0f51663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be64880861a754b8e7c8173e53bbdf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cee68bb07e04f79d6a0fd53119df95665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed208534078cbffe2e94c5338eeef72666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c585a6764a5eb73c6231b6f50201b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa68327bde231706373660f05635d15668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f923ab019010f35e9c156b074ef82669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71138a1408845afe06385935e72748670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33783070ccd4e3c52482cedd9f624dcc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ba413fcd702508d044cb21847491f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036de13d883d11dba8aac04b0d35c29673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f993edf7644a0beb007912c9c6856674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127c56ea8af13a8a83cf1dd34caf13b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d789290e7ccd7def063b5a16b388d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c898573ef6bef5c4f06389559ddc0ed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0faa3215d58e2eb5292e2e35538aae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707c788f49efee4c0bc36480ca4fa7e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d39fc6fabadc8b73e8e08d2e67134b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcf09b646f3cbc2b1c62f2a1c7882a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cd5d199f489dccb16991a97be960d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd2f4cb2fe2dd47c4be6f57705562f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b29ff389db1c3b7e1a6760ee38ea0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b1effd2ab156ede6268b77506fbae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ad978071f8e2104e5647ad6fd5e18686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0ac2cc3cb74c317cc1129b03b4575687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eda174ed7b7a59ed45667ca08ca259688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bdc93e908f38c9800e90c7c6f4342689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fc8cce7552c7d20c9d206a2d16a05690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91a99638d1bdbbcb9ca46d9da2d470691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105170d45c059d20c0de653ad004a064692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75979a53e3f63654f446601785fb59f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0111dac367557c2c7887964306e7b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6450a0379b54e9cbcc6491967e9fd6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc20b660336874ffd1bf1ad7a827581696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d82cce8a3372e57c88dc1ef1a521c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618174f1a44f5a342d5111676433a86698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb8c7ba828732ecd9e66c8f96061e9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7405d95c29cb940e2198c292e0108700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449b628fa1c3d9f5b46f8fc9db39a5b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93393e981e681655f60c06742a7086702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6556c2f5da647a38361c0a07b72b98703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c0270dd71f530802d65e71eaca35c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3829943c7d9dfc0866c72ad43dc31e0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb32104fe6695bf5f9104e33d28f4c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50be5fd5a74b6ba002743efd70c213707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80eea09abdb1adf7a75913e39c1c2a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dae678f6c190641854762dcaf94a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3f9e38b83450898e23f4ef4d3223f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c645c6bc4d41afba77763466942a616711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfd9fdc13113e2db1ab5cc773f9302712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4127ce217d44f4f7eb7db4a85dac6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae453ff72bdce5a496417f6476b839d4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70e41355a67d96751ea3b427696d0f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b865d2cb07feb15767107173444d05716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8c1eb641d280e4dae60f451fdc1e9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08332af0ba9cfd22bac08dde821466e4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96341ce874bced1b89dc4ec3b425fa5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5a8c5c8eced0df35c4d84d52f315b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29c530bc33dd138c13cba56d55fad3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1c5c5ea74d6931eec6fd2519bbee6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e84fe627db2ccb57e379fd63394d6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96d706ed70972f4f3b72dc28118403724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561f9266ae2068c510a685d4e5760a1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75466b99bb527ee04c054b3d3f274735726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700221137c93cd604cbf00e4b3afd7d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b0fb2a5bbc5c020bcc3df6196957b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633c6719352a06fbc4c8903669d4b3f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83387ae9dd9502f2a7ac1ef8d02eab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7c028329411b6cfaf3b49231b3add731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c44d5ceb1da2f5a4db35f8bce5ce8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19237a189ab9b44cc6bca9fec1f905733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf40b5db22f74ab418c0b47173c1fc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026a260c0bb41f8e56371738a88d5e0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc507d5bd597071c675951fbf2dd9852736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364c715509ebffaa57463e87ed7ef86737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9597b61438918860c45c9f1ba3f962738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6f841d229bb474df3421ef58fa65b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc544c1397ca8d961b570252275718740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc328ab3d2968af2ec07ec657c07ad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038ccc6e165c762e0b3257ac608409a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d65ac14bbfffe8bfe1e20bc6bf362f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80cb87f3a0eea31a50c75cd7d6e615744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2da7f520c775f54e2d17e6865935e5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1435eb8cc8da27cac0a41b54a8077aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37e562246714666922fa9a0db9649f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fb06d0a372c74e6dcc248fb384da2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac76c7dd9d2cdc579cec5942204ab0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2049dfa2af8b577b3f295a8d71cc4e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1922375ff078562a497ce0d2b38d8e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b67f15f72532fc55b91f2ce503daa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241c0095d8223f13e9321d2fcd4694b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8407b036d6b90bb1b79ecbaf2e0c2d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865b8f8bb63bfb6a2a0245ccdaae085755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea16de27f480e998735edb3c652be1f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594ed27fe4868c6c5c303bd86593521757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c092fbd967f4b5f8486f1881aade9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdd7d6ee5530b700d36959e8a42659759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56c8eb075d49718ded8e027ac90df3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74583b6dfe18a88d24ee884049249abd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ff5617ddde18a723910e821e181b2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c719ca69c77ffc60572c739a8dd9188763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df260e89bd294a54da5579df42d41da7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5530c8200e6c7938ea83b19e010c45765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36e5e6e55d585ecdb73db1e5355631766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ebe9c6434567a973dacb6f18b5c22767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>