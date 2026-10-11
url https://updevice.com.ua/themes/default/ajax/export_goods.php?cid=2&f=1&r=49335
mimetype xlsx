--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df04d4486dce541cde0283f51607311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659f5bb42ca08559e8da303e35742632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992b065ff62af11013fdfe0b7823d1b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996c0df7c0d2af0d27c9e9b67d8944b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2a7eb99ba19356637ea5503e34d575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44675c7d88acc56cf77e6e19cf6607fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b4021e0d5741412d1101d7921015f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdaed96e44b10e25f9c53ec06f6169a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04df031c2977b4ad609c83d4cc80689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2071c95b110ab0b1b6b491920966fba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bfb563bfa9072d6bba488ac5c897111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5f11a9f7f8e767e5f05575145964e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd73be976e38368575f32a3d8a728f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0e619a37dda3b9b3a60667346aeb514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e83513759a600675a931ac1e86960b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8efd0c6600ae5fa1354b63a025fce216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65112de90a6b77a24b093e66536b7eac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b73f2a942c1792b9271c1fa8b029118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9299e7dd5882f480ca424ccf4516a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb812acffafc01679c1b3d9db17285520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284335a89a40822a6cc5cf6d123940921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7762f9f7be22513fe3405346ce39a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b15161a7cdd672cc4b926f95ab682623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4af19c8bc3051c2c61c3991058a81b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e26b5f226c1ef5ee235ac3f32579825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e405aa02b039aa09cfa314abd92aa926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe674a81c059adf2a0c750cbe66f81527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befae397fa2be6e3441ca00056b5d1e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3da41dc26d44569f596f239755e45e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e007da2f3325ba1666c4babca175e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c58b3fa186bf4ac44b31c82eb913131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226c54fe7023257b21a5c49f37b5ba132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde1e59933ca8d16c8ac0d9f33b66e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437d3c48d624cb676fa7296aecce23c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8b757664247397d034c6c52d3a63135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840735c040188443f9cdc189220db2be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36a7cd92ac45f205cf5b10b53e243d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d69b65e0c95f6bd26dc5aa4505c9a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be431cc7786ec68095bd77200237c1d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3b6c2bcf3334ef7d566b8732c941140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5395d6b1b3f09eaa69cef18f46df96941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67d3c47d1125df3fb1878484b7929a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b066cac17c1ba6204d77414860757b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3b4045e955a0002ade6d8fcc7a1e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304986d73cebe9809334936bacf2d1545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e523d65069147cd3f62568d541898246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e264346a4b4a4d536a9615c4fc78d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431667c3ac06d16e420f46487ed7d5a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440015cf356225d3f4484435cf8c584449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10c797c75d0cf0c51d8a89ee9b87c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3e1fbd22debfc96456708acaebe1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330a494559d4d466745f51f83646d0d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27272a3d231fdd05ee20a1629a6a87b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245acef61d110203d9db0a21b3ed417b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4c1cfdf6548aa0ec5f4469b812f5555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d03960060247863cde7661fe9649e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbb761890efb7242a32bb0d2c7372f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a2d2f4f337af397b8757b8e07a56e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49a04128de1c10a57363edc7479acd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edbd8553bc5bfb3919be91b9e9fc0560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872d559970b30f2ad85d83a6f30d0f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1727ef109ee5152f6304e268f9a3262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21645bac1460327790b38dfdf8d5ee963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df832c8de792718cc1a94ed2b12a63764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7801e1a73cd7bda2b00b06b2c7eb10165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f334a68c5783d66f4755710c26033266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6b1429af1f7bdddc15e15e6cf5ea767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09698499b61042d6d61a0c093687ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55464e473f81a8f85d649a3dc47031069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ff9b75637dce0560da43dd99b741270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b88088021c55da7c55d2d5b1d996d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae0953e226f39b1e78cd6be635228b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3362e5eb17b186a5d4680396750a8f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5cd43eeab33fe8cb90ceca052aae074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290c4289b822f2d0b7778c41906fc7275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fb31021970913b545198f6f3f6b8b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ed19fc425394aebb519708cb832fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c295c2fca8672b743e0fb3db24cca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788522e381b06f90650be64bac6175f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143accfb223f27fbf6097cc465fe35780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33920122edc69efac5a072ccc8906d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221242e1d86a93bd34bfd9a5a3f34aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75155d13b47c687331bae830e2a1813983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdae07b42f95b59f1690156436895f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef9157688027bbd735cb478b48876d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effe68ae4125232b7b30e22acc9f16a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198da7050b23cc180e89542e7e56538e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758725d2b0b1e489ce081ecf3dd67d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8641171645039b0f11f752f28314ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619df0a8554b2db93861a031e44516dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd01e3a3f40c95389d1d2e61ff57aef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d8a84425b98268749af7d587a5a9f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bd87ce1e8c448d975fafcd74d756293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ebbe9216edbfe6d893ce5820a574494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f892b9cd108982a81d08788e1d46595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd725156199921f5af6c16c7a444b3296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8750224c94b38df8f58d34896d777e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd67a26cb34cca702783b4898c6a91298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4600d699e79bda27dd58ff1ae7b9cf099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f631c5e59ebdbcf296c9c728d5447100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b122ae4fe1d31c9092c43f1ebb3c29101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd7933c4c81c5dbbf444da03264062102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97f70866f78f8fd4a9bc33ed00791b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a047c8c0d2007fc3a4b1f19ac5281104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfe6f93271c72f95365fc5e1c17303105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d8d6b9ddc72368a53576bf54ae67b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58450a88a01ae4490557b2076410cb53107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90806c97e399484651679c11be6011d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825d0ba12aff7320167264db5eb7a23109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9dffaf65938492552699229beb11e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b9227709fa307f55daa89e19b1e52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a562bc452e38ca948ff6249d10d0bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4391e25ac08c4427fd73a60b0add9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924712602a3a0b27a9da3663fa827781114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2e658b721b826eb120b90cfb287f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9aa37f8f4cceb45f2e7154acba1683116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa38dd9ee05ebaf01e6469a5ab82d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be73e470169677c69c4860b0056a26118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c5562feceeaaab710f0fdc6326900119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d59b6fc0a1a57e1a5286d81f92e61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60902c68cdbadac6c3ec6ed56c2ce92121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa4ebbf1d4db84f14086ea47e8e6d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210149861e87ef105ae480fbe43fd287123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6dccf6c5f9327dfedd0719a34b812124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6a3caee2cf2a0d0e7951d9d7d5d88125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfb44843bd7416b7c8f10ffd218211126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acdcc381869b90852b95b96369fc26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde93decd91b9b0a93692558ceb71499128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1d2be6c408db84ed8e898a1b916c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd235d16b09251187f48a195b012018130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8257983880986fd41f4a162f9ef6edd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debed8abef89e77e6f1b457045bd25aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9331692df4e56f4bb5c01cd99a634d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30d00e9d69b5632d7ba18f7a0735e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4de16319a3c4db9a2a7095dc32f72135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fa72a85b3505d50536069a63dc30c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48aacecf2aa44a2449867ae53b7c69137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a4e583810cfa7c1b21017a072d4b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a95f991d661c9dafb839e476e79405139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfaedb0f76dd3af79591c8ef42dbc7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c6537e764bdc9931d50c6c52e089d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7298a7d896f390d08ead8dd342bb66d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c254b1bb275f2656416403c91f2d23f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f49d93692e8a68312544406f7c6b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe7e93576b1eaa48e392a7ec4b747d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32f88f2f515850c9a02309389b7fc8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9672ba15126bf561af95955c7f0e359147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff62fbb275537a7252a532f62f4254b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a5a5500910dd3bf8c66cab8182a56149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5d49fb3fe0405e5c32a254adbc8ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c552876daef17daff5c46d312e77a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e71e9fbe5e933eb89e5a08e92d99bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669310ac5edc724ded9e4714856dfa2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9cbb4fdb2f1bce7f4747e32423489154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea9c92f7d052ed2dbf232d3dc9ce52155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abd21bf83c7bb1d6a5aa9423666c0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224e64fa022f27bff9461214ab420bb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab861a7e0c7297d18356b798329befd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8573feef413d8db421e1928b1fcf7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e42da0c58e05a71bba886f499bae0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1216ce10e4189c36d89d88fd67ea0b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca4ef72aee868b6dceaad50b454730162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f60a40a33970d579d899f76584899163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde75ebd09fc9de357ba25176a38489164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10689215e0e2a51faee0ae38283cfc95165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea753afe412de30cc70646375389dd7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2915a8bbf9041309dc3d51243d06ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8071f7b15fa74f79b7a3c2f7cddf7c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776270669e6006346f8f2b2a658d934169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc33e74b3cf3dbce6b16cdffb3838d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae415365017172ef22bd9b3e8b1a98171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80c9eec2929867d2c93cb5e6800ad0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1ec52801ed59996c56680076f2d4b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cb5b9472b7ad50f0a76d171acb130174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ed7d7e1fc8719b16896a9e351b6d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c917e3d626fbac9e595cb20242c4eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af706ca9f34946043ccf9907ad343b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f216ee41a5ddcf995aaabb6332386178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc20453e493ced2c1d53c5131261785179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678181aa847d1dab6e664ebe67e5410180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e888159fe368e28611cf5649a37066181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9afa7d56cd41bc814303ec1d6accc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b7d796754e4d3502960135541dc94183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347515e101bba7675e69b8e21a652f7c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07920e1536e4a9477d98cac27a9fe8eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a619b01a252953498abe3bbf3a765186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5a54bdcfc516905cc877dcbd875c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758b9f62f61386b800b4cdc34186b44188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a478ee430edccfcc1087d0da9a15c7a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d8903234fcb25609df9243f54ed44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa7ce043c77f3133a61555530c2848191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c47d74c2a98704801d882d2698860192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c57feb6657c8c1bfaaaea4be2577b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00289779b65d9b37b0e43c132e02aecb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a1566b5281f6ebeeed0452198a80e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38582c8a16a0ee35e9481aba58ef18196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55445b0b542d01a08f26b8560bf5899197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff9feccc7fe4d3a21940bd7f83f151198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b94168379ec16c3292be8354e77f9e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5982bdd5673d9ded2baca3f3ae2a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d354e1359c9b91d35ded3afb3168374201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb4293b13057f1cee4f67d23f34cbc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4615555d05d842982147b178db591203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b06e905d68f58976b79771b681507204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265750673149127f6b82c9dfcb3f0ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba94f2dca62d873b4ef23de5c135e65206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6be9f1429f0c9fd3fc5dc3dd60c919207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f73e54e80cd16a8988282e0042ea0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b727d2793375e8730b7db3257ce1a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323eb9456a1d1b9068245e67480c390210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be847be10c739e47d2c8f81c2baf4dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee581d4c81ab063a7b98f6dcec494f7d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3271eb889992cb4c2b2022c738a241213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856a36175d82e83bef65dc1130d3060214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac326b675ca67e53faebd6d100a7b07215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25aead1714c43cc602b84168912c962216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dd58d6ad59662886205ce656aee5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d250f5afba6827481e8d633bec252218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c207419524cb2488c75716a6369a317219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5878864a58884707ae64941ede06ca4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41ed51e3b771d749639a9eb5c4a4b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d029c5045b948c2cd6ac3421ce8b1f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877e158d59b4d47091b1a93b4d9add8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120072f3c599f7247ae43a3d017be345224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57da5ab754f4e0340fc8e5ee2342995225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f8a5caf6367f2450e4d73d4c451cc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d673437583bc5ca1f5ffae54f3021227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d58a895caf9018149f9dea2e24c06228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e458ba7f07c6b45e989e86cd4c692d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f34cb78f00ff31014ba8f0e1b8899230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308896e93e425322238917d9af468dcf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e3d28a5e7d7705d3e535262450a09232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609064479ec9ba58b10b7412fec14226233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d6a3079744e239d6d0ba0b72a9965234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e643f591c3de29f94137a217ff6a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae153e991e5516d229db7b194a44cf50236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea2dda2b8a35f07331fb631eee181b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffb078aa83f2967f3e896998054a07238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab968ff57634b17de85407378bceebd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464d6cbe8ee16bf3f555b9f99cdf318240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bdf30cb57625f0d5830482e1e9f77241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce546b97b4aa8ec83eb5dd762a072a01242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d3c217aae908c136e766ecfcdfafa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7d10d48e3be0b0c645d064678299c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff762f530794b27ab31777f207a282245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69279e6d255d4d46bbfef2aa6726eedc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab418939a8f9d34344e9352fccdf2d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b337ff9e823805505290db0cc9cf02248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd764c30b87e4bbf0f041ba323bb4244249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b1b1cd7f178ad0f2949411404ad30250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006fc01f49254f7f04ee4e298ad246a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6d64051e10438967c1c9fea3e04ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0570646ee4f883a26aee1c356b2232253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb64c1767e954bbc61a6099ca0f1794254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8941ad8f5681df02402dde0c9e4d8f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b818848f2ee08a03070e4e46dd4703e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e56365983509986f82232dba0ea2b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed84f7de519a8160c77078f6302491258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1a7ff822f6f676b3acd0e4381a002259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf08b4dd2ed2c732f4fc0227552012260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdc49b4c4883373bd9dee1796d3c63261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784012900847c4ec139f2b1e27ffa31262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cdc02c7fe2e22edf558049d0e458c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed600b525aafbe7b8daa9c95c841f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdd7ad4da8446fdf247b23ecdee616265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713085e74230785740ecf1614b7e7ec8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e762093e4681c41f09a76ff2daf11267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341bf2e617b8584631460be0d0aff1e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676b244f668e7c11fd9df5bba129c81269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd9dddd93c2adf18ef30476762bab0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f55510ef5c2d943994034897fe356f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78c5456c2a3fa9a81faaea11c7eeb7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b4e42fe5b6e8af28e097975c2bb74273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b72d306f7af85ad5f2208b5da30d31274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba20a709d467831e09ed2740386727275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a06b7cad35eb4d1c2140b0b3537f94276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754effb2313e130ae97091bea90b8e54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cfa31cd47d5c58814ce20b8773c4e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696edf49cd888686b528d035dcff8851279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254b5f57602129d7e7783dd6d784112280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3757377547656bbf05bea4e32978ec1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc17e1d09b74a176f303487c520742282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f07ea94e5691a092034fc0b51ec88283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea6a23798b1db71165cc9babc7f9c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4f01a8a26844ee688af255a640256285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be4ff0d114e985cd56cc5dc397d7e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2a7def8184c7306804647b2d6ddbe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bb7fe1c7210020c2a38b1cf8d34b8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cba3e4f89ba3f01d86fb0dc80e9509289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfc744f76633c5fb4dfc936461d5f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fd3e5a34bb60574e161e878c41881291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cbaa32a8ebf7b860d85f06032c9ee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad85e587668c7ef32569322bf765ef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7ee66dc964f18d34b54fcd862b11d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47de633910e8aadb5075c52190f875295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d2c0361e4f1620d946e6a844518e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718d289e5b43a4c8b3a67a576c1ad69297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf670eec4b5701d77a91213c9f635b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40939d2fa0a5cd67cecaf20330fd169c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3757a1c97ed4cdc8ce80ebb6773483300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284c53b10f08ab640e0258692b15b81301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761fcec4db294729ed6bf1425a049e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd2aec6a6c4080837d011975a1be3f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb026dcc3b5d3b5d6b8225c11f36933304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7dc8c48140a688343511a0e42ad68305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebd61fc96f2036bcb99f72b305deb5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcfde3c3ddcbd862442245cf3d48fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf1e6b6165ff5721b7c03db58ecbfa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef685ee228d776ee3aa67361b08fa049309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd5d21f62116c9e5a517e2abb112d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415367baa092f019cbff44d3e8333ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fb1299ee307445b43f935469c0fb9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca50e897bd471fd5d06319bb7020a77313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68477c792aaecde5f54f9e9c346af36e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964214190fdcac5956f1f409085a0e1a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d870006606a4acae8fd3fc8779f0e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcd9cabdeff625d285ad320959e78c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0d0f2124b2e2303d792b0aa26c983318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10aa9e98cb01189cb7a0a8277015161319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cb53e8018972cf3922c1f290c897f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456c72fe62911241423e3c8d6a150b5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfb0b7239df259ec277774e39d18ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e88c952f21cbd217e75975afab670323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de991305e7277d3f043c3739e322e37c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa5c06bc3087e8b851b8370f686fcb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7507b469fcd0539dd96ffc91b9c774326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef37441bdb7ee96ef0057d0b2c00f18327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a474db372d3022ea1471c6e41afd9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2adf2dba57579d76869c187414156329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400059af1770cd066ba713eb1b4c7e2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e83f37907cef85ca368e585f3c0aaf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98303cd733a69344a3be6fcc049326db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a28cc36fc57a31302b3ebf1c49c83333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0ab90b2c783053ccdfe55fc634de9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a0ca1f8594fa81ac01d09e567947a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ca92fdc0868624f673cba6610103f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff7eceadb433f6a53409c76ee0883e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9624283e79765045476d1381d2744d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68b176bad84f4a120f1be7075579dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99e50296534a68baaca00a80541817340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c86ae9593d5a4227960107aa8c3d44341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2ec95ea5397cf099ceaf1d6bfcbb9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6455e3960562156df8a56697646aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312bcc3964e580e068c62a0535b3110344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72860ec810a25c122d31b95e416cb5d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8196b75bb0d9c53f560db82f3d3a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30dfb667253bc011f013f9098c9bf0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb63185e1c66c33d46c189f16e8be39348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1220c64d1df44a7910ff8771224dfbf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3deb4ea1ee0a5b9c3b4404308f325350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8675db2cb787eba6a63fc41139daa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2bca1cdcebabe8482ac71f542e79f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101bb607aca700575b1811335868ead353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4322a7642a347c338bdb1cd9f70a3a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c7cb21f76875d56028b98fdbd2072355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13e8f6cd2508e3d31ca7d5c344527b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379539d06a4850287d1e5d3dc7d60ead357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0b01a338ebc8c53686622611ad96a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7a4c2ca19d7026d3e10416b5bbe27359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b076a5d76e78f741050ae32dceb7c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3ca6e3f9ebea04f7f9143c0a8229c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09544ca56b3208da78bae4831a3ee451362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc591e2afb3eb4be8e90005d7d13e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e30bf1d12dd9bb006162f6b09dbe5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd07c0a14a22f19e99bd7fc91b6476365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60322e4c402aebd368f9f6e129f67b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9c36e2093ca3a7f7bac734f6ce9c9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f6576e6dafb5a569466cd8bebb0fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76e917a773a1575cad64dde72dbe90369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0cd20f03fc4143a941378001a09c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa238146dd8f323c8815889debb5522371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd6edfba97d48e6946f90e5f040aca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4061e326ce3d213ba14f396826433b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8d4b5020f15c2e7c962e88a5f06c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12468fb151c08a37f42652e0b8b67371375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00534afe7da57e70eba05a4aac9f122376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481c4d9aa9389eaefb1a4e956758e1e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c98a4f16377e6063a0a78d585be4d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d055dbfcd77695fbc45059f2e65823379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49e74a1917ea4ce5ca0686ba182b10380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b08ccd210f400ec0255f6d0975013381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455dda173795bff61d48239d7bc2484e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319476010b089f76f652567dccd4f43383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931cb28428feb086836996d354a82a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbdcb1ead4c5e2f18b99736a809d25385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c9f853ecc46f8202c76c2e983d234386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cf2e6df0937d7ac97fe5d9becfc5f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ec020842b87545404dc0f55551ab6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f67ecc40e3499f211a47579b5ae8b3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf23c6368cf7cdd621bce74dfb7ecc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a667d82e56440563da14644a1302d77391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345774c8d8612a0d3445e789e29a4ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452e0d09e146c7f13f54acf7bbab39a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bc2e3f3edcea28bae798eb6a61724394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423416a35530236896163d8a9b46b153395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c913cf25d6565f2239374954b1f5159396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404db16b007c7d76cfa60f28c4d12918397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa873718edfcef634089d29a2bf96ec0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796b09c3384ebd87705a2cbb3004be3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67ad207528b9ee79609c527ef261a0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5368776398621ed00c861d7c5bcec2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d3470200916ad74fed412f339d0d3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c1cce376824a024da428bb6fdc050403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9b1fd1c7dd4b80e0cb7d036073491404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b42a746f5347e66e4d6d476a538a11405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281b58bb55c91adad186d7eeafb098f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165580448e0fbdbf8fc2a38c7d6329e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862bf355836e2392b99e4a535ecf717408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11bf3402858701c85352a3c05250cc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e811bd7c435bb4853a8041e308e4765410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd254fa1d8a636183c4e668bd811cc23411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572dc14e0c256be460b620085cc1673412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32f6cbe7b406567106565bbb8814c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aec51b87102c55378ee1db6fa39350414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1de1cbc836944d28e60c0c7626e91415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980965ab1878f9de9ad7e07f2ac88db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a87b106ac21cd78a83297f0a51141417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6912e00eab136cf21010c8b6804f39418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848f3fed5919c10bcb214c32489d526419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ad7d6101568e66f1b7990f6c5c79b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693e440c7c756c90e27ef58a39370e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35999befd279a252d5cb9cbfa79898422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacf92a1db81fe82e96b475c3a331ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acf3d2eedf04a5ce37d97d4466e257424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e04b2e089032e922e1a61667deb15b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e2b93a3f5ae629b42977cfc03c7e6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa405ea7fa304f57b4620d9d0ff1e21e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bff89b634ac5da1e0511e431491b94428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e701f9cb50f982dda61d4713692b016429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29333dcff34d481d5beed66ea39c45430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a62bc626ad7df143edc73203b9a1c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d5cf12aebd388dfef0437e714a05a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82137c56c88f836469baf3e7ae2cf53433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f60880acf5d566f9ad2f84c2367c0f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f32136de3bc04d71176bd48a047e80435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc088cd12315e29d5c48226902ab286a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d0500a14423119f5aa27a013da12f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d42e23ebc43877f2f457e75ef3d0f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41d93d41e9574b336ca5d12deab571439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af082841d8c1e099397aa3c47dfa65440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07aa0195ba5076a68aef44f32dfc28e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e243097d14cc05c235b32df1a955699442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88eb7c6962e0e8a21fdf835fd2224a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a520fc08166c820288438f0ffd9dff5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f04c36a918c73f020752b7186cecba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dadfae77d7e7288851b950c03ff346446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d40e66673bac7de2e13b224b9bee3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb66d1b84896bea1e71528640129929448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb03d652a48a4419b0f47df490c03b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad1022cbdbfb70bd5e1d498f30b1c4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cbc4e53e8891b5961e6f7742f9c18451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e03d87b02263cb41467c6a3a3b1c3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248e68c48bc3f200ecb4cd1e42948cb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3929d8112ea29f4129ae54eef89a28454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2d0110329a5b39c66996e27fc50f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5887a1a833d81aa3a6ab2d798e97f34456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63efb21208bc88172922a32d4dd73c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00f392ee63febe64089a3cce4bc0bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724103ed4f22c63ef72c4e715c9ff9bc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89001f5a77fd7f001facc0db782430460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f35474a28d3e52ef98e3fa10bd9b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a6aa68e19f7025765283819f8b08a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1364c344a56c4f0f66b47ab4bfda1b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb4221013bafe39ea68f395c633aa1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a72bce270dad7cd9904a6230352cdc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd65333f825571f4d44d0ae62373cda466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec742c5834300251a3957ef8bda9a0f3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0a6474a9f1f112dab699d97f504a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d489b004353dcfe7f7f5618068e20a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea419a82547a928fac2f4f0071c022470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03a0b13decacc4b0ced0e778bf106b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431444622fb6f92d68d296f92f9561a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d20cb7fd845034b0f423e296adc0b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba76afae67f8af448fdaca97d05e7a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fd55e23ba1ce770a789ffd9c5596c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d125e4ef6c23a9e504ebfd4027ae3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c4a2af25bc607fc2fcb4e280bce94477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510dae5277362b2d9f8ed8f951cf464478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bbdd26910790993c117be631d8654479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d647bc26611b8801189bdf6b0bd3eaf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71468b82091aab1446cdef5f549c2c5e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411452f203e14fd594ba4bc7bdbeba4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09251bb9019161dbbee34c24c74e72ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c0a3af6268719a7fc3afca51683e2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df2060e56f55aa5b883adcc6af567d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ede5f0d560ed0f4cf93d8194403f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b501b68bc90b75d9b1dd50e585dcc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d33b3fd3f7eda0b48034fd1f1cc2a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05ca28a512bcc0bd6a33a4ac5e7577489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68e6090c908b5fc50b2b3eb5444f09490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c6a9a982cd98186b6d7e998ad14ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eca32487ba5083151fea7f088dc4b1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79487e4015a1314b54d5d7ef5525c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0465ba7ca2a10b0bbfa2f96795f15494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f232ce64adb0211c75ce7d65a5f7ba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be148749033bcd492cb87f5616e8c4d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c7911c56c6f02421c0f2e720b38b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afe5f6dba8c2721d158d4d5bc6f4e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5478e0406575eb48cec4284af54e2eb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0277ac06296cdfc5f13af87c588876500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197901344d9b036da42ee771d12e4f6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d6db820cd5b5f7ec9018cf231d26c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80766def08edc9df47b5ee4abd095735503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd6ec83fa1d3f6bcac8be1a909e988504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88cd1a574ad4aa933628a89fc77f4a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b911b1737d5cc2a8808c4564d6ecd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a84ebb55ec133df79b530f8df5b94507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be15a6f002d378df78ab0a6485c7903508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95195c117f9363a656cfbb7dec42105a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67bb10858baf40c3d2446c21c1726a5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4081367a5a0c7f66de1c6193544fe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa5b1537e9ef625e6c58975833cbeb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82770eb78ca43ac60b9b26e461746f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b919f60a8cbc6a28c0b38731d8b6f7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12479dbd0b9ac8aa7d3676bac16065515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509327a506770241feaa5527ec6fb364516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36505b184774c659dc023ce8fef59737517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b54f292812909735d9a72b473148d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5981dc827aecfd32d4a7867ef9243519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb23d01f55d220086f58932b1beb2f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3595f5a02d0a9dc93526ec56edc20521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8dbe822e0dcffe51601b037023cf5c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216efe14686cb13c49d65c73f155a14e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b526b572cc18adf2b8918e246e21504524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745443773fd1058017da29d525f53e5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036fdcd01e833ec5185faff2d136290526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b939e7085c450534e5f8e7de94a43527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0e98a8635d19b8e3811d27bde7132528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6e5158c579578c6d50e12e24fe7db529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f083829ddd431cdd5ae31010bedd0bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b631c3ab002c4ba0805db48f07a0fc2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a43d141b37019991b0fccfe3f6b926532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4bd8dc18c11f5954d679901256d2f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae662f4de97aa601a3a8dc8f5ecc9d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f225059b4c84028fd0690e77bcefe0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd9a289c116c2d8f1d23d2fc2561ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88647bf21310efd13d8488470ad34a2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b970983ad2267f7c19f860d77f02020538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66887578bfeee141b87f19c597be8b9f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f41c88766137a8856de9897fb5918540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc411ee13a03cb636df8897cd13fc47541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9457aee6af056e1fb78c321a67fae97542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa7da6dc68d2fa031fdeed7f5723ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18624382c3ac1cf71898b989490508544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310ed48b451a8fccbf36238a6af8f61545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851032c3a4df6bd1b9253dd9af9fa47546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e4557b923133fa95e680327449c97547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277caabb9845349c35276e3382a95b9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b100e7db98f37caf76ad496f86ceee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec66d35870f50782038b1ea5759c020550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65455d8e655c510c9414d37da6d3cc21551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695827860ae539fb221502baa95b4b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055be6738242ff64ab5acc50c8ee597553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971b11a038d9faa76a4632160aeb447554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c4cab002dc14150d3cdbfc9736c58555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dac455d4e86a4c496a6f5543100678556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439debe446eff58586c8b9684b1acd15557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b8815fef4065f3b5559b160700876558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7b3c42f60ce16b2674de3a95cbab6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c14b65665eddbc0ae34622108f8e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925211a3c98350e605d26ca6e2a9608561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c857f7ccceae30e0963c75a010bf5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe207754cdeaeabb92078c2f4b98db84563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7959a7bb00aeeb8fadfacc5c89772a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911002d8fe972c5e3ee72e85b472b1f5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba21c7202ce6b354679d815a820390566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7672230c74042e86a1f7417439862b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99115baba46c3e2424fd4573016263cf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddc55b27ce0953f2c5b7154d7b9416569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8020f599ee6adb7b5f01d1dd23176b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927736f5e188cab55b7b86f2446aabd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f0423dad73be104b134b9df69303c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ae5640d1b8249783977b28a4bb328573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787038b2cc5d8b2118340ba446de2f90574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb185a055f4bb36cbccaf5b70047c4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6abd8169b9bb184fe3aeb649c8b202576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415ae66ef83dee1e051d91a76edf0f9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4753aa9da9e847cde378acf27fe05578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de2892e6ffac12fd058c7a66ab9ac1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed0a6c1268c1e349b231c44f80210a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ca3399328de19572eccd50162d4ab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5788b4340612ef60edea2ec08f9cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15d5cb4157449e1288c73348aa2c9f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596bcd7fc461eca35f2eaed17040cea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3987a709bacdfeb8f396294a7deb26585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc88db92129a76bdcc17d7bb699a8e8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5186b2cb43ecb99bb7184c9a619d14f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bf20a9f1f8b5162225c0b9130546d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c97c3fc90465b2a5dba10e5ac825cd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9cc93d27c70e2a23a518d0cfeb6b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff85f900c806ee0a25d95b5d785079591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccaefd24d7cbbe3545f3d60eb4071aa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2b6040a4f6d41d3985277ebff8002593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47f89ee45c4bade068074fde8c19ab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558164d7ef85ad7ff598e8293c9c8bb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7f08c67db1b1a4106e2b1b272288b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261128c23170108dde0e24873e965f98597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefe39a98be467cf983cd3fcf902a9f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60191157f2bfcaf47c20cd998fe685599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b40bd1ee72318c84635b63a690175600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30044406b7d456de1a95c2d72df49ab0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd525aa378328f8928acd1b944b995602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f024132c228bc2161175f9832546163603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb417ae0ce941c0c8f97594f988fe1e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea42408192e67dc3dd18bb8ed10e0b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd193f8c4f038c4495353fb1470e3d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9cff281f85ed17efc5be81f5d0e82607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788efb8e14b409101ee8213acd0c7937608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240a56d29f0ff2f047e1cab8ed27a76609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46641620fb4c493267b6c4954649cdbb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90077ca9d2b0b48d6460a70dc4f991aa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd49834c11c31e485ccc6570f5006ba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc864996ee80bab138c14e111878ab6c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ff35f9980f4a13f6b855269f51c96614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5d9378f1a5aa0d1ac339fdcbb7848615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa01693bfb3778fb839ae176a141a2f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16476599de879a1a485a84ba290d8d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e56ec3da166e947f039ebad3ac867e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801619ec9b5701a3f1465b3c3a4f98bc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6ee94a5f2818a5451047266abe1e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b3c1c99b0943b55bf8023da104810621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c71813a73e01ccf23613af896a7f2d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3366d7f9ed9403329aa7bd8fbdfa6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed55d18f5209ddbc9f52000df5d0b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9e498ecb9104c37b87fbbc174e1a9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335ed697a82687b95dc249b71255452626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09a3e456a3b2c305783593b455da75627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f37ec4dddded4dc641eeb93061d2ab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614835909f5eee13b2af66b0e54ff1f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240cb3556e4fe543983981329d09cbd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb65fa9dbca768b85fc6f60ee2794d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2245d2b620499e6fafee865eecb97632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d78dacd722dd866c381a00dfcea94633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9803d3cf6071badf2016c7d372701634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f45f186053a68dc867e6e41a37216a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02597eefc76ee2ef65b0756217c4729636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a7e3497a6f9c3f924806fbfbe2de9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d58e0adc1360387127fafe467ce0ed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c172b82b43e428184356e1ceb26c7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bcb99b6283d4871a94db0e0ab54e6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f907ada9da7e5c1603412663b95cbd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc2196f5bc7f1ca821b9d6a7edcb7a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e83c593275fafd12c70d69a241cfba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffaeb07787c5eb62128603833e062b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27353b8f0b0612739687e31fcaafab87645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87d4ac7c04eb473720e8e9dfb589ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56628fd29f332ac890f761261258cd04647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790c849bcf36246f102e6cbc9a518ad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ccaa68de1050be5e7a4ec5f6ddab7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c47e36de7021946277afd38942519650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989c6610890c6c72bb8462d60b16f65651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf07c209834c4e8c5664297ffbdb3d1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b4d82d022a940a9fb057ef459782f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a094efc9ab6a5abbaa6f579445e4e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81bfcbdcf14fc47f59b36eec8b42b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e492c768f24177cd9672f794dbad638656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548073fac07141e92b05d739ec588f1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae112dc5388091e948ccf41901e720e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9009d895087cca0f0380c4e10e0c90659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf37cc54dec20425edf83670de3251660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d72a36637e9ca4c45c7d143452499661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aac0725d116f258051ce76016c1449662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef065292596bf73721f7c6bc080830c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2936e8b77c810c35f97cb1ce6f845d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b92d3c752fecc0ab5a6f35d79bbc15665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291903254cfed7f8229e6d5544f5583666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d217eef5fcba58419dee3b05abda7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc16ac4701e80156106b7b6f8a15b27668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33ee847de245c877a91d5c0b5c6d71669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d872010741dd4217236041090b17e4a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eab2ef47d34ea7ec3673094a28bff9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27d37721a132f1f80f642dc37e4041672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19eebbb66c6bc6eebacf37575b0d97673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524d4b833b237478cd96c2a0fce07ac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d574e21e1e3d3c2de04b6e1b1116c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d62f20b75a0c8aeb4df90add9e77be676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b511aae3645b96264d954ff1c9fc67677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4a80e2ef10c948cf9de47a6a6ddb2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22f9af647bcda52bb957aa27721fcd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09063069db5dc959f1a2b9023eb186f2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78361c769daa6a6f4d9e58b7cedd11b7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a2aa5c67591b2dd64ad999d652de3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d4260a6d25e3feefe939d2a363413683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4da56b90bff51ce6027d315d618fd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a8a8d1153827edb052ab74cd54452685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b904d55e8c5e1198f93f06f68f2cc9d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef33a4bab925a47b9ed0757f4124e49687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbd9c9cf828ff8a079aadf0daac09d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e1da2964b8bf59812e21a9030b2e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911a48409702333ad522d46a1fad941690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee649fd99ee315337ae35f24f78ab7e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f483ff0d71573d84942e7417ac12d1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8af646668a8b5f52abe5bc09746da693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394aeca2fc786cf5396a3a38803addd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fead51ed38f4e308df2137ffcbb17695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fdd869f20ee2643cd42453c790250696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb8951cfd5107b5fb8f4ca098a5ace697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2fe5e7d1a4910ddd7261ca0db9668698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182aa2cc2bb4b265983843c486a69978699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d22b5529e15909e9fe5aa970f1e69700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04409e6fff4cc942d13d0f6c2238ca9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f992bb8a162c4a753711fc76b778e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737f9155f304389140e183933a01cea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e6fb9ecd0f792cd86486f8852027a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0761d9b13b78e2c406fcdd5dd9ae6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4435476bcaeff3aca3195e295cf7eb0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708cdb2291c8b94ec24bda0cc67cfed707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab082dc30b1150f4b0ede70ff5fa90708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d96e6e4a3f7712b5158953accac07709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb3f677eb63a0363b34037d12df9ee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae114b23cf91a95603c1d8374df06df711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434eb73f4de986f58c1b4378760137d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ad076c7e16633e629e8dd90441b3a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26f6c77fa24d0eafbfb04246e30416714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb0c01f93f5ced4f2a019076c9ae2a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9ead6054a28419ff8116192eedee7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe5b10be2ee36fe61e91ab22911148717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bff10fad9f9e86d4debd92ad09e3c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57921fbf0a1a30e484f7fdb77163117e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29964634c890ace4c3d008ec7805037d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e705e2f79785e063c166e5001b1ae42721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a941cd79e9a2fa301887d631ec7198722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57965e7bc6248e5c2a78b71ff14bfbe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44718bcc4fe981b661e18d956df330d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a627c8cd1981defd4879572dabd1013725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2468eb111dc85cf3f6513a1ac463eca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fa7068a01f2841515e0d1ba1e21b2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352a14e053ea0597b92a6f5b521443d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e125a7997c8664d3cf3dbc5749927f4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32fe23be1dafef2ed1477970d749e9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68538f103d067a8081cc0f737af49f95731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821970c9226b8edc36c692a26ce2ef52732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7d113376d796c2d275840ed140c73733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293905a9e8d31dbf76835ca01fb0ad78734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42256e866502b930ac369db8474f97f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7831dc4cddaed99ab25d538547d572736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3135ae295d6cb45e037ab7156d9783a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc9ae9af675c1c9a4ae05e4d0ef2bc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871508201817da95d3367e6a9d26bf01739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95697021c418ff370d1841b5cc0c52740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb182d88f4f88ad6042c5efc662d13741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85901f2dba153faaeb3bf937a457a61d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f436fff22358f5e6fa3423aae137c5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f0c545b85513b5674adb673c28e9f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224d687a86f27ba694eb2ca62efe2db745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4a730ce9aa641715820ba9dab249b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e4ac63d739f28e2659c7df4962c3c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a52be4451971b1ba70e86e883b734748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0384ea140cdb90f9912d104884bd19749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703aeb6f9f1eb61ff3ddcf1ce31051a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494a0f7012795a99b5311d2401580e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965ac9f08b857adc86c542b4a714d19752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f5ce21ad5b7792eb5836cd81b6948753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe658fd9dadc1ad1d3cebdcb64f4c0a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5091ff612d94fe362cb2806cb92e11755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579e0c2a9c2de2b868592145e72c034756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22146a43e4c4d0f990226915e07e9fa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359211a6f5688ca221d2c4458196b39758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887335c3bfd9e76c9b20159dcbd1c44759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991f41f0de02307c61d6ac03fdd2d3b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d4aad16ca0f3570916e9dae0ea10f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73176b92f7a883bc43b5a0c0b794fce9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2554d739b08383b350ad7d566449e16763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93b34ca6b24ccb2fad979e2c34a98d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83aa623dd21898b176fc93644c10016765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99f5541935e0666148ba59ae2d42cc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d25b4ba2bf4e903e991e184fbd9d88767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c31be8c69a5924e79dfeebf444e42768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a74f0ee0baa06107e1a771482dc4e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e27eb4ce53f40c5bf688913280298770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9761343057903a572f9818912c444771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5d79896807f8a857d5971932e0500772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97817fbabae305dc0439c24d982e045773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1a0e500b09ec3ebe63f90316ebe28774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2f14efc87eceb9f330cb4f6416e8f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dc7edf5e1eb03f71a7cb1ce861d9a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93b3214568db60fbd1c792fccff1c7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a417e826337dd6e263880f96080ad10778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6d556b10fba96d34d458b3527347f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8229645a12133046fe7487bd006cab780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc4b18320d45aeb1c7e34b51c2a265781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f9b9ff7e871dfd66470cafc96ff7d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3aa5f028eaf7e59422fc3a79955f6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1b2d0f6364ef6e4b5dfcdd5bfb1aa784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb05abdcfc4b3d6c068f511b4cb1d2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8ba467ac1c12d97dd7c0ba8497c59786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e68d86eb53ab09f8416487df4b56f0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51114b16f0924af7a7ad9a86744954788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb524c11ba7bd05f94ca24f538a4f4b3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c70b7ba648e402981cc42e199cb66790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc133228ae5c573f8db98b8f7d12c18791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a5a1f1aed6348b86c255327ed28ac792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb7b9879c148159f276c78810ada44793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8736a6cb30e8948fc5eebd803ca03794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304206b72321dd7215e3510e54ba63f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ffb694e09b1a2c873555339012ad0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867faacf7021611c0f0b176250c9cd47797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63ce5b4d96a98756f7687f30037cee798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14533e0cb3307c207c359ca87bc044e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd183d844f615640ddb2aeea4a706daa800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d989c91c7f87869b903623fdcb0e9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5f977798c3083d42392d5664419a2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0725187f002490ae415eb5a47310c0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3d6f22049cb242007479d203718c7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93009abeb1164d584a060e09901ca7a3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1fd0f5e5f78b6ed40e465c2ce46df806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcc56d7a3bf0a5d99dc16392bf8484807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a85dc6e5aa35b240b97c6ce49f9fa808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10970c3c4fa39885097ac15099b5b569809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68714a69f425f3e195b17c47b1608c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800e7fca6bda71b40a2617274863af6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a99e66a461950c010b327d15a57d7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbf3160b8c6acd689bd76371c6aac5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d35002d80b10241d7390d7e547bff6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017db8f83d5f4321c5aeaf17306e6b8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1aed31cd171984ba2a9c4aac93f28816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5192c0d824a836ad7c8e6128d2c8c8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6b905f7854cd204a02b37f302d48c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335615b7e1fb5094bdcb33ccb1cab11819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8676914c49447c5444ba8ea0cd4c7111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7995ce935de8c593e149da1d743a5f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac5506390ac1b264ddc763f01b9ecf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040412344d2514f8c409530e613be084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5497709b23dc3c23804a89914dd4ea65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c67dbf26d662fb1dab239c60c96f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e0f77bfda0f96fec15b028c50b1697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c4190c9f4ff9fa4677a3e3bd07bf18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4709bef87b787a514fd2650d049c339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a42c51b33a8bf8c93bd7c2dce4372810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83211a90273b850a58b0b75011511e6911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7ad099efd7858ac910d8e34a8d72d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d872e089fec6695a9ff2200b83e1ef613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c022256a04457c4158293fb97e9a20014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c004367d8dd4724d40e883b720ce8615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d7a778122ef87bf7521678be23b1916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c626c5ab405058962f77f2c7cecee717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296518f65450848f24aab27952ec5cb718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dbfa9267e64623c76b446e345e04019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9791ee1a3a2d8f043699f35acdc9c5c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab22fa11157a0714a35d83dec7067421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea56b8fdec5247cfe9ea3b05fdc4b8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9671e920ab9c34659b9a1259794c9f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb05847745d3ffd54842f7e81b6d58c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130551453db7738da892af0a84b9945625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07934358e68764bcdda9a8558bdf3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804261e9be00d5fa9f560d63ad66eed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e17695438e26c6996b74bbe0af137728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca08ed47bd27202f68391fa6372908229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9447eebfeb51755c521d6e0bec065f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09282e456b5c33df8ba516bb0c242a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78e23978098dac9d95b466833a181032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60f1d804ca561c41ff8a729978d04533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915c853ea26f33e63b0cb8ceb4d5c2834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d5382239bf0bb4a5469650ad2a29f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986be796ceb4e7aafa027fe666d4bf136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d80072b39347b8806f6a031d2235237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5266b4522083aad263f2b6546fe827738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8252a448bec70d7bb5492d3687eb26c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44872ad0a2beebabe5540ebe9029245640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106b4c7e14ae9d9626303550435f2c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a61342f07d6840cf6ce34759eff4542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308f5b018a4d09159e1c34514cd359e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042fbe580d1fb1a525eda6cacc06e8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48213d75dbfc7461497f02a05bee370545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087abfa7abd5724f737df8f68e540e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8afa51394ee8509593819ecdbffcae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9899ab0e57f2dc587726aaaf0d6e5d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8ee801f7ee24ff5a03834758fabbb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39be0cf894a661289fb52ddecab6e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd56bcd5daaa8a9daf2ee65e430a5c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242b2b32c56cfb29e6b9ae43f070d3c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fced6145ccf1a6667f504f97b3594a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4d7e9af5445b246e388461aa92ce954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b6d7f4c8e8e3845b8e1bb36239c1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100745bac2d09735b0a7e12bfbb44e5456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aeb6149fd30546bce5651f6994e4fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b30d1e80410231cda5cf6105f9e5b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9cff082f351ec99652bdd6a479e9e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898d05f5d419080f5bc7d1f143e12e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e6b9783cd36d98dcee0c7066e8ce561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d8299134b1dd568abf97f5880d4dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae768f4a5667fbaefb6dcac45b6acfe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46e5efe6869d01aeaf084ebcef0aab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e81306009d9095f541faf52cc677065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337208eba757e669bf9f696f31b035c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce485a5a8c44f64c91fd7c7929ec3eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea098a4e5e6814459fa6a07e835713168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459fd69a5a4d858833278cac85e201169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572158372924fcb61ef77f6fb25aa1670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ffbf5c45dd51b19ef7fd246115dc771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13478e7f98536f256cf10baf5403df9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d1221f9618a3277ba414ce384657d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c97770e46111e9293f0708c624b0b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de081ca98d4ef9bca5fc52966589ac7575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dc19f8b0903da5fe86ecfad31e68076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0048ffe8abcd558149845663dca8ce677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfefdd6db4540e94fd4e8bba7500da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb96fb538728ec64eed3aa40908e9cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ae2ec01347cbb32b27a5969c47c7980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4de6ed9aae71a8e26d4f91916d93f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4967fc3b4aab24a4f128aab913c0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902d8c00c522a490fbe7251eb1c548e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83e7c456dc068948a42eff85681f1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd5173932a89a5062f764f371cad8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab61bbce62f5c069355a4d6aeae47586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896719dd5e0a009846c79de35396bae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28520715b37c4012625bed67d05a9a4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366420fd891cf27ab68ca130fcf64eca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd25703e642fb564c855b23ef9abeb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85751197687187bc9e9e2b39f6a76e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7219bc3ed1c3ff4b40788cbbb1bcc892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c179f58896e4c848c1e8bf90efd0cad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac461b5c59d5e2d6cd6a2338b5b40d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34c264d4b5c2586ab56f94364a710695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134dfb03f552a7ddefca87e910f597f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef2d78df65d46f3ad78891ff3d300d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28a14de23e1dbc84bd2f90498f0d3a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc29cbf6973d7fd34bf79bca6c8d8f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf74b236e3e8b46aa644223d685123f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f08d4c6aa7b730b7dfe1047c81937d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047615c13287299245531913b214776102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56740281c6e0a134f26007efbfe73079103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98ff02944dbbc87e0e97318c86bbaa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf3875f328ee6f47561004f60783b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d557e5a0b9935452b5b53abf71e18106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d0bed65b561a581cb2eb4828dde3b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20efbcf781e584f79807844bd26d97108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a06f850d7fc9002caaa64ad213c0d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aec4e74ff0862732ad363bfaeb9fc1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99778eb49cdaac2467bdf85eb2d9f60c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9300e6bcea9d49e9d68c01a5471c69112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cf823d2c5836630d90239a2afd24f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa7f755a2e0b9e7363d80e4890af2d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774cebf3a80d06ea866130a75164c7c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ae486faddb0251a667013e3669e25116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22c298b1f78358db287c085826cdd7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77e7e38488b6093d005e948f1901a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca9eff4b8597fea75f79ba68eca482119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfa14723624be2fdf20f729032edb3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cd20fa4c15fd94a1ead4290a17722121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207de7b3d46c6c8589ff5c7730be929122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913565fe57e8457727da15a98b137c0f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7211134bdacfaa51e4504af087102f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60008351ec2bf4b2af296b5591e66239125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bef0ada5548b504dd9bc26080d9fef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb0c12b470691ee7745d8c2690b316127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf582d7ba2ce58f317c06509498cd252128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a085bfd6083450f57dcc0be938002129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe514096a20d69bf2fff6be635a434130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad812fbe1d0f03d6564e642fb33986f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5394e5bf6e3ccef487a57944166dab5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25ae4ed769107f3d0aac373bdb5e95133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08905f9361fe7795721facf15710d4b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d553a17c071079bca03bb3ffd73c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f63f601234f17a5dd785d9fcfa081136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cab4084049be01859c66749f7a373137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcac4b442f7b7009f307654986485f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd53507ac20d2748120358f43229710139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44320046f7618470075e9a2523377035140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f2b346687ce611169296438fdb2b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683e652cb22e534f3df6f5348ac91d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf800b74063aa9c7153b737cff457cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42812ba25304c1f9c1ad1fe0c658322144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5582e371e6361e4cf971237a1d312ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabd803449412844703873967e35d16146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176656ba6642bab0d146651ff1940f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240d5abe036cff5456b28cb12771881148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0aeab41267df57a5dfa00ddf5a4f5c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b319546efb997c1d547f95f4641a55150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fa1618b5ad4ff632ba97da98f2ac8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17166e337668c418cf2875edf1f42df6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4095505fa33e2545267639741e41a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61cbe21ef6b216e3ffa9948fdac8f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088389e93f52b054b7de7e272c757ce6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d149c0ca3d3de75ba5d4e4746b95f3c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1a186c34999970a065219a0beb349157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef84406582358c393510c71049f942158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13d7ce2460a931d53e5444f416047c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e185c3d16ecd89cb2a94452c8dabe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13971828783a403cd8222c25a9d1cd8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e48dff6c4432987b1f8691b4ed6aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf604f6e21d04ddd6750acf18f62e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fba7645a998efc8f0b2b803f9185d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7489263ab8426c10180a3561f1f1398165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5045133d2098fc3d0ff5851f547fe7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf394ba04ba45172510a65447b10e4cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23704b6513e5d31971632544c6488b68168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46947eb1a307047e8e351a0a7a9310f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2327941126c776be4a62a3ff43b12170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbebd47847ed326ace377de08b3d0a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93bc4e0abb780d1701e09b5f1c567f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657d4496b9d37ce92a436e4a1edf464173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a1d6befe9a8a0ea1a986fa0b8602f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a92164048f105c5c63dfd63059c39175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487258fa321a44111554c3317bd0c37176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603538bc8bf3cf024362b8dc9ba05509177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96929bf8e91419b0cb83229117df8f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66b5a51624ba2705ed5b9309950d6a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e8a2d04779e56cce40098f33d0b1e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1162da6999d43e6c67368c71757e0e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca92273c8efcadceadf4b8a4117c257182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1eb021e7b7aa322890f837b8977e81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752b63bbc390fea2e6c1a0d0f2c1efd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865735571ace6007eb34a8f8873f2a30185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22fc62d3affdc872cc244b6abdacd5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7e2a8a6c3c831f3d5204baeb6d32f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea05e3d39b6c18f186cacd42e5368d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e12f7a90a248ee3fcbdcef35670239189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6773e9ea33d14717b70049bce7e0099190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e63378882eec5c8ecddf289297106f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91113d95b2519573f72898b600fe6594192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462a1320fa36c9224872cf35060c383193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa840ac2d1ba0f9cf17022920740280194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac5ffb6ebd7d7bd4541235e6ece7ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717dba2531ec8867ed27c54903ad942196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd42cfff76f86e09a2d8493aaf5c67197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c576f269c310b3d1e78a0ab5f8721f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390f12de18caedf5caf21bccdba7e88199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f8e7c29994c658c839e7c5fa0cc5d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067f38cab1615cb4b57de923573681e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400afbf2bfb069eb1be60a80cfd8acb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588081981edd2c931946a7a1851fda5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21610d3d95491048bb7c9df4f446aff7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a10496260aa6dd0f7ac2d9effc7250205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948d34b7caa2374a86f0e049f6dc3d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19959564a995568add5344018d9329207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603c00c9cd4bb6f116dea7c49c2cfa7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a3cb09dcfad4ebdceb3704a808657209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6e11247c4e5344ec511db579a4e65210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8ae1c91dca473a62a443684e15387211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc06ed6e6b6fa9ae08fdd54ca73fed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c3182177b820ee6afc8af6b0badcb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69afa1a9f699a222495da62f1350715214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe867a9df8da3917f6967fe6a58b2a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad468170e88df079b4fe705917f1ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9301dcd1097d7e0f6b4091fc025461c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee18843e36fef56b9e2826b6b7501c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64762dc56e7bada51688d62c8a95e4b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5e2d94bc2eb6ddadcedc7471f3ec5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020600d1285ae1396570c3b04eae6cb1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0b242cb1d8bb573194199c3fb7733222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3524171e156e374b41f52c963686d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e6ca7967afa67ef9af015851e9c3b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b659091346a1a446d2584344e3cf96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73319fd84e6441d5ab699dc4eb7c8aa9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b66c99c0a33f62baff015b8e84280227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4428975cdc7cb398dc41f749bf14fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9eea6606e52f7e81c5342794dad3d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cee238a6046e6b87a12da494af1fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ac9b2b5ed89a91b4f055c5d2b1b4f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa72e903b0f6c5ff090a3080895feb1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5e980112bd905bb3a8199f2a4d9c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244c71ce9187fa694a6f03eedcd1c9a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ad0de95274103e3f1c8aefe278740235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3130efc5ee990b73e26318e6bcd2aca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a754402ff50a5a91a200da4ac975a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af1af46f4f06be74e6094f16326693238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1143cecf83369a9ef4f3967c50ed8a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d902bbb9bb5577da133213181d4cf6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88360657e73d4fecfb4625c508deac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f27974910592f7e4baaf7ee371ccc4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248517de469d0343997d74127bf6047243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513e0f71d6c251854257d97108569e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d132d4fa06316269dfd33dc15d889ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f043a1b11a46cc2bf2a75ef04ab8b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990246727243af30a3f8a6720a4adb9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6c4d2a3390eed8caa2b319dafa9ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b7d3f697e14443e529148fca75c61249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11b5098eefaaae3b9ad8b67a663446250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c225821e6e74d763cd2e3ba0b961d34251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059185773c92593d50c995bab5531ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af64c1da1e0b60542cf65240e6bd30a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c5be4a86d9f8864d80f10073d630b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9ee4492ae7e32b412c589a58e26d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a5a0967b432a364f669d1ce55452d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673e42c43cc1f47ccef4715a7a387f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c88873048c3d18d66c2d8cc5dd632258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8f1d7cffc5d82eb9d4cbd31e56c39259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37496429cd14bbf405bad32509a4fd48260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250da9dd467d7ce4dee0b1373fb1ec0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4241de74f86622e5173501339bfd72262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca14edcbc895be3ed1435ab8250bd2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8e60b49f0b14325629bbc0c0db3ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c32adb4fe36c156d1549d495d96029265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2c5efc9d40ad28109fcfd252d9df4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc304a2ecd20859bae0e9f69c217b393267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274d542c05e7af830cc1b1abff3b3fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002384b9948d0ad542d7add24232a712269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f003d4fd84c86f7f40bd995b5be714270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04643635c66a24223c993eda53c8c081271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1a1c18fd9edfb2965cdc4026f1b75272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fe50e7f4c5e2f5419f54474ec92f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e1fd5056f20363392f6e86b1a9fa1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17250b05412e6b36d126f139b08d63275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128680dea73e50f4f51ed2878fa9864276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d66d0df2dc86fef8692f0975539bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fedaed6770d998607447cc3e4f02d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc811e5c0c317d315dc9b3fa2049d5c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c554c3eeebd72bfcb1f5235416a771280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318360a5b7e14c2c2cb837cd7bceb2ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9184f28c7030fb568b9cc1ae339194282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292eb3051c1e867749f00d517a049336283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d0af07c25cd4ad0c926d972f7f7f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61632ca6edd0f09a2e5aba392326538a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45869c239926b437e3b9eee2d5206b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ef29916985d470f0a59146494b50e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcdc9e9a08999e60e49002816fc7b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878f88d4cd1eef77993ddd35fd6d65c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53e6e57994038169f6f4008ad1715c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba7cb21ebb3cfc5672ca0bed2b66cf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd743b5a0f08fd7c9759cee1007562292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390e2f7c8fd522c1c8ac0ecf037503c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33879e38b05913f0b46caaac4d1f4f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa686e15b4096a6879ff85d210f2f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49312b11e52232bcd8cf8291396b63b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1643995e586d0fd6afe2febdac3a4b7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b24b3c6730d228ea136d93951f257b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7902ba992d4bae3f948f59e9197a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7aafcd4c711fa63e7709895d8431f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d6eb2a5a95891b3ec4537a06c8c8d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2cdf476210568327238cd6e89e680302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da224b373d2e10a1e7b266c2940df3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f76bc4c794ca0e8de1369eb2f3b073304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51d5dbe2d37e83c34728a0a8d61dbc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ba7d19ded014a8681105adcb97c9b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e545ee7fe2c415c9b12abac57eb546307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303041faa746c4b34fecc39903033ec0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eacca2a2e87a32e4757388f01fe745309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2886b4f9130031cfd2143f4b20087310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f52d41609e434cfaad7f8cd6f387e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ce0a58f052f336ad5a899b9b83355312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f97c8b4539e2cab5027fddf0e4123313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1d2e1a1749bd5a7ffc78c2da9ec82314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3f317e4cc49e90ae5a0662b9d6c79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756a2a5d998600104122e38001ae737316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210c946baaf325f3df8eb0ac42f2c58317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b545aff1b478f6e2a30aceaca02194318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a008f8d16c41548312724e170f3c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f261a5409aef7282d2249c2b21d968b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6915f1bcb7997a5728a8f9e47174f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209e1f1929489bfa9f52d8cff1bcaf7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b1b581837cafe2b49e6513dc05b02323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed42bb4542a3061c5664a4aca32486324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed170daddca6ab5ace56f01e8f2c7003325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fb77c80b8993ca6a3f6eaafe38edb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02449ef83fdfdb261790cd16df5696a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e163c94045691b911a532ced199c769328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afdecc1ec7acaffdd7fef6e0b2ac09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86dfd1676bd5698a39de072306ead1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0883df5099a7c798b43283126e3acb2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533ad5bfda0327f9131243599645f7f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ceadf6b9db26d0a8bd16048abf723333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420c03f7ebab880cb5cd56824696ed4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fe72ae93887d2f8014a2b8c59cbe7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389647ee64cb467ad508833d0c505d2f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f13d409dc1df59714c85566830048f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcb91dba7bbaade6fb5a731d7175f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f441969d8a3c48650d8ac5ac6d07843339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a323c44b070ffca5917b9330184560340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffe0a3601e5cbeb12ee5984783e9d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b01a10f2d5bda8ab3871070fe3fb4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46d32356e5914b40be7d58ac3eae0c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b21e4005124db9ad15da16417ba62e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e42c6ace20d69b3dc793582cf74a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161b8a0c75441d43b67ccfdc5c828ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c463c2ee3226038be1007d361932dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1984cc699b666d5201e866c2024aa9f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741bf6ac0a2c5e0167686584e1126ca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7c03cd86f0ff186ae141347c561f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c1925db3ef096532315d967f107fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5707f14c030f8540852470fb6be416352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085ae0b41918f2b0579a9d2c1937abc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc940b65a9857da5386ee11de26ae63354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15781b292fae917a00ba8a01984d46e7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bd598352f6807d3ef7bb1f4a291bb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df8a48bc4f064472dcef1887c71530357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2ad91d506ac127f0f5437b9169ba0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a73ac72237e4e9fe986f2c79d432e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c6b2d096643945f126995717543d3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01071d16b6259537ae50526a92d26b5d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4c9907c82f2cc7445282954ccfdf0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2611c3269bdf6dff962a8ee79cf137363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f29c31c747f0db60e92a80245ef335364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779db6814fe6f54ecc2517a48caf2be1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb953a910b2d0e33d4f3fc5f43d1aff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b218019653f98fb88636559a7c3a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b60a3410377298c69144c5219906a2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91cb867c6ae9a3373a1b09406707aa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e709b98649b521f462e3de880f8332b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abe3bd210d7f72dfa7f346b9241715371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2c4b33cef14bb4d91d5344d3a6538372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d24757ea2c390b3f3271db288f65fc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ff4bbce776d13f857c015809ccccf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22209b2238c9c1bfc6513b31f331a11e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8b29bb7afcd7a8b6eb0ee1f60d402376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab4c48f6c0bc262192b273ad536e2b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add3cb21b7c8eb545660464289925b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c648578376646cd42c709e20fcef5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fb7a930c934549ac51400761360c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c78d8184e6c853d6da41688649247381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a1f43c7f20d784cbe746e6cd9fd67382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cf97d5b95ed401dcaa21dc69bf9dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafa82ebcc02c1ca21f37d047b395e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bae3bd3827340d9123a7eca3dd179385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aece1658f00ed1dea299e691ac2d29386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0285250d0647926cfb048857b04699e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e520d4f2da553cc0c68fa1889b10971388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b32aa0974366cf75c57b5bf20e13c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85348438858e3e043acea6ab94b7c7eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3e69f6b115b7fbeee587f8786a87e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692315666ceab55f8926183e60282ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87f1f6431ed9bb71ef408327cacd2b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9db6822c3dc6613e32c52e19a2a71394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080f6bd353f3f53db45462375f69fb9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc947a668435db20c94b7d15df95e5d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e09500b0b3cd5e5992c4e6713461b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291b01f8cc04db00158a767e6881806398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48dec9f2c0a2f91250daf01c55c649399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca87c9c61303e7b8424b8aa3245a68400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d759a8086899e06d4f8296b77b0461401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ac00f5890a22e999e30db16a5fda9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e16077d69d164a525a92f80b1474f6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae54b23b6e3dc2d7ab9d989e5b84df9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec87158af455e84da57cb60253f1e4b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1393766817c89df62b1e857e4ba2c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85008e490c6ef3d47c7fe84f79331c4a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae9c935c304db5d07d19961a62a14c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd55d4c32112953fc8a0cd0db45e3e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61763355262149e2ce7620b3b44a1ee9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3f32e400d129184919a56e8d636f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14d8e36f70a2e575da146c5fa5f92f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f51259de14b08cbeea603edee3d463413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14c0eff67d64bd971e94126ea23fa8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6358957cc1f08b9fc0e6fcfce4367e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cfc4ce8b40fed19698c8517526be1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4df8572afd2fb91df6163b121196c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcecef6807d124b64edca4abb1ea4b1c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a00a1bcb2991b2763435a58911ba0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589fde6350efe8aa335decd525b62f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a672abdcd9485101eb3a428ee08ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d610b80a0bf9c1aa716eaf2b042d877422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2087dfa2ec8d0475e63d0b8b667776423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ad2cc7f141ee24514edcbf96f0d21424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db082b204297740eccc22af3dc05db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558258c5f3d82e0d247fbe76b9bc392426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f564e82bc553728bad81cc2ed58dff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463c7543b8a9234ea95d73b4ea41d5e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91b3a6af4d1182888eb2cc5e8deb5b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e991e328d7681d5f2ee38575d2698430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940ef7db8642864981024daad3ff9ae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e37ca74f5ba7ffaf2efcb742a61dcc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6a46ca82f95166f4d32ee448db557433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015335931e9f3c665bfd829a8ecf1084434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff4134a71dccfb096acd5d091af87b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d23b54cba3e4644846405fe720550b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfb16e6203c3598bd6fe23d95ede9c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7d7b73e713675827f98423de2db5d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474390a8d0f3ab36286871c183e8c351439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8512d0db8c12a565076dc2cbbe372c3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c60dcd84e84a24df158f7e10d2a0f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074dfc9dd319e88c1c79123ab3c182f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fedc5debb037b257de375fb721a3d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01e795d7eb8ccf1a1a72548cd053a8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fe82f4db5597ab9362bd3f9e5425d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c142f803f6126180271d902afc3e9b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b3c81b85be81241ef57b4988b9357447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc156e3486726cdb3c87fa7e34fceb3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fc2dc1d105723477ac94ecf6834d2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74c87f9d6b351836c5837c0c58f3b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1369f5492c093b8ff81004b5c089e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84aae749e7954ccdef4563cf327972452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e6308da2555f5f1b1123a01672b50453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979bc357d8d34f7f65eff4c3d566424454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a820ebc588cdb19511c7dacfead7a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d76c887d87be5892107a468c700668456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3569ab69f1d58f0e42aa4e724a7ce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0afdb021ae70d76e784306e6523e79458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e05909694a501b2f4f6c37d4db29a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa01d2845a2165efc207fc25ba05a63460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57262ad8843e11e5337c86856d880bad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fca700db0e630806c398ce1d792f18462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e7a6472dea80d8e951dada9a88cf3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ce343789965afd9c98dc21f6fb84e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b4c67408db14f8605e96c4bff2e6c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd802a1001e62da9141b5cd5076fac7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e080479b2edd7e7e7698051fe1d3a24467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12462fa44ccebcba33edbc99f8e90fb4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21299d24caaf851ce31f8446befb173b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc311cbc0363d53ceee25a41acedbf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ec5e25461543f42d0499eb3aa4ae5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c543168ff1ab75d87e64516477d5b83472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b242ed5c01295ad8be1546a38223e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12058d7684bcf3a47575b63592acde474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689975d2f7294da4bf8ab853e030337c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da65e6765c0c0c49299e8fcedf39404476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70e18f1c1f4d32cf1a88a5a1d295e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc529956f9df887f5a51dcaa10a8ca8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21470279951ffad78cf5bcc8330309479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc38dc94b803ee01d8c8596492b394d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54147917a166d2cdbf0f5048f3c7bad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffdbb6adbc970006ca37bade03313e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48071ca30f4a3019166670083abb58483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f31068f783ab0123163063a6adc08484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b10a057966a9a4b95d5fd72399124485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ee13cbbc080cc4dc8a5ef750e8099486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e28e2702d5161563b587fab05f2eee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7f256e6aeb62cea7e4a3ba3d40ec2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed8a7ea395883ee14ab3f5d5f23ff2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2456c5c1997399dac353b2296703d89490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d06124c986614d6979529be64b690491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcf46d1ae4a98200d8d4ea9deaa80b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1568fa9ad8278b541578b453530f2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be857d1c25df69203d7ab897a0d757f8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec8f4bff67c25d3340da12aa77e60e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b82f3b46e07692e22fb6314855585496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06514947d601712482989291b2893d13497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4c966724c6184e6e5f050428733d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84800fcf9b2358afa91aaffead04477c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2b430f90485ad3a1373b86843e09f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eae65a4af43eec770c30cdd4334ac2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f25881537de36692e65da942dc72b5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cc37a19cf74d529407d84464a2609503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906145879dcd172a37e0835979b6e907504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1255d0a213f65768b63a084bb16fbd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a0ec47feae75c582c203fed07f86c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13ab6b731e29547a85b9016fae6296507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3821badddceb1ea1615d4582bf68b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a296ede24efa6d2f62bc8075812605f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da60609cae7e7b6a9f00899f8c3b8d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d428e88065b8c5b07b62c0ad5e5917511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b69c801a98fb768c1e0f21a80ce365512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3c89e26b69872de49e5ce8a4af8ba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16b2f04c4bbfe65514195228b78c83514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455af192c4012f2f01d37520b826b2d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527b683e94cbdfd6dc354be5ad64589516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e0dd34e8eacd592342293dde77729517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b62b3b504ab879deb73a0157183b63518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabd59d6fc206d8168bfe2a1b248cbc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e665ef92a3b8e2393a9cbb23fdfbf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596ffedb76f7464248b42328d925514521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac4473ae70080fcd8ac9f0bc3ec45d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439f60062a13ce8f5652f50da420788523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428b7b66ed9472043fe886cd7e51999524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc01f0f2816571dcc75cbbc775452e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94b425ce57acc35cb6ac0c586f8522526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead2a8d6cb942f290db5042301c8626527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84098aba30cbecc7bbd3b768ee805a11528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05649db824989d7f6533f12f430173c4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac674da3dc46788fd6360911bd42ecd0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cdd4e87de9f4927b654b930ff0b1a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140595a4333ab2d01c14afbc9142fde532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e833472b55018a0dafd486b3dfb233533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456badc303c9be9ca44b0d505976cd7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51663d2d0d7318038f8abc542db3658c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04490d82fa9a92605d0374e169ed4390536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cf00139bb2584802e7d655856d31f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a3c09151bff779c6c2acc92c40db1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1c06fbb1ed14c7229d01325a8824e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f8f6a6ffb3041491ecc544f43504d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bce376562918469366ec2e0f1c793541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100009b12f5616891fff3b6cdce4e74542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6410e425ead4392fcdb08a19b3b49543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdac028b699e9b090edf658662d47e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728b67ce9b96ab5e7820250509c49a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104c976fd960323453a0ba4e5e8d2f7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32681a8f5614c91072b85b06456be33547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824bd755a485e437795f51a2ad5b4b4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991596bc6c9365e33af05771d539ca58549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad978e461ec149aa779ba4d660d08b2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a9938499e32852701678a684fbbc2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca5a733c1480076fe8c6ed321d97a7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9b24c777fe8f8a31f3420d21d746c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797960a9ad503c7d08a9f4076021b54554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a57b7d38b52db17c9dc7dead18ed2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8de9e13e8a59f2627ebb41fb626a9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf5a57c7dc5860b606f1a3afca7fba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331773378d505d4651920657fe992d5f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3b32bdaecbd062972be82978f2e71559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e390c66a3c5c74427812f505b631f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf333e8dfb931ebbbee06a297c4ebcb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29dabb6de008fe35b8db0d98cd810cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab2da557afa83a0e53dad8f1de0e10563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d082438d2a9f7a7888306c61f0fdde564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcedc1cf59afd1773f6f19db076c557565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72d08c37876b083927fc42c11a21b2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf729d42cc7721b14ce44f3cadbdce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e995f2f121b6e2b56d4fdff08b05e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5631d2d7f50528054f1391988123cc4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f052673efa24ced81d32ffcc9e4c7f9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90e02d8bc7c0777c8b79ba55637b10571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583da8e0547a6a22810ab509a33a266e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fdd9597425ea9e818846fdc416d75573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd880f82be2d469c8f524192004acc34574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bcd27fac6fa2e8d30526cb4efd840575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be9c7d0a4c2de296a40a233cc8f1c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f89872b982d883dd51eb9ff98706c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8490c144f602bf9728d8fab093f407578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876fcf39c7dcae5ef50f0a21c9f2f7f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50752508a795639b1ea8fc0b862628fe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6ee57e06bdc225ee0b66600e4c257581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c10057c3cb3bd654e518ada43a34af582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3a7dc9be730c8a0df0bab75d7f5ac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe174b745c5e39543c4ad391c5456c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290fd2ee62d5e732910f53d5c3b5b4e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b2c774a904088cb38331954853617586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff18decaafcd682514d0886cc7f41a9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdc73dedacf1070e3d9e0bcb6be056588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96c786e0e85488a7c8d8cfc333a6e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544030771713527342f090454172a968590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9506f3a1563811f605b70c6c2db2b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98995c9609b700dc55fb6d0bab390800592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b977ec9076b01487ffc9e1a0bb0a9e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7955ebbd2860d51ccc8ab939b7597594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee05b2af60dd33cd071b734c4d1ec1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e94f46075aee51be7d79b853b69f70596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21811826a1ff86e73e721e8e76fbc555597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac77b8b83e05b0483d305da831d056b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16451a7d893642ca60cf3b311506c82599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0983535c62ef06ad54b99a1570f0b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947d89ce220e00be3b4dca4f24eef36601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a4b804eeff49afa788a91f820e18c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a988a61a2f6d73e6c01a970aa74573603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f58ad1af2836cc03ea46d16d41253604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac46671c87fab760ebb88febf0609d7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dbd41ea258fa5773bd7211ed04001606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c19cfaa90575860983ae938f8a2e98607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1152a37c3321c0ae1533a6b342412608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be80a7521a0c618f7f10a6e343a25fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd627a067fc186efce7e7fe81a071d2f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2a435001330ffae77dae06c6b8ece611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6b5867b2a00cb709786812033a91e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a774c27c69c66efa9ce382435c86abe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50e67137410d16c57d1d77be001ebe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933a68c1153fe1535ec67b15a049445615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11d8a75a4bc3f83934df8585b15a54616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29fe9733e6e67f2ca449c993b3a90f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67522c7a4929b0b6c20d0f8e43be6273618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e5bef03224719051da25a309b631d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31fa7304b7a1fdfedb0ab6cab1633c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2202438e0c73d6eebf8442677738a4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae28e55a4d83a51028784fcb0e8481622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1859a529f9635606ea8b7bdc209cc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c10b9f565bef68427dc58aad4ad5aa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f9a411984aada0455b6e47f4d8964625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0193362ec0806e30852a6483611cae4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e849b10f9cecfdee9af243e1d03ed8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f7cfcd2b31e079a695c30c204bbd1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8da74c1c19e20327ed1e09fb39c2b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85051916f94607039d7cfdef9854bfa9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1c0a042621b4e94509418d7c7027d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996c53c1ac0af37e9a98f6296cd4d25632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7128f1a45eacec113d9c7bb78153d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ffcfe2037add2cb76ee1518994223634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210a84f284ed0d7df08d67d099cab92635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f5061962e20ec3256199616cf1c4c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb873dd653e4a88e08c1c15bc096627d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0c898cee79511bee4c308c242aef7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb11d16d0c2b443d4b0ebd97e42336f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5ef063252911f41201b95f86410cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4c68f1bd14a0a54d8dc88f0b5fa2c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a676601942d8ddcffba7e13af14eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b32bc662464f2f78a15768f72e819643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c76b8e7ef3b75ab13d86f22d7a3f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c55ea04af954f4bbd3aa5e2d5424b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7d017d10c04cf2b86293235ee5110646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb89166f919224644378eee912fbce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750081282c5968ca9a6cd33f5e4f61e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e7269a8c78dbe75963aff9714a7b1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d1171bf3292d7da331797643cb862650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5f2b957d0263e06ea83ff4b8c8bb2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8ff7792dd0fbd4d15f9b1d4614457652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17745eb6a1ff9813032ecceee9d9ff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8a9464d5cce33bbeea92eb1d6a37f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f98d1a4bad1c86a3179a28e039ddb1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8b442ad2a1db6bd319c7f38c493e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410174784a9c2857a7eb32db05dcde8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617d8a0ac0a08b96299475190ff302d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e0e1908c9fa8af6be1b9afb53e427659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb080e2c0b2ec4021e6601e79e2d6edc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c41870b3144aa68333f74393d1db6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a3574a3a7de8f34c0e57240468eec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a715639e156d7dd0bbb70d6247e2636663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26aa2b97693f1a3d1ddd760c94cd21664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7755d1561191498c532b55738fe1b61665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f37151d5a4ab0aeb5b94a9dd700783666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26942dcfa531ba74ccf726053f998e12667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e331bb1eb149aa25abb0efc2fffa89668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fadf1171d5b43d34ad49e0c4a7087669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b9da0b570b2a648a78638dd879d28670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d881abaaf911e6046b1df8ff0ef70671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6513f7a8bc4d4bb1cdc4b51873c35672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06b632313e5aa551063f5700b24c95673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3280fb12c68103f96bdb5adfcda0d7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0919d1d5527bd4b09f96c9c4534207675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b351a92b34e5f26458cb92b0bf0c8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d45e8d1acd195633c7df7d23b2e53d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adef133becd7d6f0668547ed60534e1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d3c19fea246af715111601096963d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840222e763aec88f748e9999a53fb106680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854568b966e3297489e3cb94dbec3fbf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1486c4034157c137e03542b2bdd6d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860d9a75b9123f1bd6a011f0f7db1de683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261de5788b2251edce1de1af5fe7edda684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19700d940c9c4711b0c5b3d2c75490a0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e15ddde63ba4a73c4faf9094ae42c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2b964e294b35e7b3ce917a15b240b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be020a0b3f041341f296347178e90369688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2a50fbdcb7609bfb7ff356c1e019d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0714acfa0ebe1550a4c3f305610cdf4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f645473c3517d2a65611bdbf0dead91691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827868930c1c6abf46cbc6350c3a209b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86603ae09c8573baf6579ba4548312693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d4cd2dbac477b57599e9534038b0c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c7e06ac35dcf6a27296de3cf5a9a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb02358cbd68d69277f9e41a3051d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e013f7c30738950503d0b91b3a08da697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290b18eaca5e8973c6307525d9e0dba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ab2187430e9a4311dbd319edf6718699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960db2b7412cd98c96ca1299cf45f944700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f986b23bd3346a1727aa8dc11c84a9d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998835b96f0d1b28c778c4fa66c9bef5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa884ff2835d4484f21eab75a17a4e28703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e8b3ed9323d52db47ca0a7b01ba9b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba1f068d26e87be58b40066280ae5f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6792cce8dae74dd1c4109ebf042f1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b799e3970177dace31850aafd62b0a6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447e3d2df2c0c1af1c8dd435c47486c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130deaa46fbc80d1cd1412a7bfd279f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f9d3c86160e89183e9705fc2e7514710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176db227e7f22da874bbb75f87254db711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92024fb3f89dac06972e14abf3a4db5e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907244db8b22a79a17ca53811a771c2b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d80b031de7111d74ddfe071c2a8a5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2a7be3481480d1e1c51a5199feb18715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e310d4ab1469d4fdfba2b863aa2cd5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa579ad071c9b2838ec846bd452ce6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c35cf30a04fc6f4a154908ad05fe28718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c05a183f9957faccceedf9f7fcb620719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9ee0758cb17944519b63e58427e47720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188bc9dd40676ae86dca0542ccd3bd3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e523f55e22b8296419f630e00150cd5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606298a0515f7d3a58360e8522d45113723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfca7983bef5035e126b0ea96d0e3c7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe59ad0c309a1a3215e17439be7080725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb588dfb98259681da228914da83a0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93735ec6fe7cec7203a4410e63a1bf9f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf21c36a765de00f7a4295325f325a1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e63ea480635a3f831840a7f266cdd8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e321225b1955b01d662923e8e1a9991730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6b4bb5d103be9be6d47004a0d73dd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9130367984d72e9dea2c8de449c25732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb96e1fed05316dff11b56bce883f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7bd2e7bcdeef750203109548fa196734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743dde29c98b0cfcbcec380fb72552b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ea14c45c8668784225c222d88b9f3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bdb3f121143d46cba990b8287aaa0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c02842280cb7a50a43db4f71261976738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f86aa6a0cf61a114ec93525f5e02ac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72494041b16f83a17aa34ae126890f7b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34245504de1c9888165abc15166d24741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a61eb76f34ef10633d065f4dd84bec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e6e395b4267122b66a8c8bae837c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d667bd92d98b1a96af999c8a57ed845744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40010ddac81d833c0db7c4b738599f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0063fe7d210377c663fc7f9719227746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b05c8569c27f8b07d2d85314b25959747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff59168c2e7192743dfcace1140eaee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3691d066d432aca76d4ecf458fdfe70749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f327aedcc4a2c9d6b9aabb3516105e3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d126d1d007e3b46afcf33353b17da751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b726483d9c1971dc1840614b8c07c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6dfa84f6f82e3dcbb47fe167d6a40753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7684dfbe79a119645ba872cbd1d6d3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2f70ca8b2ab2543272dc8a0f602a3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de562da2ccbfa93e563d9b701fc671e1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a5275e38163a6c4ac8d96051b236f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d20ba3489267986a245758e2a7810758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5659941363297990615ef9e263e367a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4b55422454848779db116321cdb5b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016056f550bea8cfee57c25bc3e39460761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653b34b5176fc231609d39aa6c73b0e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cddf785caed55c3e51434393623157763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f54de2899cb5b99642e180b442f6fc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ced6fe373e333e17302c648df47c64765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee580d10de1249bc854ec758780c47766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb515488539fcb57e423e3a3462b2ef767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>