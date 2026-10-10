--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e370217c7c2f9e452686cf1c66e069b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121d921c1e58edc88b82c985452ed082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b89d5063430a472447062f023cf0923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d819aa2530b12d7a1a32f75db7d5c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52affda09b0d361ea18aad8e8e79a6e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333056e0df7ea42bde08f910cf7458f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96031b23e4bc5258ecd8889d43a4a43c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dc31be1cef04ab3446238f2fc55758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bee8434e515fd55a1077c1d67c4919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747901cfb284577daa893da55087370610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a24ddb123ad32928f4d3736ec123b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19891eca3f47f4ac31192bc8c24d7c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8aa263e451b9680fba63b63e0b70d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547708644208a2b51a38d880ce3bbf314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af82542df7ef5de6d45ca228e363d7615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af54e908cb9c745a0a7be1f5a96a81a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea85bf1308d320fe8f03b6f6c66340b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70418cf39be89c83a704179aaa811f2b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acbd8dc8e69469f34083259631d70f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d052d16c74b23aad24f0e0b6d423d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95447f501aa4a4c20f9b9ff539795f0321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe344b2fd830a14ba2ca81ef92ea7122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3d11631a7eaee8b56f0a3755f63b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886903428ec084790ebb4d3384bfaf224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63918e8e8658349cf6f93bc10212bff725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01348cb786776e69f9f4cee6073e6126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90c352c978430d398e9c9890f4081627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4d0081c703b10e7f1523d71bc8bdc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529efe5b39a0e9ef3c80f749613917e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24651e8ea22ecfdffc8f7c67f04d36c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff22d48bfffcb6fd4a0fad026ee8e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd113f7067e448c6d1ca1b3508ae46f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b78f258007cb67945f647c1d7ad4133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ef35d600f96dbb67b2b7cbf8d93fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885cd310e872befcd7d747f96a5f7ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e38a07b4a49f1a7092d8bd1d26594036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401aa7e8fb2272e0d464d5f98d96d2137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018c0a015a25906a98d585bde90d15238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ce51939c867d839e8dea56e0daee739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cc8884e504922e9f8ca0b863e3b8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b961524677e4cb96911fda53e4a6041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81056cae9548dc3ff932f8a7fda5f0c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f37969d844bdcb016574865fc50e0043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b351afbdea7a3b4b6831d5fcdcb839744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22ff200d9aa87e364932df890768d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67e4f5cfc80540382bf14ccb77916046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ba2d932075f8f9f51707397185e2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaac6c28636dec3f7fa92ef1291c3ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a86a91276e7b6a78ffaf8662e8480249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c17e7a1c8858ea3e0a3a0d57d2171b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999559f568de9de3ae52b34522ad21051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa26fe7c09dab32fb5a07f60836fd652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006b41bfdb17166ba9f3ea9305e8a1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8ff11b52214e919cf89dac4f965d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa1d500b0b3396b8076bede65f1e2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2fa5db6ab0c26fd92be56da9c049256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce600c1e4652bcb86fff22b4864be257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a672304cf7ca20a0cec6e712ad86eaf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39596d40d7ba7a3fda2bb0574acc61ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0948f4c7f4c9ea8f5e5d1e316ccbb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd979c1e4db96be3d346450e87c29561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918333736d713f3942095ec81c62a6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd785c972943e619b51d6f574f9381e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a138cb96d9ff51f3d765058366e53064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4f5cfe7ee37156bcdfbd9b35fa92f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63461c1b2b63e618d3a915ce93da3f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4753f6b9b432ad80df751813728ed567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a23033ceeff2042202d91faf40f3468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e03db7711b4a050e0499d02e61107a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499af9a376a2842640adefba7c35cdc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7f8cf6c9072945dfe6412559000ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a0b64232dcf27bb0a85f05bbe1fc972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3fce69011bd64ebf3b33c3c5f0cff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b8420ec14faa9bb48ceb01b6f4a3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592cecf66d04a906e2b054577047ea775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a082a013b45d624757a72883749e7b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da53c4500d7dc588c19d77ba9d6028a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af01b5dc5df165399ea6c00ef73fe5478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3520cefc2f9ebae46efdf334b63e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd114a9c030ee4ad2f9b2a2191465ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b1fb5aeca30edd9c0183e19fc38f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5742f6f5c3cb536d26a313e1dc89582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99738fc38f34e4e80e69bbc79b6ce0a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ae3d1ca0bc8e1fb074ad37b9d5f4484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41906539bd41e9cefba60808c6e4579c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed6532448464219e44898adbda42e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e249c0196f6a7e5324a0ea7b2150b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b552df6af54c7786664bf4817f5bdc288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f3ac7268ed758c988ccca49d966ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0690005eca78e32b115c74352d915c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406335dc03701113a16d5ea78a085e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbaab34caefc55436eb0dccdbb2161592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd05fc1dadfb42a1699b9e0ecd5111093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e067314b505ab9c825cd24986b64e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefac6f357339c0bc3a14ad6066ee6f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae951007208b6260e194ccf2b3b1d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab005201fa1a6b8f781d3b0f1110836097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee25edc5205d335653187540d529b7298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df131b82d9d4ebd048dbed714705c6e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13ee8747ee2631e5b2aef161eb70ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bed1acd21f3a1a662f2848e796773e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1a79e8c145b29e987592f18c68d25102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c080333a8fdee33dac65e0904686a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed8351da0bdc5da337cb16b6ca5e38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee053b8b968a102f3bec0aa75ca45c4f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a53fa63a37f33754d23d70bba8aa7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a602bd136a2f350a9982b7943cd555107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fc44eda4e2c37a09af0dd9bbc6cdb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d0666c6260ce253a2644e01c6af35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1bc996350dacdba3ac2600c691d5c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a7548f6c838c16daadb1b86143f0a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e05f5195587ec4166583fc86cf62d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460cde028d55ceb10dbdef0c6a60205113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cb670b69acfc198e42fabe1cfc0dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b9f4c0ca7f5b16fb7eb4f3a730cb1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8317903e54153fbd0a549c7f716944116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64b7b19d24ffe2ed0056eaec8e2ad3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f967584b4b96fbb642754fee53f0c2e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899d5243b450a331b048266cfeb03e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d60570bd35151e7f5a3a93c28d8b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b345a158267b302fd8134d1696277121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f9d72d875fa51b6014110cba90427122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e4beb0f63938b760498a82c205293123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e121a7408bed6847b2f577f1b8b958124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d601da2250cade101834adff2ddbf2f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca46fdd348083b8309e212e19b123cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287a764f403262633dec8526c73c344127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4649f390e2a21b45892a43f6f11a697128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d19ed81a6b9a952d822941432e40b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab513c598cf12edb520eb4867fbb3b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66100dd1ea1cd38f99a429abf3583dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b8493dfa3d86370d40904c47a900a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0f4c7e44abc519a10eb274d282d40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ea1b49054fbdc27d76a7982afd996134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83399f2ac734e7461ea7e6968dc60b49135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa3cfd37ccfee0a6a906021fbb3bd8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46670fa647af9b165702a84fcb5ed905137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2967ea1c3bee1af39b004411828b5b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacfdba167f4d0c778c495f5da2ab0a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87910f75f0cd8bdd26fd1aeade8a5fb8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0600e296edab797e0228cdb15c2587141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52a987e351230b7ab5c89b0bd0fd6d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1f2bf2a8575643626c9921cf1c02a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be60844a3b5a562f378b5da4177bb8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c503a1cf83daeebe4ef67cd8fd41e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838a69fc4b947ce082a6bac40dd19cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5913669671853b1a2e08ebe0aed5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808e67e090e8ce8ddd93a970edc9422148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccec64ff70ed12cdb02143ee1079ae7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8dc98d43525d53a9a653138aa4aec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ca09dcc9ec35098b971d430cd37e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a58d683cf94cf8311e978db811c0f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3195b6981b2cbb2f116c5fc7397b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688283d7f3ff2f09a5082eee6b5d8c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00aed6147ed13a5ddeb97bda27893b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c066ab190c37c0d1734de977b720f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff4499383e95543b13971168d4cc74157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce2487b37f9d94329073fb1f3938da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdd6c41800a7430b2a541b37742035159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf852d96932cc8bb3bd4968626e87e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4a47c82ccf37a0603233a86570d9c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ff38677b86073337633c785c1bf35162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35054670d1d1761bc08f4a029cdf100c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f5161b8e6ddaaab9ddca42a736ccc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ff31c747b9746380a1ca91544b8c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef84d347c9a78432b45ecfe5de2c92166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b24585474a41cfc0cc5260555adac4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1ead238bd3dec66da90a17c6ffe67168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a250edd4445776a593b8e549eb19039169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143603cfdd1262ec546d6361478f893e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c150f110c3e9b70a5e346093e42b0ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3747bd24f81f161948ac064e569d62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77f87077916762259bab816596f288173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474a75fad5b0e885d94d4e265884f43174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd6db932c551687f45a08eddb86927175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d407896f471448e58d3ef993aad498176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1277d07adc8aa42b965ca53b2a19a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd034d9133d7f37b5c4ae9a6a73f76178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1591815572df5f39e373ef64e5d80d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa92ca18a48e151f8bbcb5dde2ecb7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e70cbb2615b130a318574a53ed5f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6716c693d8af6399dc6c7c844b9e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f99038f550e1e8a82d8fe663efe99183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a21840d8545d58dabd602b08586ad8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6854c3642854abe110760fc392b9bcd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2dbf14fd949693f1b369bc67eb4d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1887e771733eeca5f3bbfc8196e6bb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86684c52c4af731194f89e2a17993e0a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21897f08062f1c95040aca6ece281b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be46cea1d58f18561e1cec953804e92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95813689adda71d941b85c21221984191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996671d26c702deee27ec76229ba3548192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aecc87837abbfe1cb45826c208924a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ef0a9be5fea76bd71bf5a370c1d78194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b4cf4579b3699ac2200bbb7ccb270195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440cccf3aed0fa0db7565825ac0dd37196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559f5573c8849f00038dd42b104bd93197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6c7a44115a3350c9deb345bf8c699198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88c18f6c5550e9db911b3a380abcbf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d66642a3becc0ee6417c9cd9c5680200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909c6c586af455b06c491a2071b2d58201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e53e3be788443a7feb8fd8f0647d71202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f34e83f2ce451a52550a5f6fc196c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4a71ce576c483e4f9c212c1ca9e85204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf89249a9e6218cacbf2da6cabc1d1f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4694bfd2b29951fc502d4e90d3c6702206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315dcf0b2f229cabfec392b0d589a93207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2f3b4c870d846348a56ed00fb16d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95efa73ad4149f65ba9ad59bc358397209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256480b82242bca2f3be35c4c63ce51210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba07db72bc5a2205eacee7d1a08cbcd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb96e06cb003bdb5c8446e662bc2a4a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41814b80d9bfdc25b960604de03c2d85213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba3596ba02969b24a982971ba8defd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0a0ad53306cfba2d37f2e329b39fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfe9e6e23137fa41c30a21db9a8fe8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ae95adaf2269b3253a418acfb287a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb9197d52c82ca4b5651fe96487d10218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960103372e74636cca402a044e46649219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2cbfc6a7b92c3c315454f59726292220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf75fac646e918f617f8c24ea6121b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafbda5ea78b5d48b41226cf8d51cfa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aca16a96dfe1885748309840c5a2fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d173a6a496fdce94b16b7cbe97f4c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b498c408eecf4bd1a3b64b1ab2213225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba7168977200b3dbeca0caac8e04e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09c85aa7a1ef26270ada5093369a05227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea1f71436f2bfbbe6b739f5ac1edd1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e40ca35aa213bba3279cd17beaee3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f97011cd71d11e5b39af6ad61df67f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9501327c1798f5ff7933f331e6f827231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668843da098c7846cbb909b9ae78261e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace2f5a24a392d7367c838e06a2945c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5be8b3d719e5174d5eb565f7eef90234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac3a201da53994c7299d9c1a15ce22235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830fa48e3a6bc85922a06004ae946ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f131e9e3ee17a56e6a3fecf64acc9fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113dbcd3e6bd97bd0e918cfba868e8a0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25316bcf97a2a468c1ecc2197844e6a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d94bdea3a44ae3f6e889825f9c4a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42318267530aba5f57ec9f5e7b8f2f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53753b30e0d7cb19483ea1500e2fe1f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3344c50ee27f173d203fe2632b06a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce852cbd84253f95d8f0646992645cab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab231d49330538c8484058979a2055245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e84a8c5a6152d4f2c6fbc47493afec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4905dda5a6dce6cbbd8d24fb7476c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7f7270023e504f0c7905a7d8f492e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cb46cd28ecbb93238b55cfecd1dfe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa702bcac0c2f5f2f2a1b327a95ff40b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4ae4466e56c8ead8cc860ae05c4b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d66465ac0c3a3607caf73ef87315f3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee784e894b68022dc499f53481e8d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ad69709990047c0cf9135e3785002254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9055947ffc7fa0de581031439330b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44dd590838edf71e47d66d92f1dd3f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5ba03b2024f0471802737042db140257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc441beed83b0cafc3e9bbf6657c04258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f5892b98de2ba29dd62995fc05996259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbbf391e18685dd86af1ef1edfe829260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee888f9d22adf24961d3c9037ff9cde6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235cc5dab751d33328c1b385d085427262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b54ee25ef40e26cb1c20f89dd35081263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2402b6dd3211ef57e9d490702a172b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0edd14af071a5d9e5bfc181934247265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963807e30ace2ea923a455125e6d3d24266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e731894e7152bdbd9baccc63bd14ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789357c4828691f6e640c0a750e45528268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833ab3974fc809e0149aea44baedbe8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff649ae566b0b9c827a1934bba85ed86270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183a2a778b89533a9767f9d0b43f341271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b55737ceb2d5e11c25472ccd2e8b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d202311fd8670896d386be001a75d02273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2cd96959a499ab69ce3cacdc04c8f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87a9227aaa0be7b7b813804ff20fdc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e49b1a39a3c51c9f642d8642f72a1a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4420f7a346763c225f7944fc4256f22277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf521bf341154f746f9340b4bc1424278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbef37ea5f1c9e5da01e5ae32ab1f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de293fa7b48ce78ceddd9e3da144181280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24177a0a8d813dbac06f8b4d6978a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a89001894d3e65376bfdb242306e8a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba30b121a0912753c9373469a00d1c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b523126f3e9049d0db6b9cd5201f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298f867f65e570e8d0e79bca5d95b04285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827200ed2841c73cba838cf68ccbfe06286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8e04984fc434273b34c84892c7471287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7c53c07fb571325481f1e52222725288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f24f73aa8938e4bf38c3489b72ed6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e38d3d206059c7ee9e903c48860b47290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6004c6c31e8545c3f68ab6faee9be9c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794a4ee7ba2f07e5cd94d11314b7e8e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca811de16d9e18f7d150c42e639163293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8711cce455fd9b230784d501f594497294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3383200f7f23e716fd775563cdf99d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd93c4d04f82af23db130684a95142296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644dd6ffd3fae3992312c1eb613f523297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe510b6b5d5d06723628be0f2dbbf56c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514234e43d08ceaa20cfd245bf8e8bf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627da7cc1a89d4114cfb5a88bdf309e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dac99965c53dd25a5f3673ea312f01301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b2b34c604926eff54dc4932ea4400302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db808f6d5b04aafc68bf3637f4f9e0ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a72b761da0f436338d8cdfc7591cd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad430e8f9df4eaf8f63ace1d2e0b172305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb09a9b98c30de02eadfec5acfc4335306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92505b56e29a765ac2206a738ffd231307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7759d35834843a29432366193d8d9b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb300515139ce6720a15a8addbcaec2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36471de5c16b5991217b08d69c6a646310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebaacf6238173c53a6e4fe7802734fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7925770e7999aceebd46afc7e6c393312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a268857df57c64b74c91a7fa8b1404313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29070381a5357dd362e3667d39a82c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322ecc77cc5dc9b5b5ada574f80c11f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d65d2b20112ad2c67766a2c3c789fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f00b5399056443e5a1737e3607570317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3c2e0fb17a14e794d24c79f49f0ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16a46f5b0054344d36f383297b4140319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a91c313c13dc3c3d30827555feb446320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f87eba7023f7caed99abcdc3af5d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d6778bcf6caeb4045f58132bd49a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232212ad3b6c796f8b05a07382abdd9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706cd404a3d807cd121098a62ccaa22324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892f2a0742d0cdb2059f31c1451d7ab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7de15f4f8e33d790a814fbe315f66326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0d2c761e2fa6ca2d3ba97a1479c74327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903cb286551dca3aebfa72db40a23d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5486542f4620a804261c1bbf4be3ff3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1c046882ad2aa9edaa848e5326dc8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6a41acef8f59e62a2f4bcaadce900331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b191d6c427f441d489e1acfd213cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ec6af0f8352455edc1bc29a92713d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733abb9dbb5d1e05a53341ffbe22235a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9a40ad8e2b050150195142456cc86335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40cf98501632ddd58aafe0d8090c3c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3d702f9be5c470938d0eb21553a23337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460200767deae3acf6e47c31946f20b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b24a254193913abb75c92198b0539339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9b1d13d8b9a6996abbc5f1e23c809340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01dc704a13393798d1ed6f4b222e1f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbeb705c97bef6440ae371100981793342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f36d98a4932995b3ab9ea68c65df18343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb765000b196ff84023c5cabdb1bcb6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdae9035c7e3af890a7c7fa70b26587345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a25987b41b599113cd49463590ab55346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedae17b7aedc24059817e759a604d58347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a346d4b816094973d41b59fabbb467348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e933647238ec1d7c2ca7f64a4d721349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b7d73b42b2800488afd8d2e416f58350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489df05de2635a006a39566602ba8d4b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3964fa750448d26ec5f6fc3f360fcf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548c98affea4f6ac860bab47ee40f4e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ca623d0d5261a71f80bebaacfa7a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0348203628ce448cd99a342a21dcae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f0a41224b43a40be820e7de8de8a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be70a6a58564fd92e008ee58361cfc7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37a76e00532e3e7d6e69b52ab1e78b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0982fc00180e67d02ea1ad16062f4b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502832988f983c2489ec4526e51f128360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a39edc9e2cb23077ed2f254c8b59a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695d1e352928f6665627510b2b1425f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eded60750069e2104b6b22e35979e9a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f6cfe10d7558863e46d109856c235364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7282ce4e6bbbe8d8fae2d2e2f8c7d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcded630e2335317b56bb9d65ae5a12366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25269b06d8abfcc2be79dd7dad1dba53367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f49dc938dbe9c9e9eb879bd15cfd45368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b282237fe2106b7cda594529c048d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9303ffeeb19494846400ae13b411407370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442bc9a777bdd7e71684ce43475e6fd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c596d983c7e114b3d053f5b1ccaac3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87b68e264f1fc68a59972a0ebeb99a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0b0cc41aba2f5396b5679aef8673b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae367110c22f6eb541ac6aee0d4f17375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17136e4888268ad02e80bc0552ada66d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7f64bf9dec9b4ec102232ae2315ab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bbd7b8b62ca8be2e6912a89bae652378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e57d6b94eeafd099bee49294040ff3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904880cea8dc0fa368250ac6428b194380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb0d1684adc452f956b5837b662cdb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba575be1e1ba7d31770bc1afb49e725e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e1f75483e7c08a98644d8d849fda0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac812ead94c61ff954070ba92aa3bc2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17878a615dc78314c61264c071366533385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e9f89de9616124f7c69eadbfe2417386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136c736ca4266d839793d068cac0916387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f0580c02dc874c27b846b5db9a7e1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777dd339ef8fc0909eb44ec031623c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320b8b545a14bd579c3ce09062ce6d3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3596c6a69f56e7e31b2778c8d295e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b73c0cc07dfc671278c629e8cea91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2f194798bfe8f543be86b28a70dcd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9f83a6c6b3dd51fabf141e8673115394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c814c44bbf8405da73c205160ced7cc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc61111f820907b4bd4b944abf7d2b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc013cdb67457a3677fafd0dce4a2ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f531bedf9106d26bb7e7bdd8449861e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d332ff5ef30726cbee92818bc5dbfdb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efca4dffb487db701fe277f600eb9e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e481f93426ea688a32fe08d6e5fa61401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631d04865441b6e38c59c511f06ddb2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab122dd8935973eacbf7ffdfac0b686403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378c5952e718ebf8346003ba1c8bea1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f411e729b581ac0777b4917a54d0c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6c4507e07dd7b4190ccc9aa46eb31406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1d21be09f2c0a30c3028db84e4dba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581ff8613cfd697b36c52cd7edfcf02408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2171e0e48ed71199d42034ae21d07dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfccebc12089a22baf425f30b993b36410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba557bafe0ec29e58c44e65838799a86411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3f34db435bbf309363e66b4b12a74412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01815236e18b6335dbe807674a087c04413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9ce80c3d328e2306c5b2d50797d79414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb164df65da8c42400d3ad2b59e7aa37415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacffcccfb771fb4ad9b0cd1b430832e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e6815f727a622779fa5bdbfe71529417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cbe856ffdc1b94ee2c17ab3c44f5c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d73332df7b1c20c61a52b2c2a32c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26ff61c6848fefd38e8da976dbb0e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f65a42d2ef8e4123015a614f6f533421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af18a4717bd869266a45da046b1a57422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f77aad2b520e717027115e3bfe136423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce8f70c728d5e590e45447694eafed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19692659261f293eb4d244ed17047dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041794ef3d3df6aee4bce535acbb77b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c11495a27ada3a2e8ae581630513f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d962412f2d23dc5e16f9c62f2cdca7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427d4ddf232bf7037cab49cfefce07c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773585ae7a09a07751f649a2eb5521f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f501a6f4f3b8b7073ee54b397cd8eae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e649b64af03c56bf1cab54f6554839432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7803421192199539b891760eb2594d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97b397adb2477321b3ae424d3dcd7f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea8b5d59a8e3e76d4c6e7570128989435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083b4236a84047a162ff34c90e422e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657343162ecad05be48fba653af2fb8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223dda6a59d39ee83b4c0740cf2fc25438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf51bde909b907b4bbe52aae3d35e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c37ec55c96ab55636e3fd4c0bd770e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62e251bc57a0d0778fcdd5054e83f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2994725f3fab38efabc67f11f9ce7bb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abfd6b7f8bc71c05a976c7845c2016443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31153c200fa4f9d1b425793ac07cf3f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19580bcefa7c7729ca0e0f3b9af81023445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fe8cc7fcd83df24b1f43c444541ce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb6f6efe6138f0d0e5deaa71245ce3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed509e424159ecbd4732d93bbb93adab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed89bc411d856478f57ac5432ef2f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cf6fb764b73b5d7f7b3e59e8092f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf72ab2016423503c215d009c940698451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519dbe5f945afe7a72a53d32dc0a8f05452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb84adf0de83be4b1af2b0383bbfbfb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97742fb2168d99537f03e059e8fb5a56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574d71645f8b241473f352ef756efc9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371d876d0011d1abfdebb6b8f9d8e87456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec9a0eaf0d20b710c1d97969a8a6dc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaacd297fc8dde58de7a8809cc81c08458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a359831ee7b262ef04b2dfe119bc8af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a368f9b24407d115eab8c1f68a95be0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf22c904a742c1d258cd5c7f9cc03e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919975b050490885c8643838dbe43684462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cc683244cb551c54118c5af81d3dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8117b76dfb2737f13044fa9b92f25e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a288bd5e3d0dbd3669d9ee2cae6ae94465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65d227678c2d7733d246312c00cbec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95fb9064f8444846424049a78183cf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e13b2830adb8b697cb1c7facddbe8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffb5d73e536d9c0a32a7b1daa8a1a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91950a85b167c3f7f00fe69301d862470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f50b9f9c769e8e0f98c1e9819d91a3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d010575b5bec55e0d468f3459289b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d1d3c2aff146a87460bd7cc22baad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd74567fc794374398464f7d88cc177474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64013c2e2820a567c0568b24b27ec038475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc9e46595d1286d46b6a834dae185f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a3fbfcc6af92fa0a0cf34431ea834477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe794d5a206cbee2b68344a9ba39cb9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab396ab940c770e2c62f21853be57766479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f542ec4be613f92458bb021afe9ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147984640f101ecebb49aae3beae1fe6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7f65e8ae8f485f2505a9719a23e7e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320c199291420b740dbc44598886885483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486518040fbc4364a407a7881122eaa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e6e9ab0b37ea57ed6d2bf53d5a299485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396bc85ecb0386c54bd2ef611d769a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac1831d4e42962f87bbf7174240d37487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38ce997d2ea0fc67db402002294481488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc909fd60753a862c8dcc37bcf237d26489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c31cdbb075e3e473ccda913e7fa6d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252f1b3014cff763fc61527fddefb7e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785b5f755619ea5b69277090e452d99492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ac7282887c6b07ef348189b80f85e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d6c41683130be24e6ddb37da00af2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81652606fdfd7dbf96752594ce007518495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6e1dd4aefac2d13408b2dd5b5bd19496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5b82e651a1c2c380234601b8d6b3b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5b9e44a12a7c14b1955eb5103ab39498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9578307b7055605c65999ff67b6edd8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c9086cafb6ec1118245b288c2aa02500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d187817d52ddf9dc4277a171a3350501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc811604aec4449c5102aac88a533a1f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b6d5825794f46943633b6e3f65785503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e470c6942ec28cccfba89150d6c6c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14d8e41d892ef4bf9ba358d9d7cd8d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5d97ed31d2c23ab95559af57b4967506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098131aac39fdec8b68ea1be148c85a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0f8768f8bb25ee06637e8022d5d01508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdffead77cf2b4d6b41a346943ed421509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81068281e1abb701a745657476ee97510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606e837ee36cf24c2ae90ecc5109763511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c248b7d894198cc7f1d4fad96b454a0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88756419471f505b7a49dc3b0eaacbd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f1cef1b3b06e1100fd403c3ee536f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ed751631aef6256b75e0a0c043bef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d9c9aaa765820174168d258dd5812516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc563e3723537a20c04d46c0159935e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcf3820df1b16c5682b090f6c33f8d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1af7e80b00ad094d38404afd7399c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd41e18cc5621de3366279b364717a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484873caad5acc8b566415e28f73ee4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b081e63fa2ed3276ca5244a56d5c9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d31a2ebccf98c052271a6ddc5d52e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62466182ecb3e6e80ec71d64319892de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5947b1205eb29eb2300fa35998ddc2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38771bf2894bbc864ac59f3bb8badc3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6942143e4cb157004d86f707592dcc4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff78505a307ab9845e5596605ba993528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa87a0adb2de4aa94a8a1f2dc76cc3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002fc0dec5a724e54ba1b848c5d079d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6453f8b3a5406d56be5f580024d6cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ba585946f66481ef55a9b91e363dc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267974e2697887dd3b7f30bb1c12f08533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff15e564f284cd6299b69b5397e38ae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8b6a47bcfb5ca43ffe5072a6c491e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54933cb47b818ee1c605b6c1542812e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34d3978f674864d6ca75ed4acba185537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080919f009405d8b54cdc94d022e2841538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f839317df28f26cc07fcecc5af7304539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84012b02a5683afd0d6ef68332dd64dd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c6269035d42654d9c213c134df113541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40305af8dacd5578f9ababb96c74e44542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8c7684952e362e07d9083039c048c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65311b79793a96e1e0c8450fd3211c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405d2135a82287a15657ea925023f87545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee8279e9751ea54125162c0401454f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de91dcc6d4c9025c817b01dbff1e91547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a6c62c95e1b81c7eb2f38d750ad5d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a63940fb2bd8d6bed1503cdf20d76549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52b8bd2dbcfc5a04d9213d10cea5b1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e30af6c15aaa230c31bae77c12ceff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806e8fa8bdf1a282620d3ead995159a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd463ead30929e83956ec462c36da8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad77f261b101e5144320ff45e954748554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5bbad0f7d337c567c5d14dde7937b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5346c777324e7f3b27d638b57bca8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f5720b4fb61683b56af658bde5663557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded37ce01bfd6fac1b7246f5cfb9b19f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76abdb07b493362e9dc44addb2fd5be559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946a853db485283a46c187c077a30bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0d15d02f9b1ff61a81aea66db7963561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870e38d64105faf7b88b94f3ac4b654562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1e5bc1735eda011e5feb83741b365563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c936894ea08689e0315f8eb29161315564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b85dce7ad0c7ab60a3e9a5964cc9f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4674d3c7398a76cd53831566de2aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c68f3a62f9d562396afe85fb64060f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5746f91a0e2c75cb26b92c843a54ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a700f782ce82586b6bb3fdd057fba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65163b138fd7426cab88b0d938741918570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9844c3b68de49de0cb980afc774c1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c073a09d57dce3e9af40bd9bf4513572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f49aa4fd6831168717da50a833d76e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e260e3470626a091f13b9477fe9e38574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acaf2bec31932ae74e463fee61d87b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555d3c4f9c0f2d8eac719d450198d45576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02402ae58adc897a92f2e4a34477ba3b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524330a2089b47568b157fcd8ed782a7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d4f32caa569674a16d1e3b4962783579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722c0a874f7fbeff53ec25517ee6e43580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ede0302ff041fb57b33814569c2bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b43699746d23f187ce7d1a564c361b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d62a0021dd9804a1ec6e2d11d2f443583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb0abb0d0b1baac567860fc1daf017584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be07a870ae4143bfd8282d569172448585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de58c8ac72e08252fabe57666d3550586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59dcca002dd3e2c53c841bf592f5583587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ca6ea5d1530398b3af514695b706e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd510ae497faf8f7e2e8e30184cf944589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bbdca302d069b21c3229653bbf22a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431e58cc5070229b3248e2189a9fac8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006ac225fcf757c4d6ac6e310a58548592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9905839466583f22460922cec6cd33593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5ffc26da468875a1c389880499b27594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50280a766cab085c7c73bf2d7ca473b5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d084762e5a63396cd9d4c50c7407933596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a39d00bed9f0315e5e89f9373f2069597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9c2ddfb96ea63bf2b9a80f7917e5e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71900b31fd523613de47c471ceb8dec6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c535aa59ac5ed114d72e4c9d092ad1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98e85471930de51c89ee53d08461a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d6db8296e4236be55b81a14e3fbc4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a579ef73df1498989f3269080cae9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf945fee546c1834407d08b9c9be11f0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3e477ed884beccd177f7c3a61649b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89726d061e903b3ec34beee9d8fd3d9f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdec3a6d89a674cb091868a26c26b1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968212bafaef653ce4b10d00b475d59608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd8415c3b3f015d545bb3bd3524d2f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003ae70201801aaf29ac1cbd2feda23610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f39f0d9f10a564ac7b435a8f1291ea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbaafea35fdca68b9c973f7d83fe310612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817d9c0c225d0a56aa9a5b954c2f739613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8cfbce572feb363eed7c720998e75614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3b207881fafc30ceb2d07e63c96a1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3f40376f8ee6b23aa66b0343daba0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf44563abc992fdef76e633dca8c2a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7a9fcbc58b78d943c3aee21defd5d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbd0f49db9979802dc76ef2977ebb8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0b0df8fc8680adaae57ba5621a42e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867afa7bbf3203ec259562824f4ea8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d2c63a58b5896322e5d73ea8d3665622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372aacdc2632235923db8a4aa287b5d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ca0c680ede69e1bc26ba1e147b24a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5e6119ccd02b09ae8a27c872508b2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e0056ecbdd7925ad5c225e72ff379626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dd11347b2dae25ebd16829aee9131627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b2844eecea5a91728309bbfc4abfc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb410e8ab5fc50531ec57e7668fb8a4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e18ea4febdf49927fd3a713cf58d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215a1cf017a1ce1297dc07b41849ef7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c952f17878c872acb34149e7c98f5be632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335113fc9c20d294bac3092546e373b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dff1b9c765fe60f2b5aa1bf7bee0e5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7423a5ec1a28ce589f0d90dfadee1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003481bec72a921ddf44ef9c92c2f8b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ae3acf39845cab7d69f9747ade346637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54422f08070872f3073ef3c8ef420dbf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e7bc437adff2b8b695afc1ff7d5a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ef195b5b0c81bd17459b2395058bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f283448f0f4566dbda5cb5aa62afe1b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f891ab9b60c152b3431ce26c169df642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cd4375f038b64e2b6e8db6689ab65643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65463d9e9d6606d1746e6d3039b734644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f34d54b22b6c28763fd996c50c16f6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7d2932cfaca90a59788be6f5fdb87646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0c6e835b79b2eb699272111104925647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74897d44f0bdb86bddd16b0bdd9bbe78648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82735af1237de983859ea69dd23ccb20649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7b9d9063622b52329d88fa1a81f1d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472064f3df89c1083b459a7d9c9fac7a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243701ba2e491a834ef65758ef2c112652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d39180390bd8c67d1a509f7e8976af653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803038864c7e682c26f947c50958836654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad285e33f45849447bd5e75e719db36f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb61b446337f039b8d80f842d9b20a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68bc9d60208bfea7514d78374d19cb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e378a1f18538916d9263af4ecf166658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd705adf42e39121cffd555ba4fb0ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2d1401e2fab02d6082160c67af1c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44772854884f3d4004b8959ee671129d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493abab421fc7b51abc0194566a3786662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b6afa2030cc412ce761fece8a2d81663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1102293306ec493e2c641e4fc330c2a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6951f95bb94e329da2f859b1d7bbb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc1beed8100cf9d8d80dd945ea9524666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317582023bcb52b72df1b426a0a234e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea587779eabc9d677b78c510c99b1f3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2fcad21ddc98793027b63f7883f17669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd563cdf64a1ce3033f0999e39aaeeb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55889f63e9eaaa67826dc5c90be1a4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f1bd218272783da58b618078492bf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8bbf55f06a9e87861732547a9b7c4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d6d526470dfa6c4eb6101fde55b11674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542279d2b7b86974cb8b1424df8d0bd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395e3060be495ec20c6155d7332b46c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01944d28528d9b6857cade9d7ee92aa0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a133370d540259a6d8f6450a56683678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e6d179754869686c30d40dffda344679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d12d427a55679083610072e1348ab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0bb3eb842240f94d09f95c68a8524681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17488b11e73cc19dd146e659423fd388682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a234b370bae67b614f2c22c6be6a7e7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadc2ba5348e48b973480a3ebe4223c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be304a42ded5c47c62daa437628cc95685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cb61be5ad0d8a74eaad24a39c0971686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002ca326777e399d57971e60637e389687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eafbf9543844c5b134c1d1a1627f8d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57030cca902e0fc51dfa9926798483689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd3ac38e02daca0b3a7142c37eee64690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ee571f4c51d5b527690044f455c80691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1e83c6b3a9cf15877881cd5125c02692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5db37a40f9ef660c2793916e50064a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8dd03b9da1948b4f748422f39b76a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c268d5e1bc7b7c7d0df7e7381fa37d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a1f92010e3f50cdf66c05fda01e86696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1791fef000de096db8bbe0cd5d5f28697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8e534689d0e468ebdf365b47b2a46698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9209b373f1b91951aefbff4d7d7ac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637063d9fe9e2a1a1afe50341725a18700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea68b3ac0b8006ddbd3e362a7b14c58701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db3e279fa132dafc2c1e6330c5c894702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e7349587cd7d3ee775eedba40ef0e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be79bdef6180f7a412b737259eb7fa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e795ea990fa4b1f005e95cc309d937705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f5ea0823f30e8b8e57cf53f502665706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568c545488b11c8e90ce6da95c3e7fb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a070de845f8655a9e0d1ecad5b218b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90c8799ce8ae9ba91e2e30f9ad4b91709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cbc00239c38339ce7ca63cb7b6229710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555dc2129cf2cf021fc8bd4f37ad2ce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68283abee00b29108e12d7f0be48468712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a2cb3f2a53f4e09e14e55af607290713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc6762a48698a8fcecba7f2b8da3fe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879fdc8e720a6f52f60e73edd444f04715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0caebe400ba714ee01e5f8b6401fa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55fd44c9fd276abd33bfebaab9f6f3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a471a9fa2fca88401385e585f4824718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f15fc5618748ff2ac726ff4c3ea202719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab342fd0319dac4791c6707d7c9175720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d546565adb199d0427d115676d8e219721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a6fe8d62d3274b192f4911dbdb96a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d039c85721dc2b2cc32d937e889d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099cf298d53264f9ca9a2c27fac5b4c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc23d4b0d51e6de0b29d311625e494725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b45af0eb112c244d38111bb5123fe5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52f7c6465e2741b2dcbb3d756401e7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a008285f8d8d86e34c98b63d6deba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba901e5a06b56af8e5dfc86c706786729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063e8f37832887173dd9f0a5cb09eb5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fcec510b5987bd0c7cd536516ec23731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b4e4eafccaf4cbcc32918c6039ea0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f374910e3502f767a06d4092ac5cea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d3213bbdedef281b64af35960dbca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680d5aa5ac08ea957de9b41eb657963735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ffb58901cad20899c85083b5113bd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1b64791b5e5e3d10d46f7119d2ccd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7249c6663f56834932e7c0af0ee21b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d66b72344385245f4ee8407bf914e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b77019d021d5b380bd90b1797a0d7a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9e0f857ea9b4deaa66951a5d52f8f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a500ea9393d386207a9c50b2995d7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70089522756cc9416c6b5a6f0ced5618743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc808fac9be80e4ba972bb68684ae1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7808d2c52a0bc400ccc7f0db2b2364e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b84cc5d889237e070af3b81d1e44a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af048839dbf6115e27e16cc45473fe8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad43be4001c1f16330ed20cdee0397748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe3ea87282a7ab678b93f226d55ea4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925c208745f2810ac6195a529738c63750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4cef1212dfd5ccb00f2a5cb7f7d09751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bee256c1b04728db5045afbbc64d5a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2a615e2d2866bb51502a423ce7a1a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46956243428565279d9a799c1a616d54754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac4869369bdfaaa78d8c6175bfe150755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de074c1ac9aa2dc629f58bf25280d039756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc2dc93686016508fc02aefb55b393757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936ea22b59d3f0b046dda83fe821243758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a66d1c0b1ed1caa8927047bc1760de759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b552861ae3217ce35e6ffcc79b7c5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bee89b7861de754b5923f5833fced4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7d6e2f1d794354425f34a5a4d130c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053b0700d1729faad93c51551c53f95763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ca5d7ebccbbc1eba64cd9437c2077764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04179258279ddf09de88a8983c9b472765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d604c30d1c33ccb0ba362b54eac2aa5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ebe20a876c003d0c15d005509bb27767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997c8c159794f76d34ff568b142054b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fe4f0dcffa76c2da3a1b64b607e76769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce222467fd27d01b65ed0d9553962516770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbbb961a002fbe99df7d7432be78de771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bf8ab0c9a5330f9db54a2d54287cb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b146e8a5479d1e4ec45924fad7eb2d6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d87c6f151bce66c0a805ba3a50b709774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd4baf737f404b4aea4d1d696badd4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e85989485ba7ad5491e3464241d95776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ff500d26ad22f9b83eb61975d6204777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc5aa75b88a3e9f88224cfd83817b3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f0f09f978d51903b397385b175d9d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209268a0fd5e324b392bc6207b4f4ec8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234dea26df7358b670c832728f4c431781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28887d3669c2920dc95a26e982091e3e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dfc0183ed541362357d342ac549d3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acc6f8576c1680ae9106ef17f96454784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde82f7c50be6fc39baa99a9dd57177785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd124867bddc2685dafd21bc1b5029786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8af5207b0a1e978241711206f08dcc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd4336151a56664e688f620c556ec8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc207700b1db29e68ce176a20d0492789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a2b00684c8151debd4b99b733708b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e51a2f6dd8d6576b240ba9e0f7204791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caf6a6947b223320f862539e676f75792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ca5bba3668b1661fa65f9f28972e0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3a017b41b0c55d525057f19ab5f69794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573a5b0af383db2fed5aabf72d9231d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2e4265a826af2c10ada98ea1c1786796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bee467aa625d1f1d09e243d39dc66797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970d9177ad9d1773175a69de1fbb2f6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0007a4af20a187e981f8590d4c6c340799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1671209261c02102ef37f3fe6e95f9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0156d599d9b4261d774d217bd6e81801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96f53091979a4a6fea2a9c52891d66802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926eb6f65c7ec959b8f3b484fcffea33803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29205ecff1addce68287fe16253a43c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff690d54e6cb9ae1954f360a2263ae5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f8794725ad70f993dfbd6f4b4e0f2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e714d0f01d4ecc206c98429361104e8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bb547d3fd940ec88becfd66b26e3f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafefe09c9d2ca8798c66a6e31fa0f31809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726284427bc53d459c10cb79d7c46b63810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdffdc2b3d67af90e1b660e531c661811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a4bc4f1adaf0ebb7f430146ff1060812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb12b95f40a43372b26303e618f9e0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc937e4d4b946b6f8489bf97ebbcbd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f16a43008b7038ed1b7752f1d7557815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2ce26d2e9799ecde59f3ef2c71bc2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbac9e114660dabd61a5e13726cf2d7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155c67acbf3a2451a36c46be0f48c35818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3c03ef6576129fe841d7e627814a4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94627b0cd20e3b0e9778db77aab215fa820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efbb981ee11b680f4dfe9d4f7837a8821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a66048cd96ae058416de6d46421b841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a12c76f19ea55760717442c8d29092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f6dfe8ae0a641b0633cff57cd08853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e926f6a5f5a1913923077a1f7f134ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35349d0b3a3b1a1215894516825fb25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8616a513531ac681ea95a23959d1a716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd4c1c9aa8988a470152bd4ad53df27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2b320e705c518a9ee4d2bf29fb5f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b0579d964d7cba081f2aeb2ae91c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e9cea0ec5923c6f87d4569733e9a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8abff58ba30e2a924c3441bd2178e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229d9fcf53b353791ce142eb2e9aa2e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311525a0e1fa8b51c1bc53b069980d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917f32a9cb7136c3548fae927881eb114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21162fe2930ec23219995de9078f05e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e349ffbc286bd6795f67c25cb5dc1b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13292aff055f69e951d4f8e1842f3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef635deb3737b1db0b86cb1a231e5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b046dad2f267f702a51f9539ed24eb619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171963cf18179b8304617a4c80a55cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fecadb8ba5d8f50b6c94dabf31a3af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ec7245cab0b278ccdc7aee266433a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9bc703b2d0a0ec6223e24043658d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7f82421cb8f48beb65faa8811f21a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e9d0ab0b062db5a0c205fe6436e6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475866db9740bc3996fe82d8d22f599726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1794a0970de244f993eb5c9f8309c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a745c7f405f96a03dde8f687e2ce9c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dce0bc358676746b2eed5c41a47c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23ce6e0a46597deea659b2cacfdc0d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9003200ca7f1feb2015a7c1e22734c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c264b9917933de87445457d6aaa1fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272b86448a60660a8317f1d7caeaf0233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3d1bee01b627eb0af305898567e5434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84a62c4072383d925eb9404e12a03435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e23ce67f82642af49522c815c699036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88ca82d1bbcf5a7c0a1238c94c325037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4e609561be7c3b8164264349ad24538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60806cd7bf138bc2b342273a6771bf1439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2ed5878ef242d746bed882d97a25340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0070d00fc93192ad9b187bf077fa241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd38857916d9d8876e8096f9e9f27ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47330b53b3782cb4f0f1e0698fa682a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b944b57e0ff2e662e5a3594b8518d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e831ad4334c9915b1b1d743b837e7645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bd231703b0ae403a6c483e0a782ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a6be33b6bd6e8eb2aab97800ce97d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bcd1c13d1df2b71c166dcdd2135ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1956df3d9c34b37ff043de79f3c20849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcbda48c8a8a41d833228859d0b1e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302c90f242fd79ec3b0263a2373b2a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f1ea59ecf3be61c374c8cc8c5cc8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2ae5cf59736a3f9965f88ce92006453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149c68c985f9c60d895967c72d3c52954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4ff0df60ea66e72c13a58b3cab01d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bc8884115b5e0466b0bf8ff681c3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641997ebb5bebc191e6a898764f0e91757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d5ff0aa5c1141818b81bdf28fc6f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b2be653db5386c19e7c26df9ec12f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee638d1407cd1449d7ab41b56da4d2ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20394657fdf26f75a233ff395fe61761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991b9e75f1823d4f15990f20900cfd062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbaf1df2ccdae843f3dda8f805365cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7f6fe68395cee7b560dbb3252edba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983fd966fde265396f9114555b5776465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb94f028b87055efc81a81e957221066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f27da2401bc2b88baeb41eb268ac1d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8e346291c1eefb4f59d2f4f8a31f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e225f7bbf49497432d25a477698e5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16cc427b368abef0ee682ed02fc3e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9b43552e3e3a5ad2bd8d6d504325e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59784b08cc7178b0c5d14a39b6e7138d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a301d33ba06c9788a5f73cb1275f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dc635fdf2a762d6c1dec52fd5993974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7ccdb69cac4d80c0fc6ff0221278575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565e67b9dea36936d0cdd34d12423af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c7666cd22a66161976c1cc2ef00e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f128e737c4a94e331532e3fa43aec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73516cd3a002ac8b774dbbff73a67c7f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f866c355d75c95f260dee8c260089e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f94ef85d32d999bb788510c446ecb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beaa68efbba7523b6df8604d47ee8d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9fc5755f2cb6b4bd49e5758e80fde83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de8c371825cd73d2dcc9cd0d9e043984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a355ee9b9776802b9a5e91f9c4e9385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726257cd2cf5271a021ba8248ab6c9b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f7fe983984026ebebc0a0f1372d8e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307f174f707a210d05fefdda2c0354388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10ccf68bbd004f2c185f4e56a2550f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7f349759ab8be7ece454683d80fb990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8ba7fce7c8cae9f2d9c12e1ce617f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c990edeffd4c096a012279c9c36c4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fc2604465a0477cac2e68f09b86f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152837726088204cc845e39931d6fff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f65fc4cfed9af3ea5232e7c6341eff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddb18e83f5da169d125222ad0c7ce796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0c384d6194c4ecc367b5d80c0bab097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4141584b6fd639ae33ffc467f412f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5f8faccba975ff85652b6337ded8899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7f30b77f55cb5648fbd57981b64d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c630226f23adb1de3d9b162b0cf93ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6604cd606219b9b7d48187463151dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504e85d26a45d74969ac18086b5f2fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb148a0436cab3aa66686008e0d3f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666949e3772cefcf0eec77d8c63dd715105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c7622498a7a384f91b44b7c46065b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee427ad6a962e1f86e481b2b55108b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a3513cd957fd23cd23dc1b109bc6c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88862b39e77688efbe1c90615eacf05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40536805fab715042cd7ef9a1c5b4f25110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb943d28c23e0eed80bc78a6121df412111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e188da1c057b32d2806b6df1726aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240be12363a5618e478be08561549ebb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d7bc4bd8ad7161d1648cd618e89d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e4cbd52e1e781afcddcbe2e47861f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852c16914692d37f1ca3b733e816840116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe0eccea07d253e228334ae3e4163c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b04f00e28ec35d60f7a604e6e2f85118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b6ca62f6bc6adb8d00cae20676068119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030ff26f7184779c92e096b6c479603120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c38c2617988dcf1bd347b57b06bac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90f7c12e288a88711c055ca980d97d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1377a4b9d5d55bcf32c7cf6a480e21123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6b59bed57e7ff0afdb40cae847ef3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b30f991416faddddfc4516525cce8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479fe30247938189c664224e3c519f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a54479ea59e36c88dcafb48edf1b44127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ea364d3741dc34c1e2138a5205d9d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a377869637dee214df23279c5d8049b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e103cb3bd118cb9cd468df48ae2350130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92929f85bc9b0f0538d581628e34acc6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a143f864f9c2f2167ad0efb7ee0537132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45c91a1e16867065103c7a833d3700133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bf6a1d0e1aa5dd27097d3b9522faf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3477a2297e114ce532bb5ef5f52992135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d23d1267593023bc116fa74d2a51d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f88a782678476212bfc1453b2d514137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f1fb80ca3191828757168833f1e40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd74a0a5d0c41a6866cebfb0c2b50a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963c1229f763a267adf5cf3a7f5f34c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57981a141492ec5cc6073d2a35bc759141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84529e9c8165075ac4c203b5eeff745142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885b8a7f5f56a578a3f75a75fdd128e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c186b2809844f0c7a2d7836c83a841144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c217505d0c48b5beced725ae70a8698145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7817c7c67e6874bf01c841c7ea00f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628803d320cdf243912e7af3f99f4c3f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab10a6c9dfa6a1b0a220ec6523f7dc6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec610bfc98b6364f2c204d6533684c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4618a0e8a6cd2770c8fddb0b1ab8e67150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b40e6f1b5059db1080dfeb5e5e16e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896f28fab66c1d92a7980f219143043152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659a667e48f54036ec8d0c2ce730000153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7956a341fd37ba06cdb3c7af0a73f79154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf04242416911de447dbec4de35723a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d39bffc182be752d75915274901e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83c7983ddd9546059747b544a13726157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ae5f9f261ebf7338b34f02126c2f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307081890ee68fe4086bdc76707b0ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dc214174958083df0a9495ba74b28160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088078a6bf9c45b46cfdf6f4fa7d646161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001771f8340ef99c2022927734e681fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddd2fdd8bbf3682108d2431bc60708163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467c2bc7b46a2a222201687054999c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5f65d0e17113363d18d4bc438b54e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605a896dde071aacc488a9c2d35ddb6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca32807a17de6b81be7adbdbf9534a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ac119d3d912e7840636573de0e5da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082712eba02cb68284f584246806c88c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e03f35a02df6cf1ab484898c8c27f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296c23e53f4b176c85d9e90ab6fe05e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadcebfc088f1806e839f93e30c727f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556df89790fcb308ce876bd5515e06a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf399f5d4d0f912f8d1431aeedeaaa6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b387df60fddddc12cfb3f111225af19175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e2f3c2959af9319b6c2045b3e4fc5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290202d7e766ce2225b9fe95965be9e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6371f9a683d257af4a50f4dfe5d52178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db193613bd6edb9a6f3dd6a02ee404f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183348c99269ba35628c01687fe2da91180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a4307d4385af9389f4357797c8ab1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268482496e7643fb42f2d5bddd0f0fe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92faa32b9807c1a3df470816e5fd0736183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8a493ffb1c4f2a52686c233f925cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb5b75a60bd1cc61cd489426d9990c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253e8192b488e60de2c6c39989f01a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2584e0f715156e20f32bc0ecf6180d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01c464c6a6311c4edf89273a7bdf98188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08c4814d9f654c745e51879f8277cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8262d21c4f907c3b8af86a451e9464f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061a3b58802c1980249fc04103ea514191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852df1a7a1294bd0850279d42abd711192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd99b937a7a8c3d3265787b12d8490a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85358da0cec93545ab33eecd04935f15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2045f8521d73ecdbeb81e3c7b5a04195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd2870feef695e6359b42a8d88dec6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c0481f4038c427539eb2a9537c5db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe034a9e6abda3b5eb721cc7c23ca2e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0e5f742f76f52cbe1a09d312c2f3b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1041686e8077fcde795ad3a17bb355200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e39b6877ea70e18500b92dbffe859201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aba8fcf1890a053b147f6504bcbe21202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dda7cc466c35fd5dc083547a2bfeda203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98715915bf5c7440f1fd0ee8781e7664204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747026393dd72ea81fa0ab7e622cdc38205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e885368c5161a360b0f28bfafd666206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ed59eea25fa178792c355d04343a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a79adbee133df1db77c87a3e904aa9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a37dc2e7e8e6c61bea131542ba899209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c333fe11a6c6de036fe7956e15870210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d766c84a0d1f63b34be899919670a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80381a8aa085d780b7761c57547e5c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef050461fdf796e64ae8e0b0d56046213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c488d4d94d9877e4e8845f7610f1d33214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c1a2425064c5c915aa25f96ae0c1b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221864bba1028d5873195ec66b09629216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c74dbf9cf65c8c35cf2b275f79cd5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a1de1e5e0bee2478f8cd830b3c294218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4841b3b0fa44d48cc7a1e4bf537a18219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc474490a2a8584c4634efbb1ad608220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ee762814ab79957d0d496f27eb433221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8822b291d020071e7aacb1c7f3cdd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb049f9c68e98cc99d84e9ba02db93da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e850938294afbb9814a60730f0e13224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc88570dc0b034ec6d444afb79113d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26009a536f3bced9496725efd001de30226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754790aff68889b0a42c0bfd4ddd42e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650f34339b5f68039e70a72130beb4c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf571da6a8e47f90c41b1de2d1d9ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fcb6b183205a71b7ed2d9ca7cc3e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f799462cbc1969276017ba79be1345b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfec4583186b221c3d409655c77496d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5498cbc8cd26f3b0fdfff1f44adf7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188acc0860de77f6a34fc4209632821234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0723145b1e46f3317e9ea6285ac6b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7a72072346955ae7f1954b167cf2b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efece57a3d8eee8aaa2b80c0dfb21037237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29e9b6e43b4b6eb86843a7ffea780b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c542bdca1cdcf082a3cdcb77d153be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b454bd143baab1695cb5bedfdf658d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc664e8f14760799967e81f92842951241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e11ba7977cd74a58fcd94229396e6d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a691a24b9116614e35d7909b2ce1565243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4435d3fda523e3c4d21061bb0498c4b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3a149080005cfa28d33ac02f23e95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126c4f502d3371d405584fe910d34dc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107ab768da65be0b3c4137ab2bd237a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc06e69e288013ef165f8d3d9e9a51248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fa54e1526f9b27ab08ea383d13275249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bc06f103c3d8f1d1f3b387be0b603250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b39f972ce0505207423b036f5fbe7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce43257d76d433df64d6f0260300f36252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024f56f5188bc15d1c09fcbcb5ffb9e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8ce5ee5a4e11b5bd817857ad6423b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56a2bff0bec8f74b5be970bfeb8275255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cb061f6da62f96d27126a765e8107256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864ef9025b36d0b3ebb1fa12f580dd1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfffce01cd159741a8531a81959fb3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bffc8793978f83f611f47b54f901c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e154f0fb51e644d14cf44d2e54e179260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e224d0aecd1018d78432426be98833d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d4e8c62de1cacdc0ac77c41769071262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1d2b84bf395b52f20f74ef456f468263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db244b6f72db3a428db62480c5ca7f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d325e91089c2917c994ac0eee4c5425265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c002dc52f80f53abab5545c8521f759266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0800cc09a291d43c8228205bbb87d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1c4a64418a8c9088c3f81e11ac516268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4680ee3667af07e8e1e140b9a2f8f0f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28861ec68628328c8ea9236d6f0da5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a834ecb954193cb4f164b08d9311a82271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b479c26d2c261c259868a3b78ac91a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20de15c9c566b16ed856c122f0884de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5f784750d1d93c6bd414f7b7206a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa958847de96e1b53b71aedcc51533275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9f5abae8baa45e4d335e212d68158276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7715f534094f59917589dac355265d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e35a116e383fa46ea0fc13a1839a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a952ca1c5764f1ed98d8b469f67d76279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c310587df69b03869542a985bd91ff0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792d0575e786a4bdf6c265a5f027330281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d57f6e9b4945711b518d9428e1a1a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd661dc35288ab8035197c2e611e4de9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ac98651eb93c13b26155c44b4418d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84fe64112d207244ac78efe4bcee3b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1af39a544d92d934d1e1fb604ed30286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476967413de1dc914fb38d43186eaac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b5740528a0d5202d9812829b841f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c9323169baa99a3b974dc4ad7205e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a77bbaab15737ecd16f91177781d89290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8295ada322684842b8af6978189d55291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc4cd1e53215454e5ac7b995f0b1bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0f3cf5a01239c4e635300bb267cc6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31ed24b2dcbe2195039960838db9e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba423f3ec5ce1de2ba3e9f3ba1e2f07295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80fdeeee14ad773921bb76a6c61577296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235de9af68867783e4a71434992e27aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69e5bc11da4692e873c4c851e7b3d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3dd77e79803c6695295b3f290e1c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23af553e38b4d7240bff1c8b5ae840300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7fabdc66409b2ebde93fbb45c4901301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186897e29627c64c1c90a2ae506fe93302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68eccf9b37d9aac777c7ee7a6064a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dda35668ef7cd8163beefa099926a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d2cd24a249970ab8460805daeed12305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ef72d64ca2b8f7735654a11d01a1a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3962c2eb1b9d04a750d3663caf3b13307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec74358c5870014ba1989e2b081ad7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d31e732b82b8fbfa0dd71919f7318f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a6ab40d253f9047b463ebec05575a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab82cc6e27769d528592abe15013a5a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea46a2b46035ddf677a94e983357d75312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc820eb03a92b195625a5eab738cf5a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5e7759f9f5a70b378c014415bceb7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711289976dccb156f7a1f72d10bedc9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f437b9ad4fd60732af7e565e544414c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d23ec1147ec3844413f23ed640f611317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb905c6ab719e43300eda160ba11875a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c4a8efd7a60c79986d3a727120ec5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2204671fc883a7e2aa946b27781795320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f566a70c11b0c7c35156cfe977304e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d660bbbe94e7df72804ae133f73ea87322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14826c17c89f9f68170eb2d2ce9ecedd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4afb962fa269b9c7657979c5c113b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578eeeabe4e7aa90f56144e8b61158ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b0cd20d1be79601f751f569d26730326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203b91dc8e8e984944104c2eb3178fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff260ad179bfcef386b5e13a42cfc1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbf9946dbd3383f8304e123a009637329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a83e6df6a1171356cd6fab85aa26a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ede96e076f4a3767950bc10a042a5f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cd75ef77cbf5b51c8306313824f20332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a46b1888622061b06605a0df71b46333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741aebfe98077cc20d4cf2c489b3e1ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c6a103ff1dd6b82c87724f456ca42335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49e586856e08e2fb393fffd00b715a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4e3c186e009224bf53d9dd91aea87337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dad78734207222e89f680430d907cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22c82ad450958b8007fdd1f0ce8e77339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defe717a3ec0b560c3ed6b7dca8db22340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d33a85eb69c4b84b9b1402754515c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90322d24af6df463927b1cb0fbc60efb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e418c0542b65a579278aba0dfb634343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c368e7ce61a3c2d476625c9751a2d6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473e98bef355ee2dba751dc650ebebc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7e275cae1c50ae9af4c3231b87aa8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297275d22b722b32dfedad29dc0bcca5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b210a386274107d1f65c1019bcba436348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534632d3aac80f9e0f653e05b4beeb3b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85d6bd5ca60fd6b92e9ef75ea4020d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2b7995e3601443e3d891ee29fc38a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898de231829f666086228b5497057ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869589de4cf2b4f47c96743a34d5760353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f25e9bff9923ddc041c0bae2b9a41b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c80d6a0978750bc9cadd1813edae6b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3864c069490d0e7fb5068e435b8c6d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0661b5b8a71fb7d9962d23d7c191d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869c965729cd1391fe7eb96582b1748358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cbbab481ceecd2b5197d418a837d0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3609bfb4d53ce289f16505751d0205b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbcac9d36bb9a6d3f8a8eaa4fc2c8e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24d07c2de0905ded9656dfab6020a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53ce36d88a0b2b3a0d815e885ea55b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d88410a5a16778c8da9e524981224364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cb22d93aa277ca7b8ff85fcff60c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dae365d73d5dbff74683b07f838c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743a516854f64ab44768c14b0dc57e7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee978c4100e02fae0960d5bf7cb35c7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cdc49d5cf9c365947cf47a3c662cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e3a80946a3679c610ecfe3b633884370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1f1d2f1787ff4ec7dbddd15ee4db5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed83fb2a1e89b5961267e30f5400dc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bfbe971fa94fc10661728600e7c92373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45966733aa4901974d5fafeb92778f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0d4cc9a5e3fdc09885b8baa031b1e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76693d171a371d23d1f76759ea2dd586376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f8fa33ff787ae89949e85189ce6fc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18aa23dd5e63218cbb56c9978559ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9652c9b51008288e901aaa8deae4980379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796db1c2874ed963d8ef8afb346199a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4147b89f906e12dfcd197dbe338814381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097a70bae267cc6d1f4d91a1550f3fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba131d9ebfb9bbe5d12d8e7cc0d48b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5eb938789f1607ea16ba7175e79a58384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5dc3a7a66f8b408a1a55dac38ec34385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc7a2e301491e10b1caef70cc2df0f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab97ecd6d94dec0bafc24417d15ec6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352440bfd9ab5c800573e868c2dbec22388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa54224ba0fcd4599ecfa4a17302d00389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640a76ae5c5dbdfd82773e79df05e69390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924dcb6ce9d39c14811e389c22a62d1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8748117f9ca268f5c35248dac41e81392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bfba32d38ef40733088122b2e6da7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fd22be09d788fafb26e62cfa5d434394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ae32859eba9dd875ea315aae3c747395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba57876653a8323fccb2012642c7e91396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6731469340e07e89a1865eccae9aa58397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687767679a86e5715aadaa42879d054a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e88b14a73dacb7d1bacc425accc05399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1c49f50ffac40be333ab0cef5b3e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82486ff94f2bdb6ffd898bdfd4a806c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30812cde64e61b1274a50f586cb217402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65238a11bf7ab2b79beb8e89a0f774403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf541232c797c2063da543050488e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187419e18842d0bd7a0d72a710f4863405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9b761d48888b3f15be51cbdc74a94406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec23c029f54bc7fc45e6e47f282450b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cf3637f26145f57d2a2f463589d68408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f225fdc66ad20b3be3f43577813a8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43f22ca7e752f395f3a1eb21ff5839410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa40efa5055cbf95749a82cfe79b43411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb6ebbc908bbd3a5ab9bdc1e059bdb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1e02817aa9197a2719707c8b317d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45382dd0f24961312c468e8cee058f65414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c5b854859a5facd5981f012d915b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ffc477536a168a9dabaf868291051416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025de7e2b7f65f553a5bd970eb70258417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85b2b0ce0c86b9762042a1f89b0ea5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efda56a247fbc342e8012f6e52c171419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a17c311633205b56b0678b9ada884b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff134e1b8edd3bee5f13734939c9953421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e944195d899e20fa7d49d79cd754c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1b1baae5f7d61e82c5633ae19daa4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193992ae0c08baa5a047c9e09005211424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6d4bed4fbb047352ff3e6e33af5c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724bd85881544afdee25754ffc2878c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ceb6e4b7a674488bce63223ded2bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041b92164ede39d941f5ec5cd846486428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393c91604689cab7ba0649a1f019b39429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7f0154380b7a31d07e69a867fdff7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627e94e46cdaed5277f2d19f5f06aef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd314ddc93ea92c6b8e55b57e001b9f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d8c945c359052d559179f49708adb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e054a03800614584e77e056a505d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71240ae541eb2de7c4ba453de8c4794d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8e6acc3795e4ad578183e6f9aefd4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa894250a34c2113746f48de1f6f604437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cd626c9969eda553a91db8191fe91438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1da6c390405ea2a82627e1fc5b825439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730ac19bbc081ca726bcd44c5191aa4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb882a22f65e06a5373ed30854905de0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bb62fa127874864627b52782aff00442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a695533adc96d2b7ba64796497fc6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06010c7254b2c13291871f3f827e82444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d699cdf05fb39ca1839696fa2777e5c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71549a869acd5bb29307e2e16ca20926446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6165aec862f67fcbc6bc2559d1036447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8a8925fe06c652f891395d6d2c72d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bca2777774ca1d4b9289c13a568ab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee9ec98abf0f1209c0f0b2b345e976450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857c2158285b5b2555a59a0602d2098451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8d6658522ef518e617e14cb148d41452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b5da87dbf371258c14011849c7f96453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6767007a5ac98605f2569fd364dcf30454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851280a7dc10c2779eddcdfa73e9a808455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95713fb3dd49dcc53c07e43c41a809d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93264ce4f202c0d72273d3267c7ba8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32d632829e34143bd21ee58fa175eb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02476db1c6cd56a1db32a9fc4826f05d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4fa45994e72304fbd2664f6594dd9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a03e564faabae715c6c0d6e19eed26461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb48065e0e43dc0f5b7c9c278ce8c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4f14ffe8cdcaf661ac02375b3d614463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06746a19852dc97a418061196bda428e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63911d2cda7f2dcee61ec32dfe9963d0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af799ebf18ab194c5635b3235cae3052466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fef074ce58e21d838acca7bb8a263467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034f129a72b3a6c785f783d3ec62842468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8c109074ee0a443b4e98893e8b435469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba18f1fd98e965a4b286c6838a906f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b16fe2964a20a7b3b07e64ceb9a7a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609957fa15319a6b68868754852bf58472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53d756f0745d12b078278de27b5e01473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0edb6df2900f9974949b408730860474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65883067e87c817887fbfb030671f9b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c0ba175fff23f2eb3f2c0a9ed4105476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da598cdeb178ec15644271737f9c19477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a0a8e568c5caee75698c5df1a5fb2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6a34718740f93d0fbf7624ae9504c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0dd193be4b1d015f6bdd2e5cbaee2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13c8cd3f8bfa8938fcd7e7bd12f788481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a90de32b9fd659b59a9dd620e4f927482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9aac4851fd460d2b17cbf7ea04209483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748da6b0846d8d490689136d9db75023484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65265391d0183700908d70d695d331ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e655cb28797f1a2b71a8ffdc729a3b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd204a885e88c469407573ac46d754e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803e6bbeef484a7d092640e3d5e3fe9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08697e0d13d0ff70da4905d54e8a83489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330b447e3fc03ef8d348f1815226fce490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95936198bfe662ae2596664ecada5103491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131486fb50e662065c02b0d3c2fc4b5d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb385fc5c24ed9b05da3739b6532da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b777c46e0d3be0381b2108e64950b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec9e3020bbb4e86aec50fa15670447495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334814921ddd3077743055ca99393e5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6624d833a22f505694847af4ec24c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb18a5a471e72455afcccbe7c433cf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9825ce7374449734d11ce532dce167499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ff3649c88b86c6b4bf6c3358b05df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73857604cc037d3ebad2282c318d2705501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1581c8fc4db14f6173a2c5382337b0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95535de2d5a15ac558c556c6b386ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e357c4e941a5afff054939533e6fb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45071ab013ea396efab901d8ccbad04c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997601849c0e20b95e0e9c259787fa8f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99c31639d0f22d2f32f9e275a7fc56507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc02788ccfdb38580419f0f6e27996c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10d337cbbc7adc23121e79b5da1f6f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fff6176431ed56d314ec6675dc5e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68ccbc832c4080717842f90e67330e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e66923003d5f087660f058078f28b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34518fee92d97dce2e6360b3478ba3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91888458fae254ccb20a7d640c2c9600514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221da24a8b8278fcfca8f56f6d87c966515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96eba81b829cd6f2916dee64880cd9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5da1914ea3a0b84648a781489ffaf6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4da423a9e3573faf4c9f26f167c3e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45cb434f8a0307bee4d337b1796ae1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62edaa0df839677869ff7223e1ae23520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40678c602069d4de51ff68b2d2fb7d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf5b71ebdadaebe0c20076f84fa093522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54930b1537a41e148ee9dc2e03e9f0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3a0714969241dd13b756b21a6f45c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b4789b70f9c13e8df469c08ad3000525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c6bbd86f0b3cd8db689a875d4d729526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15888f3864e833b0b6785fa227fa5033527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2a40cc2629be2fadc64f66d7d4615528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1111712af2cbf481d6fc944d3b03e0b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcf6fdce00d20f54822e7abfbcce58530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3184a211b2ece7748b8627303923e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117b2b644f4985492d7c319192c85c9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2492e2b6d2dec8e800c8f81050175533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f753b070e09b89641f5b4ea946953d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9c8c9ebff95071b3d68b7e3128316535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334501f17d354f5b01a1052d58693841536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb1c9be69d841768f4b7224bd6cdf6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f614ad8ef54cc4b22dd379a74fec66538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4e666ebf1b5cadbeb72a271848314539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca19b2634d35b5d5b466746d7fef1ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee224987382110fa32c594743dfe580541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b1543c4d67addf65c01eab135af42542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158a9e05df6fbb8bf8575dcd98c259d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bad39bc803f1ad31438986376900e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c4d9985393666fc78f0a6396271d1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d35f8eb667537b7e5267be7caaaa86546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b900ead797a795d58661f01bed86406547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524b2a33cd9e2612461034190bdb6d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048de3c2393a250e85e21f22d5a3b15a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633acf81a04d26ae392b22dd484b341550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5ef41503d01174b514b6848d6e8ec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dc97999e63d7d8b04b60ad1fa1b1a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042aa0d533ea5e2f096da5904fa1634d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf260ff856a7d0f788abb3b6885f6b17554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c9d55bf4f5cc1c90c38de3dafee5a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b7f83d0f93589514690d8e469a9f8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bd0c639684b6c7177c2845a3c46b0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0e3463bed0bfd19eb30895480977b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a036a808182b6808458bf0d1744a3c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6e90f01972771a79a4b5813bb1716560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664abcdcf64a296a61b1c5a2b677088e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c05d506ef6ada9275bd6e3ea9f4bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846025d76e940414e7bca3a5c9eecad2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbac230a835ef761974bac1083a985f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc78c4e5e013d95114edc6407ff037565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379af44da87ac7a6ba49a239cf9a9d47566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d74d76c586e543888c6abc881a8f9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0216e5e1143b37ae60a048986db66568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef97b31aecb69ec52d1740e2018a87569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccfc0c58f8e485f249c33cd992171f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217cf2ac9dd147ca7650eb23783e7cc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c048e8bcdb464e8450ca611ca06fdb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07181d856456416c1d988c89a796ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f2f860e4df4f78347557eba45ad64574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08005a05a9c9ce45bf6fbaa4a1e9740575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad336947e90dcd4d6b75dba3b8197a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de80626c3b4736864de25b49dc248c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e08c7c42b953dba747c9ff991a971c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92abccb3350ab0673c03c6dacf16768579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655071dbf09e0acb6c5d4ba2472e697580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8d471bb92cdc61c8f7f6ef1ffb06b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162d0b9f43188145ec2295eb1d0bf0f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99845c9857a1b628bb092aa352077b7a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f11ec259653210f43fe3d2efe19c8b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3eb799fc1a28717e47fddde8a90ed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec9d231b74f0912f6a3e15b39f4f81586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7367f98e3a20a74ec0932c11c42570587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed63d9a32124b133045ca47e9323c7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b170a6d036643e89d6e059fdbd76f5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06df0f467ad393a5393a9c24781ea9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a607e2c54aa0fa8dc7709a4cad89c38591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24a3c4d68dadd1cb612b33c427e00e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20dc9d32d3163b2dc0e59110099bc2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64c08a47c92500429ee365015d0a7c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c41225351a9edecadf796846860b91595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a03c693741197c51f5bdeda89eadc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b21f5d0b106cd34a2e83be17bd8fe5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335959d9d56988fbf893cd7c1053269b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2645d9fae2ffe0e23cfbfe5000b24599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced468ee09c7c3da3ddbd399f9c8ae4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14f4f58e0a16ac9445b14f139883dd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9e6336cb682f4cb10f55d090ce959602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525809b2156aaf0b735ebd71c5b96bfc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cb68502ccf3810dea1421f99df2a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52aa88204c252426184459633b3cba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59aa8f4832f29ce4c7845fb9f21f1a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b9e7a636f6c869930fd78ba535f2e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b03254cc532afa045d93be1096fa8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00304e8c6273f3fe4eb31586a401126f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61412d7cc79ec55271ccd3bd348a0d07610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a81bffaf7b5dcb23f8064858fbc97611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301d7a8da078cb7b2d86e36cab94642612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081327aa980047c9fb10f7f46c21584613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074c1146c9dd09a1b6b3371e636dd6c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d781606d4e06865bf2026e0a038392d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ee51cb6c183f0b5c47749b31335a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd054b6742653d1f6d65882a40d2d8b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcaf1b22a6a53c1478f1b433cc4cf6e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74513741aa0b9f73635041744edec3c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651ad5c60b2024e2d6439da8ce6b907620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d360926b68e097511c3cc7f18c96e6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabe429896ec57699ab8212600669d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02ccefcc24731700c9187a4963bc59623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108970995f08cc6b69bd71890490a89624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e16067cf8602a538da8d7e97916e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962b074e6577c5e2b791add61817935626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef05910fbe650d40ad48733c939d95627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d46e212218a355d9f32685ea740f1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb380ef4fd75a89ac8bbf86fbd65d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced18c4839bea69faae6e42ce9a21fc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfac9f4c9ef2f7ee20e956b2cab2b43631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f4a9e9be865b5ea4e42541f457b60632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea912b7304358d17bd33122238d0a6b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab0883a76505b933f1d701dcb63af9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c6a30035872c8f51f2faa90c1438b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051956af84c2755e9e05a3acac9b162636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce0dee6838fe72f012bd3bd2e1ce93637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57768aa2e51839c49d32b14634cf758638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689ea19f3d991d004b4714cff27922d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316f7226830495a5a4d290cd6e7fe37640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aceab6e2fd1f504ca77d66e26a1aa17641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c1984e72b820d7dba961c737cbf08642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc276cf972a75af9a062ae9602054f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1d22aa4513e420763532eb38ef97a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e2311f1bd4949d7a2ac4466abe1a2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decf21ce26e0163983295ee43e310d5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783b06874c0d6db11d0a4f56dc924cf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d966c6ef2f54ee72be595bda148534648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195347828fb2b4a8b277fc255da9d2d7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54251d882b5e51061beaa9397e6300fc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b705df9a1d4f1ac981dccd363d949651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387dd1c587054bb6b952e212e5071adf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064bb9d3ee066a395b6ea0f50d7b419653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cda40fb4db31e828afd3418446e66654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42aaaec383436d24fd69525600f6db9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feec1b07737bfd2bdb14e129f2894fb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffeb6e4dbaf341ab49ebe2f2812282657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d5c44e897dc357c4bfa5160150167658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e9166ddbabfd199cb92b7d35f0fb7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9443df0b29789e0bd8922a13aa35958660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc465f030c60a563745f682dfec182661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bfddb060484ab0fa850f12bb53daf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49178c1ea5b94144d1d29847ffff46a1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c5e50916994d45e6a48b4b85a9242664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f81db261a2feded0751ca6eaaa0c35665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454673f7470f2e8dfcd7f7563dc01e2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95850efefb57b9b78a7c35ffb69ed951667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c6d8d2e2cf0cc4a2cc65425f70612668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329135a642224d8c9ffb2b964e9b559669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78793cb5aab1eb1517c3e34896ba277670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf5cf0e3c90445eebb2dddfd79aebc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385b920a68d145b93a8a6f9dec5a140672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c5de46d6c215cb7030cfdaa310781673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebf8a1965b32509dad5f524a34e7bc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52059afa212c12795f2ca14ac35c3f30675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff6d7f83f93ba115615954c75c723e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfd38ab0ce94e247ff84c0fc9a3218677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ad589bc7dba1231453f5cdb4b7332678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e34ad4709c16e54f84a0b801ef295679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe574a6b8d7d0abb6801a6475a2e95680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fb21ba3be232fe1da101a3c478c6e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0365f9938b9dcb2cccb1e588026500682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1f1dd7b6aaacddfb9d92346009597683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cf8884352667ea3ba0876d4edc2ac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d2ba6439c722da0c9ca8b864a1bdf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54724e61db591edf0d3841bd70e2e2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6d6a57f546681b530eefac91b24e6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08943056c63575720fa1b33077bd695688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4443be517604b58124a0ce5e52a34d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cff0707c8e18b1d875183bbe745b9a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61262330113aedfb83088934e761fce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc700a241d043f263f9fcb986f937db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0b6074aaff9cfcc1a22a5ce958c61693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73239e9bfbe064b286777a9767fc60694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7c1967e8f7b39deecff7e6ea14dfe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdf5c49957ad9e8437757ac614b056696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce5bc6844e7e71db8630eff45bd0fd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d60511975da622b426b01bc70214c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6112800aec300989876710e8db3530699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea5f5eff04d13aa96da836d14edb66700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587e24c938816f294f1f13a3c14dae9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cb15f16d62c85821921f4605e4f5b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36eea5f0340149d669bfce141989976703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e134fddee58ba1814d8cd250ecc9f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc18eb0f823d2c5a613a2411c20760705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a17625316f86d01d6d63b722214fc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959ef522aa07e5cd3b203513df843c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a072d86ed2ec8b0dbc03a7ca2e2edf4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336c2a92d30c878a3f08f78890e0825709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ac177ae028b46c8137cc2fec60b36710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ca5487c5c6f3b635a99f2a16a1154711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d3ddb25ab9bfbb3d9a84de422c555712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde443734429d25d25d6ec5ddeed7f1f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878cd0779ddcd8e813ddae9bbea9e5f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6da30b20032c9ee532e299856a71c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f80519a5954040c522e1f94728da9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74ade4fa4e2e33fc217542f845c6d1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d5daae5180281d653a3fde60d7587718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23f3e3b5dec07b301013f3e570eff0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922b8976820e568ab23f259792d7021720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715b130dabc3e22c4653957ec298b0e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9290d632fdba8c2c7a9704109236ed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714f675989028608a4e4b409c45181a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382a2487d45b154a09d4b6f7dbed1c2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05dba59192e02c58ead063912fea92725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc32312802241720ef34d3987bcf3b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df00159855d092f1b6319d605de33b7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e0f7c5c910e9060476e81ce8fbee0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf96f39f543099785075280e61a24e4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfcc537859d1b252c35ee5861121ef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109dd46a88491d369f20e9fff02f171731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933eb171a0c316af75b12a6bbbae266732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c2005bff745dc94a72b3d4d8c3c85733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189771dc85833ee9e76e7e928a44976c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1456f1bfae933bb97fb8297b6891d1c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f026e87ee77827fffa7c51e651180736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e6c86dbfabba7283ed0bb5a3da242737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90683732eb5efa223dce2bb83f6a542d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d8c1cef73a44cfa1dc10052c028ce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b063cf677462a44fe2b7e120378bc7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba30cce70776cc4fab72c4a5318cdb3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a095d8f249437d65bf99e19684d0aa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc057922cdf6a42ac6379dff5a35048743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830ae6da20673f0715977d16d620f38744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbf75ccf3893f5df33649493389101745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34a1a8b6694cf36925ca638e92193a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a289edeb1b3495edd7d941421b8e21747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb11bd349ee98d079d9adcd8eb9365b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b686a0789c181d667bbb7cd136a4d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95181fba645b81f75a8efcccaf198e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d55ee2f1f17a0ecb7f28bf253d4b2e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb399f74166f9b4351756fd3c0d1c2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92998c0fc1e45e70f54c1a1b3ac4adf3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc1ec9a59ae7400abac13d23df7a18754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dfaf7fd3504892ce0a67dbfb1097c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346597eea0fcb10dbdfb4753cde9b1b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04e2bd4c1c61a7748bbe74f2d4825f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d0bd3f38b7f9f7fed55ff156ecce6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a7cc17be49ef46de8ae47a8729cb2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e48801ca2ce602652aa13b75e74507760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42be05a7474964e0cad67507cf2c8e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a2721a51b4c824ad6131a2d981c25762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedbbb67e7b2c5438ea9d34334e96bd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdea45fdf3ed109c6991596e27dc9a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801237a709adc5f9ab80ff2386f84956765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d901cd7ee9a7403c1b89be303a677766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b644c84205346fb831aacbe804bfa8767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>