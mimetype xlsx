--- v0 (2026-08-23)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62f97c682f44f3fdfda144ee965e881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edfe90ec3c9d7292afc010b84f951e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3452904b0e663ad39e4d55686f49a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5f8801c3c8b3dfc687ecb30f192b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3791021053c33428d006e6cda2966b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc916e3cfd9c89ddfa91d48df6caf40a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d22005c597c167d289fec9375015c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a17db6b61a53ac1f46ae2eb221b5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b83cfa136e3011c6f9afb2b6af45779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7677476145263fb92f602fea3023b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f70a0b13ae913e7d8ddcae481840611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316251ca7c0c5576b2a2e56dab10610112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557b4789a6f1feaed12787b453106ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf0d43c62d9ab1c699e4094b9be12814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1895a35a127142bc4cce676c8db434615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66474a626dd190b5c716b4bf522cc6ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567760abff8c32128f325461f1177adb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69298cef4aaeb827cc5e5b89549fdbae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7572060514f0ee89ed5849e717c6919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887689e6cbfca3c2ca799404f7dc56d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94de34d475d236f68425775e3850c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf48e3dec459945a90858a6ff4906322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548726fe4f405c0d642fe4830d2a290223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7398354f2ff32485eb05cc294d6c83f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37d55f8853938d46b2f19debac478425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd702018ef20f4a55b094b4bf7fa7f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bf01e1305998a71f586a08275412627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e7f36d3116084a2e07ae880ed93aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e696aaa2dbf3efe7ae7c4269e022429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cee34f1d5118dd435c6abcb590df630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440cb4080c14d6ab73d3070923924b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61266988fd433259e462be586f7f3a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f451db97089f9d10bae5781ab6689b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077c9cb1a939738fb5afcf58020a91134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359c7bd05a8edfe3934ccde6ea87d0d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c4fa4956f3ac898b9e90d172ad88836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11381d632192cb58753cdeb83217d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859d04c777cdc82b0b48e2af1c917cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5d30771aa19a8abae4599e760d40539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56893069c6393753f13c9e0ba1df98b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de430eb8651c9809c826bf9b08d26a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2709aaadfc4f5146889df99d7985ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da663f44428b9441c78189168fa65f7343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228bb60b49be6d40c73baf14fc7e32644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2635a9e5bc67d4c4871236f97fb6b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f62e2f0ddcb7d1b710f7f2438b43546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a937c2607d1c1876e0e10186523d9b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b4d07eda77be690655b3a829908e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec0587f46970e79254b2800c6d317c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dbfe1469bc022ae5c6be7736f4bc350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca21ab178824a8c85f7ad0c6e7b283351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0aee6290b6a5b4847567183f5e3f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25529e8071224ff7aa4b63eff2951b1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27636848765b9b7a95381fed6160976954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8eda7238d19678f87d602af00330055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91635fd8ff313d00e3f2cf389d8173356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b662c019e8c55d5b9bebdaebb8ba5657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932ea74e93e31f5f23827219cea20ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf9c67041f69ee725acd0f5392abe659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4345af02425002b4b4b4ffa6dddfe6560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116d13f7f72c7f75a4313ff9a53100f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b0bc2b442886a70736087ba5c70e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd1d8b12406f21f6e962fe66611e6363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2d62d072049e782fe5bffa233155464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6dc7b27d97de0c54bb7a79ea9f3c2665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e60e09da3c20f71c5ca512dc3eed366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc001f1e6d6a0bf1a9092646d92886967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba624763b26dc92ceb61fd5ba3457be768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87120f90aba091b99119a18a18bd1169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4732e605b5fef5b4408cefa01fd7e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122356dc17c0d4d8746932b3a76d63a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035bd222e2c58518ac2fc9560b93cb772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc777771bf48b6cfa6e8c82bb7745c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103ef7cdade504d05010d5fc2a6993a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a49bdff72a95e831c4b198f0237c6875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14089570fb81208fb8e752a1eaa7aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9aeab84fc1318013c129b09592fe5677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee9bcb75aa015d666a80732411f4c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c48d97a4f44da52e0948ce5a04870479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4dc2d707488cbac548179bece93aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa2e9ffad985abf1ab27119b821a7881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e012af86b1d72be0ff83ca34c54395082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c86091162cffee3f894e979c783dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81818ad2979e4bc93af2d85b267fa46884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5ea9b29ddd98e79cccd762b3b807385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc1ae79068b7340effea573b8fb40e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a31af645b0125b8c65909d83470f6587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df329c22f093e05f4c56ba28891aa9f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1d13e276c522d057af66635960a1b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701fc302dc06865244498ec5212a43790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89393831f0f9d2b6a1441d41f1237e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae2a92d9aca032948948702eabdfb392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563300ccd661f8e34460630431d6c9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b04dfd36ed2193aa729953b0bb14b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa91434cb0b4e1c13e8c9e3bf43aafd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae15c825233ebcc594759c966dc165f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeaa3aa0b4c7ea6b730913d144f8c7497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a09114fb94f41987dc637b8887fe198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadaa6eca9edeca3d6cdb317836b2a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef14289caaf7dd4c022e0f3d6fcd72100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398588618c1cabbb9e6e039a63b302d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346f09cbda65531931e835128de61c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130116befa938ae1c6994a4ddf5e1f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4620b8bd28a8d911cf63fd1aa0dfe27104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963ad403e6e8f977b31359e80e0fb1a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460278e629c8dd008f07fe36afae0a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2e9a995882aed56333343ff7f8279107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa58b3ce4165b708c452c6047f5ec97108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab07ac6154586225427606b05cb9866109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50379e14f9d9c9e3ba7852456ee6deeb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f573597f655a0cfb6858ad74c6ad16111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78509051a1a54d72275e4347fda456f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6d4730448a9efe350db492f62ecf0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61400f7d5b4a2a2986f411a4810fc988114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3d82e62d67e5c9925e9b9a9631542115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c59ec4d1dcc2281369596fc2d8f0f9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e684214e84b4463ffd47ca9a2bcfce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdd665d755374f4c76b1b0f4ac6a1b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd222bf8df46256f4521ee49b5acd5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800026639d89b85123a9250b83d5263120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ebb8892c7a8255e5beaa5dbeb81ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e7fd85d9c5ef778e6a9967c353f11122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb7136c0d6827bb39647b23f598a57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35ca8465303983089e0edce75051d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd5549507cbfb6be570fc662b964c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9c949ced36d0e1869af9b3ec4a644126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107555db5f7a89bb400772e14ed6019127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33993990cc2e62cc092452d91243387b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d1bc6ccb912155e634ccd4bff996e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23241e3d197264fdbf0a47f0aba43538130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac9f385bc811acb7c76cf7a9f78471131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e671cd172c6ac6fa2063a81272c9a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd8eaa0af8b07857ff44ce9185ebc8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bad85d12113f3d98bd1c116e345ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcc443572c6ffe482c9d509b74752d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780672d363538bd6b5bf9b42d88c0048136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f005c3b14954d3bc1327833d34c217d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5d0268a931616fe614827cee29625138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71ef405f7dc87028807b3ecca9ec03139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9f8e8da156bac5b126a1a88ff36f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4882e638dd1d4af19e402f1a70591141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8896ae08c248bd330f723ad6e0b0058142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c4205559c2ca16c0020100b9b25be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34364e2b8230b5dde5686b1a4bbaee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475e2572756035c46457251d47d906f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46702dd5e9c3a642046e482d27b4f25b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba604d3e1230246116e654ed9e7304147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed0a3bd39a1ec677779148d4e8bd4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791cba636f862a5914991e5332b1c0b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40c85da27838df7e21dba0b992245a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8befc05acf7455b2a817073e7a39f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dde325791025bece97d4b8f7282efa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ad13089db6ffed764b055fe3fa28a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb59e92c6c8be36a8ccf95e860502d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3f06990d783396a3abc32285a8e14155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaed91d26e652df121a57220397894d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b52607a5f9b1b03ed5f83b3057f4c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658da36a84afa860f152a043a7ec0dfa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a719532c1b80084daa34f3fba73b69159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef798e432b0facd70742a4abaf35484160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0427a45a04c0539e73e7399b8c11d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d48d76d55ca83fcf0ebb2d655925e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d64aa7b4fd676be0eece431a336ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d07b113658a3753d127d6d08f4407164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0378d63157927d52422a202b636d93c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9eff139d2ffccf7ed0335df400b823166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbe4685f69475673cec8d709223b2e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bfadf82429ee9a66d2abf866ec225168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd41b5513b4866308c0ff1001beb95f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da848b118afd57fc5c664f50e14e7186170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730b8a733737c5e3cfb9445e72bbb50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e8eb628a583610c4a328901948153172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99544acb915061ad2ab3eabf90e4ea16173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97644316dea6b84703090d3971a1d554174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd8a7ebd85c2b64ed7bc7d955e42c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7f39ed57723652253f1f57eded066176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310cbf0fbffaa7abab658337c30585e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfe902a6ee0d1e7b05a6e8d25c2cf3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe40e73200d8f26d6a850475b9f7a59179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e9162fbb600a141a2d202f90ddffe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d43552de7d84cacde90c2d1a8c03c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf14813d72f2bd3f5711b07a1c4e69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe7f23d568d262f9c6a8265db9bb44183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa740d694d07fe62ad3252a0eddf00184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b155f45ad49d68a6bc9317b1a0e8ede185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d57167e1dbb9b04392763668d36c22186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd190d0ffcd58b7b75bbddc77eb4233187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0d48ea4dbba181e5c684e6bceee1f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccef715dd8319b60f9c3d554d8f5f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb834cca1dae2a1aafdc8eb1ae2c1ea0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a35d98c810e3285adfcb09ffe25c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bea4c6208915014e4ee090d3ea8c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65792663cbd6d0ce0518dad5145a39193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0ae30fae787fec721d52d54a2eac2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a28d6a38db82904d7d3f917c752a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac087a822eb057ca88c8ceb6f8e537196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b4f7cc4575ee680875ababbb47499197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed659b1a1454711ae8bc1c2c760935198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdce1a485dc78b6b657de01fa00c4cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46acc233af643f9fc956ac14d2a17a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071769229cd45ec4710e997460c2e92201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46292e5544148e2154ef58b51132b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d990e3480dadcb708e38c5e38b843c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe9f39da84126f1b48ffa2ee805cd3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf8e3e32ec7f02f8526e0cceb18abd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b49c1f6b36d68020723a902f51b2f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532b9830ef3ea64a251f43fc7b5cc38207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965e112f1cf403eab1d4980bd8bbf7d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40448c18405477b8bd76b99c8576c657209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe0e159635a0d9e89c52b7889b78ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0c8ab131867fa4a09295cc88761e5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f8139291a9c8c6b075c9aeda4505e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52aab139e35b9517a5c147cf69f330a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa91f9397b11557a5a3e6050f64172214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747659cc8b492dbc1f82161d19a684b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafea07492f184aa4ebffbff63bb903216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eaf291f828c8dabb68d2d32956ea38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c69948cb9cd095fed5a8f49596e06218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e26f97a03decf7d7867e530bc7d72219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6f7ecaa486529a055daa30fc032ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f60cc54450ff9326de3c3369ef48d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612b424653473624c90cdd3271392e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989804a210248109cdf510cc23a0cb01223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88d1633d5e5017112137807581b472224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fbd1f5e293ee214b0924026868a9d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae479bd2e4be5de2e6f0d8b3529b412226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2f4c6a2a0e8b354706d8c24f6477d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c27939eb3297310f46550a08301bcf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe801f92af33437cc50ed638e14d27229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d9a9d3212770cb1a3c5fe74d8d62f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa981a0b0eec2a2bb23d57e0f4278a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8492ff2dd7e1af659a86f397a26ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739427a4d7fd9a44ac8319be2de354db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e83ae54159e6ccac4e027b527211e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cda9356a6f44f38541c2834060ac2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d325601a69fb80fcb9d9de910b1b0f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35859cd7802173b26f58abde380ac6ae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bb92c43fdd6c41549269f60d85577238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a479d3948b1d91ae61dcd4a73c4190239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50592a54bccef9de5e2df9f3f6b600e7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026dd9e997a80611551d986ef9f3bde241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766794c7bb46353d2b3b85730a5c99ca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4e9a1e211394ecc3df4efec8182a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5caa23989f196bf74753bb84f5b65244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca820716cb81510966f021f563a796245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45336ec93a68af0d544cf5c345158db8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91511440fe6eb7a2ccacd1033460d2df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f0a8af775e65047601e73f3f41008248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b2b91b1212514a5d6b860a22a4b75249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2f46494ba7086e38db3a0e57290d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2539d8cc501b45df10f77d9e22dd6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16e29ab95cb80a981c362ee4266350252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19cbda2ba3cdfff29e76f337de1133253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94825355ca3e516c01af919da1698167254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9138f33bf5abee7200eed23dcdbc5d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc9d4a14044be8b58ab8580015e05b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfe9e7a7a191fd830976f7c04c7fc7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fcd9c47eb57321d1cb6cdd7d88e0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd496863a5f148843ac55cc9342867259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43f9604b368152b7ac1db0e4b513e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701c1ae73b67944d4744367cda9e921261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7af974f7d776a3c627ad5aa6059a1b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122c87b89e89658ca292c2128164eb1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808b4ed0516acb41cdcd6c1eba5f109264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f3b156fc514d97edff68cb56a0c48265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d2c0328bed8e8e7e84c72cbbd601c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c1b4d72e48494ed8c636436c54e4f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cd3948ee76b39338d4ee65b858eab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be219ff4eab6bec9831e1de12a1d66f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d0749ad049c86ecec0b52f9ca5cbb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221c414768c617b15f4763546ed4171271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743ebd3d9cc4c6a746e699a1db1e357272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb12da6b256ee9d38716f08bb982c1b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b09a40dd0474700b1a26b262a54b17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae2a22ffba64a3c8a44ca49c40a82a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c830a96ab143d92f0a704c178ccd2e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800a5cc4d45f0d28119a52ced3b91b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a75c029d65e21906a33bbc3256cf7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91408a1af28d0efef1b4f5032bbbb0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b4442130b3a7ea8db141e3da43ca6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d83fdaa261a3c8b4542b87ad5d1149281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524bfbc35f7bd252ab460420e76f2a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5242461994078b485c593e5e60b893283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da042cbd6b26d34270602a81c72613284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc7ed73ce06538e992945e36c89cf4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c20432e018218a845117aec74d10f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fecdbee09ac5d25eb217740dbcb76287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc644707b613c9db0b58c57b5ac14d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c3ad8c86aa090d9d308b7b13fef9c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350ba567177d7edf71402a03ed139d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a55ccca231732a91c66f22bb7dab0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3a37170974cff7147092f868ae855292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf5c3b8a7a9f90fefdf1407420c1ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafb88ffffb373696a146f19655f698294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707f90d995e5e9462dde02033eb2a22295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f38c118bc347015cac9f4ed20f7705296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9947fb12d97410c64399e9f3e3c7bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8c9189a4bce74919fa32b84a3cd9b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8fce85b6fad3f57d6750723ce6a5c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bdf91cdb6af79b33f6fba3b0e0c8e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea06b4ec5a185068e1691821eaeb4e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8235e8e06be87c39264aa42c33ff1c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f900d5f0527bb149cee62ce5d6152303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78153e51ab19d474bbe6789780163f8a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be5ed5985cc0c782e4086b25554e5d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd931a5f2c0cb068b32ff951ce9b5667306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916f3c66a1ac3fabdf13685f842587f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06d057b86a210789180f2403508634308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fde77062469cd2e1b13080e41343c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbe9148900ab51bc350653ba32c019310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107a7f6c16fc4220bcae3f575b75e63311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63d653fdf97b108d194400667abc4c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192172ab26379f45409a68df351e5f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f01692f4621d828435a0dadac7bdf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869482be3ff9c84ffbf70a58e07bb3f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e896bc1631fad1d042949cdd49e960b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e92b7621ba0bf0f2a429b605da28fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e5af052acf400d92a1aafe4c60f15318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7beb31b8357b7fb4c9aba3ad444b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224605b9459e021eff8af6a973a32397320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6d849c63c0b2774b73463121f664c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f8b617e75123b3590a5f84c7802b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c95541581acef3f595b6b6eeeef66323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd5ba58b236339d23267cc535966cd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942d8d30e6846b3a30be83b9b4fa56b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451176ce7bd0d352b49b3fbc0de9c24326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0caffee0a29b12839f9dd4c46af03327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd32a445c42565c912dc68aaf299ddb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b95bfcfac0b8788fb39b571042dc0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76c5cf94af31402e6eeedbda623e64330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06ec5a6e7b6ca68ac0be583e607f91331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be29e483e5c1639d091357aef2f846332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9997cf405b758694f373e10a1cbce55333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cca5865b03bf831aebc9c9b7c7d0d0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13726c563f3a4acf8df018e464f4829b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872e03068e05f800f792d555980ffb0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd100e6a0c7419ec2f093a5ea898e70337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ebe4de8423df8bb5611e567d95498338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e3b94af53ca5ca0b06df4706f2b82339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30a529be27d83505bee08ed6bf329b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a42fbcb540ef150fdf542c6ebd57b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d3db7ecd718f01e0496523a7861d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e2acf57ba164806d95dd3200bc881343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e205db59c6e09022535dc337e5411af344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adaceb020deade6d6e467e861d86d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40690eec0d2e88e2b74362db0db74e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4a29100a4a7e0141b40892c916091347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff08bcd4cf5e2b5a1467ea3c0693cfa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98744319355f15d2b2482ceabb07b4b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43565113b1f6a27b6bf9357e6d66b199350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b2ddc328e74fdf17c8502ebede2d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4ac38e6768243a79b95bddae96ccd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09a870aebd6e8cc3b48d5015832f3d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f698220a943986234cb07206621e6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c7c871585dd44931bbc3af8a362bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4fc6f34cbdb660dbdb3eca47f0439356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd61ad01c041c92e0411c3a1d88cbc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5138bb54fc07452d23d383c9edc05358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd4c96967197abac689ab073c8e137359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2f4fd2f637b1e3a7d4f352593faa0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26e1d23a0fe44830e23f8f6993fb62361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d11abffedf661bf1b2e9fb3021a76b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd3398d9ff04a32547f373935f7bdc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a1a04cceb9f52ee6adb2e199831ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da196e8bb1f3cfc427f8f3f840b752d8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5e41c940731a9cdc864aa5392371c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f3323f8c4a8758854ca3f0406b0ab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22876a170db33efd5b2d6808061658368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557fe1950216f456036e02880714ce6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20007bf394bd3b68d8b4435b602786370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9837f8f02bfb1a1b14d42141740ddc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a4b31992b84dd0970b92ddb17ccbf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c35b9a152541b0ef012caf4ac931ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36011bd7a1007c2111babefc97954821374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0330f445df3717a4d8bb31f4c135a47375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33643106dc9bcce8a92e44b5bbaf05fb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cda6d60d491445269bf641d6117ef0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774aeae40e831dd643ca7a8980f181c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82149f95e4f568a6a0aff75a08c8de9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9bbd9ee7e15f01b7cbd0c515d22b9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef294c2b85146f4da80dd7dca602637b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bc4f25e08349ad2f10500dc2c38d3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09173f543508d80cc3e1e79be0e02e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552d7ba791ed4023aaa8bbd5c9d839a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce78cd3a8c6ea3f4c4fbfa8c2f5aee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ccf5d8ece318a2c7f5aa030c0e34c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4934dcf258305e2564ddf2a0720fb38387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b892ef6409231f2f8665bfa230f614388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444165025e5e18f2e778d99469f35d3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c14e1104b4b70957680149b22df2e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8a8e684f6a733dba3a2019b46aa40391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cfed4d1dbbbd0e07eadc648f46aac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d426da3681f48a171955b1c93244413393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af341bb7dca1e020017d216cd6e1d929394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ddc55214718f171c0088575b04568395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849e32b3a27973395d4918bb281c27f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cc218d107d74c72300234b0c5a551397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d59c63283aae8d7061c55e9bf4455398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318949d7a8702001ef19d36d65a9798399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba408664e003badeeca7f66324e4c358400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad8bd6a76c113469497d3912fb8f18401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9d3ba6ccd858ed0b38066ca09b846402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accdda79d2a4b74ef7969bb7f6583ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406eee32454ec476eb654ff85874452404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179f97f8c3b31b725c5f61ede519433405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4d6c2bba3e6518f9e2c2323473bc1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edad0eed626aa13d0bbf5a7c37ba7b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4aa5a7d9ecca82b67056a050acc8a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d606fe4c0e0ec2a4a76db0debe82a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17d80ddd243243f6c98bde90376368410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966eb3ebe740d9c970002fbda2fd012411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c76b44f93052c09ba8e43f807345f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b67f7cb31927ac2d201d5f75a45c5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cb4903068382233ba7a7a1a152b5c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16391fbfbb772d9e750c47f59caf2c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e416554f92bea95ccd6a399fc640b5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fafe93c24d004d50da6c389716d0f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5725a139585f6a1afcafdd77c0e25418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cba3bf979a105d8a78fd9d303aa43e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e291c4e9dc4bb6f16c8b32a1e3d0993420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab95c437cbe7a28ca238f29016c21dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2400263d93bc1a4acb2e87d6dfebea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d1783ef7d63b97c3fc6583d6e9054423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c476aba1192ba3f9861b2c70f4e600424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a5725c76bd7cc17943f7378249534425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9cdbd71604247b20acb18971e8a1e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2b97aa811a71b7ba88dc7c56061b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557aacd474255da4a0545ddc0dae8f3b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43824e74dcc6737bd34484c580ff38429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6b59d56fa6c23642a43c44c51c206430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06538fca891d57f42f27e1667dad2a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a49df11920f9351b125da9bd005e1c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726536f1d3247f8ebfaffa17da0b4c0e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae4db4393300eaf7a1916a1f1e1f69434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c9153c4c7ed7d7509b275d0e1ae38435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124898e9110e3228f99de30c728eac4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7ee7b111ddcd050e41a2a8858d9e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc176d55bc44faa295d7d0826009b6b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fd3fff04b3ad6087a0b14151bb78a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705057f4687a8860401d7919174b0702440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886672af4d2050d13f9c004c869174ed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbc1fa35f1b765bede940450dd5592442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad02ac3299467eecaa00b7e1420dad6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595dbac9dffa06523f025b495d37ee6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13c92db1dbdc1e2df1eb04b7129e62445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97298d281dd3a16ce7820a0f19b736446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e3e9e18f98439b575ae3cc096a3c6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37058c86f1541a942f73c220ca201ce8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949d9fa3144a3e9bad7fbede49ae3b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94459c156bf167a6d4de291abebc04a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326ffbe3c6932349b6eec1fbc96cf1b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0e4490ab366aefa17a841dec97277452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178c89eeb1127ea37cbe988d5d5bd98453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdb9372b98728f806bb43c8621a54a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3aa44145000f3397ddefdb9a04fd5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba984fd60cba90aa0064f17c880c5bdf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67be18af5fdd4648443e1ccc45b6ea6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac376ccfea1dfe7faadd96f26c9466f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee394cd35bcc774a075faecdab9d05459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480356d9417f66b7bd924fe57f84030460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a2c13b3335378e318c3f8e09c7830461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385ccd5b0919f033af86ad8f0dbe754462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15e79591365d5c6ab6713dd72dcd15463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a85139660d656d954470c96a0ada0b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfda5010f8f5a4bae7b90d0dca27999465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbf65435fbdc026aba7b24041bf337466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ce8da7bc1cf9c9d564344b61f666d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8342da084e30e05213e8e67ce7ca7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ea41333dcdcd981f9a3bcf21042b5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7feceebca79494e61618709b7d3b292470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13367c2f03cab86c70c01f86c45a6bb7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc38da47f806ce5659996564c975158472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922150297a32e774c6d8fc8e86fc111473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3effc6f4fd1ead3f4014319b095fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f072e28a07ceff9bf7dc79be949fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc638162eedca1e4bfe443ab7178a199476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce6eefc078b39665b36541989f9bc5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af018947eaa0ca8d118ba70e0be7663478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbadb7f817d1debac91c8c16edd6047479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20e2c27a09ab3d5df7d343360e14ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613137cf13859601c4f83709e2cf6c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580d6cce358b7fa5c81bc9f49b87260482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b4c2e464ba92797a84e6fbe214865483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e50e849bda10ae595ab88e2e512bd1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317b72f54f1ef1c81109e86b2e2c159485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519216b514eaa806f3a430c108e5ddd2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b9b1c174bdabfb60efdc0f2e73a0b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d3b84ce2713ca9a0f8888dbc04030488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3e34c9e83b3f3adfa6bf54067bcc3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7213ef912116f839d6804cfbdafbb11490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c43a303ea9cc2af169b05a354ae1be491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956406ff621ebaa8870ce0063fc1955492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8e8685b261200ed466aac4e543d6e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e098399fc029568e5f387e5d056d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0a367d0d178f52db31bb1cf1c822c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2647657b45d94e1c51134259c773950496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182deb61634bda07e748e876c878fb0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2aac739bfb2fb12f1e72c9537f861f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049b75f2a9ddd1feed523dabed172c1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585caa62e0f833bf993e0869631fd2ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc8bf6035cadf10b06723bafbdb65f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b5b42b8da59f7559f0c608a5bb5cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d13aa18f8971ea49175f299e9a4ad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57457ad5b42dbfd5cac303463d3a4cd2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240262a75d97f7e152eb940b7f49fc5e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2558764fda09db87167ce10062dcb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f80f1261b3402344beb25bfcd0244507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da8473a1d046538b0729721c96ba80508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546f9d833df0c5010d96bbde4463289509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f94da5e9e7b0991bffd570ae3a44f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf8b9a356e925cc547be8d6da7f88f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40703df806a34989221130cfda6555bf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd7196956608a249e721cee2dde33f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a959994e6d22d9f0ece459bb95eb6e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc9159ab5e45e751ac8851609f7b4b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bef4740819dbbcb4fc4864fc6334c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393edc75d2ec3fe964bfdf8fcce160b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6d3220d1d181fba8be47974f5f6d9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b4bfd92b3b1d0dc2e22323be596ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfea1cb4bee18b4e8b6a0af150bd0b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da885df2097fa47144d944688d915f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de69bba198445b8052b1fe982aa82de522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f7ce72510ed0e34a8cb1ab574ab7a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a0ad23a7fc483ae75097db9293e00524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c240e2c774fa8e889a641db10ce065525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c11c7a9e3585f3512d0ac51d7788f1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9fe6ea6c62b6e06413f3b400beac4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefaf949956305bff5742f2a2c1cc8e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103a7512214ad1f6e365b8eff603cdc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113d4daca887fffd3ace6694b15e4e6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45029ff69e8b1e2911b8d5205c47d098531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaea82034b0f92ec2f1d0ff809f8ccd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637842fae0be34f61351eeed8f6f686533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b191ce517615e8fa91233fe1d4063c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184d0657e46af2a49f98b26ece718f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08da396d1ed5495fc0306f80574ba2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2478546002f8ee14a600c2973af34b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84902aa15b43f88d64d291ea07faa4fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0136384e5f13d4304ddaf706a3d5b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1185e6ba80324dab2aebf36582cfd9f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f08e223c00d909e340b7ac88735771541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f504722a20849804036c127d589ba7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ab980d342675f44e7044468575586543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f9b5700b2e04b8f2bf7cb01f6d2bb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44c392e5299ec8bee8e38f6978b81f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23602a110be4de06e6fb840ee68c3b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90312c456c70edce5bb500113dfe4f2e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565791ef7df3155ccf770da4aff2be61548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097635ba311c30f963c47c8d1081ee64549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c12c7a0ced5b6bf6db5549559a05eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff666e714d13357e22067a68582bcf95551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dd71bb5bf08caf4dbd72002212724552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339dfb35eba89e8791d3bf38203fc14553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8296c7e36901cbac6ff650b5559140554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084d9de79b519d6f7e36122973f4088555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b231fc0bc3459daa9d47321c9ab80556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a026c230bbe571b70d30f687b0ab8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f43bbd26a535cb1e795697527878d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a36fd2a45c59ae8d1b6beda4c2a176559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91145baf54697df297864fba917708c9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93485fed5c0901f86b566ebae17760561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61010aa7ed854230d9347ffedea65b2a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a7ba7c1eeb76bfee96f6e8b29d0af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f06e575edc673e488f5fe36b02f613564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816825cef325cd4165579816b1d790a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debac9c4e6f8ad398b23f81cb27c431566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327bebe188ec46c5fa7f1aab04e7400567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea59e0723321615ec4c9f52e189550d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b819a4bbb13750b9a2786283bce8b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0899084d0388c4966c2dd3692eb57b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333865c439a8cc376ec7fda0175a3f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205084f27417ae23e1882b2f4cf6f085572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df455ce0043f26e6ed983ec1376b73e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d794f3edec2c991bbdc87736539966574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15594140b6ae155da7ef543eecea09575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2aa54d05523969695908c497ad481576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56b64fcd4dd7643a386867ec6f5a92577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfec0eef15a88a13d9f8a064134930c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa735ae76a6402ed59bc4ca6a7a8d79f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548f515772b9c0cdf8677dc310d8820580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33423c6c7ed1d581cc10b0b8e701a4b2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195d96957e3ee6bf59fdc011ccd3811582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d122980bcdc1092c26162bc7df241583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ecb9f7ee343d8fd376a29608cc498584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fde9fd9280c7d98f247b5f448bbde585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d7a8b6be7c25c5c6fea28c9300470586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8de74573a94dbef85e97da549210a1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ea3c3c3ab4d44628440e55b7c48fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317ded9d0a8a717855db047a266af2e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2531c30dcea383246796afae29e0ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af1769b6eb661bafc06e4853c38b91591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076dda126d8acb3439ef91687ad1f70592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f8ce633ee9561b09840c457e8908d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bba578ac36f11cdd60a0a9d157793594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0e842c29a79eda007de8f4e7257b4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1141019e62875cb801ce8b47884f2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65005ed00e24a594c7a3772a3cef13597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0a777e281f904327eab5be53c7d73598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b2078241755d78bf52d8594835e35599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc66144a976d382d143b31dc0e14da1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52ca02f61049b3833a29cd41631d96601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c312367cb3f47a1a24e88b342958a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f9abf8b5f9b609f6c3e353e9091d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cadec5aa05709fe61b29866930fb0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4e97ee9c8f7f90d887ac6e0efb1e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf825853b514568aad51ebe45b65246606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ff51a94e3b966c7ad9f677fad267b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670920de7c0e4661b95241c1062c7736608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8ce8a936ad747751edc44abc02af2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcea2509b05d1f9baa7f5bb9fe69b31610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae4360156e179316d13f8b9685b3ff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9daad54a219360ce687691cb8a3b2c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f0079bcb9a586bb92e02400f095d8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c3f9086c998714eb29e8d71ccdf8b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50e8953540e716eda95c7c2aa11369615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642d57a1ef8d8148429b346a3701209616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c68e6a747011a1b2e0ac78754b47f3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f7cd1ad3176edabf3775c04d209e7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512294a6f1cf16bb8a8fff55cbe7651a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a82f012aa582c63dd61b022ce2b3b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c42893a9488f551d0f948b4ae8973d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a90983e94a1c63387aa6f7e1e94ed3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e2a0a19ed80f450b90ef64f730205623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909893401a7d8a9934dee7b73c1fdab4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c1589176367e1a8f7aee8d5021071625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e4224951ce2cf5a075153847eb644626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4970ba59fef92a86e01a81c638737627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc290f2f59d2029c613fcedf1b1e542628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03357295d943366076f59891e3ca0d87629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd41e4fc311490e6b16638c8af2f2e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0690d54f4222e2e6eac3fe91b92d6b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319773069c63d3acc615f75e3fb9ab4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae76cb94c89a78b784c2f2d2674ccf8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5588c9572b43bf264bc334f6bb6f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5688b628f03e26d7384d4729fffdb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a5971c89784ee8c4e48235cd7c6e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5995a898c339116ed1102b2f8857412637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20f558758226167fbc297fb7ccc1d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e69ec6629d48dce7f396e7e6566a3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36906dfe3654b4280b645c8d74fcc11640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f5ae8f7331996f5520d5a4a61533e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96daebf92dc8104865f8c3d9a206fe83642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a445c69a4eec338b482453ecef524643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4324b21d66f720958e0e928751dc852644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14d6075935144178396a962c0261de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af247ca5b4e37f95ee6ca5dc2ecdee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930e35799e42f5e09ff2bc325faf19c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbe7bd4109766e7f850a1a2a2ace01648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a447219e7384cccedd9f9793c0cd2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c4cc8fc6b4ca668e6ac79c2229898650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a83e269de681307c4d4ef087b41abd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2feae4d9fe30d50668ff04c0d7cf37e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a78670c850515ff5ee90d5f9d502c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5c156a17226da228ca81317bb6535654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297591fc047989ac9e0a22b6fc6bcd01655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7301a5e02fcb22a93cafb960db88ce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1ad9909421c4d6cc34fcd4e464d27657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c31872cd47a62ed24d8f0ae963a31e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e949d39538703f8c36f5d4df3500f17659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cc236d707cabde83a694ce0661508660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148dce50ee208a0886a594615828946661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcad26f10ddb35579b9d53102121e2a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96037356f3602db78377e34769d47f31663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09dbbbd5172847dab48551a6423078664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017523927d3516f443c5785700f5c4aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda2c46cec6a1937b6f22578c1a527b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392862969fbe020ba874820ab917342667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65b0c7072c96315540c926eabfbcfa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28307d8a27721503bab29b419a4e6462669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b16d68f24eaf7fe82954bb8040e69670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59e2fbee3127c874bdf819da3fd4f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba408b22e1b3eeea42f48ae4238245672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e23528a5aa4183818f070f5fad338d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e06f86e276dfd437c399268198fe9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1af5b5f02dfbec9960d6e625310e5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee872afdfd0c157d185baf0fea58fd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b489b5f679b17d427cace56afcee8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ba37d194c730b0ebd09cdb3eede54678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9a0871e8af45ede478da13d21ba4f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e5edb33ffbddf051df9be4dcb660d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1a5c0a9b634509534c4b0094062f8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c59cf3c056edb78e64955ed607d331682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c03b3cf6d46c27fcafcd039720bdc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b809550bc6d6ba44ef904fff049a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6301f773d6cdafa3cd80cbd594cc838685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e41dd731ecffdde6cb77ca76e7020c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a5fd4b84a6c3b5f33e4ad4afd400e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af877324fa4f952a33a1cef8e9fc09688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff11d050e5223ad411ed32c46769b09689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb55c1da6832fd21d37306d49b56439690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f194fe547c4d020b60f6a302217bab4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d77a17308725e106aee62eb9a8798c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773109f4df64b09d4117aceaac365674693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e42918ff18b7b43baff87a97811a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3d54529f78419d7877e26f94bd16e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cbedf39f6915b3760fafef4004478696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3c8f6fd6fe9277cec751e2d52b10c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309ca0e5c727de809cf4f7e602a0f9b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bc32d920309577353b9549884054b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364704cf94f92c978b0a567eb7d3d43700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bd12623ec693e99448ea2db3534e0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd188c73df5782284b0735492a96cb1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bec5556b4a773a7360e2cb22a5553b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a1f42b2342a99f4417f800a0137ef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3489efab0968c2d413d5349495af1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b670806748f9cbdba48d4c2d638e2e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168799825ab80fec1adb841ee3a2e55707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52aa665147e0ea3ff2bbce795706aa2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9067322587246f01fcd909167683d3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0235249e3d86bd6f5426960ee575a9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16d717bccc6017494a5d5cf5a5e742711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc63e35044c21a2cdc0fe8ab67f973f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db042aa7de5f2d18f7453465da585f30713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45379418c711ba20d2b6e870e397d9ee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499549cdc6b95bcf477da64c28e075fc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987140cfaf6ebf27923a00f7ecc4218716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c317de81cd7728f7df6d982f7d366717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae40866ea13c855c3e1d04bc30b7540718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5716f8ebd4eeceeac6cdc15c27e050719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900c59b72decb7560c74aacbd990f93720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491beb53b21f8cf09cc90b7869fc342e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de6d65c3d38c0dbbfe81bfd5133520722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7e1005353c4109493ff99c4b35e0a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55170ceef91b9ed0d534fae27ed29991724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb706233939835b240466e01cfc90d76725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37d1a61f4114e105047600f39a9c4f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bad730a5f5d252fa55cb856dd616ed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeded4c19f653c60ab090f1ccd04b4f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bd491c04b738b13647f21233994ae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6653f11f7e5ca2d8ce55f24cf4fe61d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d55721f2d174d9ac49285523549a8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5429b618fd73058d837b801c1fc55732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85300513f2d77e6f3be79351d6b785fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccca8760757f214a9a0297b68450cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90091cfec81c24fd05b8a71c7f930a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09793c186da3f7a898f664871d1c5aa2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff208d3853a40ab86cf919f42c7508737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037445bce0e696f72c42b2a2d975dc1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6499b3af723e1ce8b3b84e4dda8434739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1eb12925792cedb100011c3638d1f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c31a3a234b4898f2e2defc45ecea3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6eeae6259da0d1be16809110b0be4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99944da7fbbf1871b18997691e665bf4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7d965b635dba7a5d5f7a6169e0728744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b05dc05743777a5fb48a0a65ed660745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea344e03e95d2952a43d1e6919a622ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485c3990f5d4dfaed6c5742cfbc62ec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04bb3b347aaea2daacf75134e99730748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bbe7d900287740e537fdf5eed1cd1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eccd662c875192daf430ad33d9a7ff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a844420572b336e976f08902b28c959751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2c647bfbfad4cc64c03e38f7d42ee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d550e44ad69ae1453677f70315b48753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736312bdd3caa0858718435e56b369aa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10e6992aa09136d9c0606d412bd9a7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a732b0648bde45c8b49b66648a115c5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f0cbcddd33825c858356cc87573c4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7817f703a569a2b0a6ba7579becf7e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df544eaf4a665f3c1d8e6c4fbcf4a97759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d904d8cf81a49fbba76ae5277c26403760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454e1b97e01b9624a32c72338a2be35761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c74cba185b86c74bfafe50f06b22c3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2895d112bc96e8da49c8f6ce10cd8e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb426477217716ac07bb9e7737c1d8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a00017e2e4846afb8e96bcfc0bdf5b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e176581ca15eb79a4d1051083d5299766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60976f7d98571370120a6b9738037c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cac2cd43e54b7565dffaa7d5b3365768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101046dd1e4d017fe1b740d1262d544769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479470e69145dc4bc7f699ca53e72c3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e27c1a851d76dd2222bd9234ac19dd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd389c904a69b2cd186014403fcb55772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fc9215113c131385257df7cf1eca3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6da83b4b4aec5210a633be1b27103774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a829ba644167e1754527dee004a0eeb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debda9f27f3c5257ffea82be2458e785776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2b44269615d58399ed2c6ee655887777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b5379856028efd84da2aed9755567778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb85a295567231963ca6888984461e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f350d4d26a1e3b7bb61990eda43a5a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11542ad5f4f675eb6b1438ba50ded98a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0712ae4b2a9ca6d4b5a90c405bd816a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf0fea6d4247a415a7550fab93f54d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8146c4c5c479f47f103eae838eefd1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25580a361b71ecb068b651968e57efe2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bc8f2149a23fcf0725c4b8cf5f394786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7364bffb55ccfb4f3f0687794c2ef1a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66ba23f1d34a20a65469ad07f02a3f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f1d00b487ba3abab702d4425ba07c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daca1560fc4eb802057a6830eab8c0b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae699dc33ded2af9884b2214f16d15ba791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0102eba21d81284bfa21893a0dfff792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c5900e47bc4d8d0143ee010868e58793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900067c7a3b298823eb27a08e4dc342794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5b8c1458b6f9bee310b76dc6d3ae7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ddb189248b430c2b8b79be2508e3b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f96c2f6872c5123985f1b37bb86da9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5ca54c38cb1383199621146768d6b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52717421319da68f0e41efab1018ffb1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0087b820bec32998ceca928b5d2c252800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b35fa244ecaca9228e4f8fdede6572801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5fb23bf1d525f6b05c60a17b9582a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112ccc1a5d59a38719814254f6f84ce803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5628dcf803584622727a8aff70f5d2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d887ef436b3bc0897d3eed1fef08e54805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9dc7cd38f8c11e6da66905fd3a8bd3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d63a565cc4946187041f87c3f4ba7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba288c2e1bb515353be88a1ee74fc1e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89820e9e0a9b2ec2dfbeaa09c60a9c85809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94120c40b7c0d68af65e5ac674c3416810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828496491ba4616d3a94424b0da02c65811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ad5b4e0992fcc142aefc4c554c697812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532294d54de035b561704db636337b5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f027ed3a91bb63bc33499615327bd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06241830cbf142f46abed3b23ad59c1e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe434480400be6586be9a89005545811816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22431f9bfdd198dd985fe03bd132fe6b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80256c10cbc55e9999231841ab2eaf82818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1263f7031227a8dd65ce32e6a5c47cb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef69b54a22325e808ee99e8f3fa1c9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b4cac945a234404f29c04009ae847821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cf22744b101c32091b6e10caae1cd822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4dc7ad0a35f84eee7e3ac4b53e0763823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d878c0b00070bbb68bcd4f4f63ad8d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b599a223e7f0a4f9ae63de0ef138b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87bb0c0b3077654c7ce7959a02517e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455194c836501f1950beca8b36a1b47827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df832d42339016a5cd17990e46deb56828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139e70bf9bedd0d4e392734b66d1e3a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95561912148aa286252db1d5fc5655830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab97c52152e99f46d0b9ca5fbffeaec831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f8d68d8767183cddd56e9cab1de00832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679db7a474fdc36304125c2a4ae1311a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495dd12848365201c2a50c7bacab5ee834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bec3b7005500d0701fc9e6e9345264835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e628adf6a043a7acdf9f55a3e49f32836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62648289158904b2ef6bdd3b7167bfc837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5097fd9b336b4c04c3b6b1ee378945c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8f02ed63653086ad2cdeefaddfe9d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f4539481c984867a807497ba2191e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3cfa89804518e1a2eb4f8d09f0761841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97412edb0a5640e9a26f946252badb7f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17367c05cd41dda801f8b9f73475ae843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637fb82eb092ecbf6ec661d728b4ba61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ece4a1870028ae13917dc1577fa16b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e59358b7c53b8da8755dbe3c2cf6323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0474565bf8f806805fec7a4af3b97b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d87f4e2e0e1fbc262c4b8b3f032655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19556bb56dd0aa2f50ab21f258c3016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d894ae53d66cb576759c1bc2ccca13c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f786315acef9db1ac90af15c2b88f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a499434f4d9c674f2209de5ab0cf9799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9eeb99b6694148cbfafd75347f810810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92e9c2c36f834f2d9e9e35cd7b3c0611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e5dfb97e7ce61d4fae6323df7854312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e2b8fbc5cd06068ee718ad869c05213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633f0abaaa01c4898867a54d3d557a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c97abdc6ecc6696f0e05e5a3361eb315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7262190f579f394f77be6ab16c354416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97aa9a658bc53c4878f303682895fb817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5437b6b8deb603f5b2687931f08b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6cd1cdcd1dd0236031638b708707319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bacb2c3d39b55197ec3aee505d28ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17de5550216ab7bce6b49083d9447ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc9024382755a4f5deecfeedd118f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f8454aaa7554e536ab1fca695424c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9ad0d1671deb853be9c1446793bc424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba91623ad7c11406cc72afe45b4bc325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe8870e77b9bdd88a0039e29860e0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e4d27b0b3d29259d3e49881edcad927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae50377ac97452b24f1f1a085221c1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37604f8887a4be679fad67920c10ee1b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f8f42103fa81afce8ec7aef4f62c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577524845d29cc395e0af728b59c9e0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a02f399ce2fe7622e21cb327a6d98232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1c9f950605d3373037a5b81d2e94e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172fd944e118015560dd0c8b96bbd4034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73dd855592ce9bc069ed3e19027f3e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019d9569c5b28324c6cb294e120cc1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98027ef39b0321d3db35463e7ecce3aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc36879b46781064b79b04f3c8f3ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e51ffabb74cfe3c64c7bb19376eca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439287cd6bc96b0504229e7eef48484840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5a7a61a201981016d74b420e43c9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d93d06f4c84d689c2c15d99722080942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d422993fd336291d9830172700cdff843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858bf6187e8b1abd36bb6c8a81d19a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db9f9702fcbfa07c8bb92d0314dd6845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b9c29b67a981b78797c4b3d6a1b6646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937776f5f7a6643cf95040e887ccfcbb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf5266d68f12519710069dc9c1588348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aaedb772b722077cc836373f10fd6449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf47ad50db50c014b5337b887759f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae3a676bd8f2ae4edfe1eb80ef04a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8cea786a5e27b23eeb3889cb7544652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ef5e0bb9837867b39afa0f944d46553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98494512246226ab3219881f4139f6bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5deed959ce1af0522ca9afe4ad85d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eee0e3fcfb0ac93a2a8397ad07d7dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34432786af58f5107eae5dcd37c766d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6d39a5d33054d888fb4dac5b7285458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6328e431a0e12a68a2261f8c1a1bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d7113c382fd6f43eb372761c5d70560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5f01d7bdb07d72bd243f2c3cdfe7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5b705b83933ccd82d9e609acb6df362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96229a9ca93c7bb83bd80a71c424285263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9c3939dfab8c9e4ebc5934a34cb3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b3a2b3184798034f60aa78bbb9ef365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844829865d686ee8bbeb4181036c9e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4bde3fb0eb94ea3d55a7b9f108bdc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73a074cccd6e78ec4a5db64cf145ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c34ae57862fba6f6b8f74e24a533e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c1b8c445d28e87fc80698e5a6072f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5629f5ffe0cad3de0471cf5c358bbf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d97cc68db99d654bc9648ec7ff2a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd94ab6f8dbee2d8bd2bc4e1e8c3b7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c4209647ad18376eeecd22dec18b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e73920ebe8b8926e31349ccdcf49c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff4be448699875fde7e8da1ec017f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216801397cfc38d13c221e1f732acbd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2733e9057b0c791f3d4fe11f84b5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515df43234531e4bbc0ebd4f8984d60f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6d4ddeb3b7939b4c1c9df2fe5618980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfebdfe37274f34088b7de4bc043d6881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f338614e7e5bacb46dae923b12ce482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253e502664e67fd902cdde911cea7fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cb7abc81dd3488fd44a45281f811184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac0198e65d747db393125260873ce685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bcba17b05e4762a0ab197faecc42c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69af76d8b6f737166546b1bd2223a5987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5eb467befec74e3cf713456c4c218d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1806976c2bdf76e54a3463a875618df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85fc99053b836cff594ff82a04f85590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d37c278bd29c1b8add90be463970b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4099d381dbc60d0c876131f14417f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc13a62ea38bca5bbb9f3d2b8721cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab9af1b8b3354dc493e81bb8c91b7f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c717654eb07138044605b36ca78ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa8972c4af22b3fbd4c64cb686781896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8dde89f319cfd19ee594d1534ec7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ef9275944c16c001de42452a7d03998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203bd07f9faa0c5e0c2a7d2ad628c1d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce9f96dbc48a5a4371a7611420916a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a8ed8d8cd3d13bc2955e56def5376101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34215234aeb6ebc86d823a106feef62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9273176c08a08d286093a043006423103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cec8e173a0fe1effef40a7fedff9b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674e74c7aa2196f1ce13143482ca4c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f059f3c5b270d7ac47cf236eee3f8b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a862e1aa0b8c6d0e402ba18d17733af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68665a478d903d9ed49a9c4543cd030a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edb2be21841f36df611f543d02bc05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a2535c84141a03fcbd98ca3752e79110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5050bef2170e625c14f28779c076b2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cde04158ae49928d1a3c22482f5d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2d525cce9e6e02d8bd00eaeec7283113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c34abfc5701028ebd447449f2b5f4f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56158bfaf066dcc610e9baf0245803115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283ea3687caef2771de55dd7316d4cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bc8c4ab2d9bcfa5339178a44c34f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65ad33e495211c0d8054766153e4d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5089eb20ea4e4932d0ce35dcacfe8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ac21149a6f57cc0fe7cd92090fa51120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bc7d1a9007b20dd71382b1b8806b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27522344610d437ec98fb8773d8644122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25876c66282e8d068d0e8efc916d3c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9a374a5dd252aca93dcbb7a37416c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385cd8ec67c2417b843f59ac3b1eb07125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ff0f9b48439dee554a17a22852d67126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da6b77ab03ce474e3e0605758c0c9d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f117b6401394c9589b367e84c8bd14128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598142f95f48054747b545ebbe593440129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cfb8de63c3d00c3b6cec4d0967aab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3194cf06ea96733079839cae8e886c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508ca9fbe7245989336a64f3cbfa812132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1910750d1cbdaee5ee7f723461c28133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6624c8cc0386d7f1fbc1e35252fe0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d751b299cf5c5ad30baffc5df97273135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183ebd763dceb8b1929bafaddc31cac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adedd700878b61f2e20e9529482c95e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a62deaa327cec7a73574faa622e0a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b276c917f58a68b4783065816d6ce2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b42771b3e53da229b7efa50e52394140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8e118d407308c80bcaa8d5fcc0193141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f7f7667c0a6d5dbbb93a99f3e0948142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafb53fc9f1908b3dc0aa6d4bdc8082143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbb0860e43d9a1c00d65f1ec5082d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ae24a68c9aa239ed114469d17dd46145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4ec5e12382c20b65f70c36542b50f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687f8a6e1e59b9edbdf52766d997a62147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147c665f97759aecc739f033326e207148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671522ab5b0ce7302583b3b8032f34a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12498a9f22b9a0d5e23c1aef93b92eaf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9467365ef440f061b1d555ed07dfd79151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685517a2033ea7f0cbce5e47f6059313152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef808915d3711953e364e761f4d254153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e378d8b5792e82f6cfb72d7057609154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79cc89539493bf7da35ec91ae86e37155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60008c33d307adb3c9bab9ea18da0db2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65661ed9b041187230222edf43739590157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196b6dceba67b66e6a6e486255f0355158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6061f8f33e2263b8bb27f65393657159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd530d755b9164667792d45b7d60138d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96788b43240b7ab607bc8f39ee3833af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae51a5d15e888690bbbfdcd6af4007b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170c62efe00ceae5307d7bafba0f503163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c370ebdb2bb401d3d31d2fea0a9aa06164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df65477ee18641e228b6fe53158f4b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc491fd94379be22637b323904af951166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b24d461d8a2f07dee408d4595bb8b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5959b4b7a3e332126f1b6d824738a91168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf23b27d8c7cf30d85e3511d71215eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbe9f263a0bd520d427a34d263d4ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c0ea340b80780c5fcf4fbb8f5fa48171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8800fbbb5a9e3dffba667d0e76a803172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afbba6f1f34c83e5fdc850875f4dc5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b149a323efd8d3c7d48c3b22f8744174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0a7ad95ad44ce84e0257f50862cc9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c469603532cae2f09b0d9ba40d09049176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489b9651654065548deef76eaa6c865177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a3283ab51af4f767f93bcdca4e703178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d5db2478d160348f81faa959e994f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccd5fd02dab2b57954c52a0b39a51c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1362646888039e1a7dbfdbfc8c89a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fae050a5d00b92d66c92cd114462c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475bfbdcdbd33c20f0b6fcb6bde74b6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ac5cbf5e71644e320f983eac4ca1c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f9c0a5506f583f0955479d3181a60185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1569956e8c4793f24e33c1f2a70fb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513497f7aad1261877d71eeb6d84849187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df12c8cc63ff08e691dcff132cb5c4f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40beeb517243059ce9a093fd9caef309189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a949435090a02a88b76bc283426610190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dca3597ca1452b2878b0a3d20d392191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f06834c5e2973e64f0e82d66c067b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1fd078ff8b332c16c40be250270ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfa838adf2ebd98bd553db99a8c7b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72586691f1e1a81d748262088fd4b69a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45df99fea98ee321b97eaad0b9702a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1dae581e8b150f9505a2424c734d4a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c9e660ddf11129f320c73c61bf826198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882944f232b93640680d59bceeb02f45199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96477f116521c1a81ea71dfe3d27d4e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8eac8c9c275e00a9539ae941f1b994201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45277eb35946595bc7ce67744ce052b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946ca08a13c022dd25e60f4e10d904d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25b5dc78a4110eef5f7248d0b444c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7fe65be822c3fd5bff7fc26ebc1b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b616a680eb2e1e81e77d6405b129f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6c91e345e695c27af0a0d43e77537207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f69e46e0ee4aedbd585582f34da76208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2b70a99a670b0850ccdf68260771d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1f8bab1d40eb52e62591b401fe4f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c278705dd999383db864981237602d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87df3256e4f11e294fdb5cc2c4fa0d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31855ca81840d548342b2bd996a43b8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9afd4c12cb5d0cb36952f14e14b9e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce01656eb2e4fd8a3c38fed812cd5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2052dc3067208527164a251781047c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95461e41ad33a4a22220ce21fcb2d890217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca342b6a12904e3764ad264ff8b1582218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b15e20f638f9e2764b1f82e40f5b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959dd0233a866645d2ca0452ce01e61220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789dffdf1c13edc270a44e1ca0fd3e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996230d15e0d0c490fa7a510c28abd10222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd860701b1d8edb41a90d890f9bbfe4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd33deaca9f663e61c0d46eeb21271d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933810c3ce6de439c713e5661d7d8e02225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b2853ea74180da7ffe8feeb7d400c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7e1fba946fa18b5f59c5d1c2be83b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad585b5ef023f38d0b11e7b85d3fe91228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899029e2e964cc4f9a540255ee01041d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf04add294a29c4fb025673797987e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce1ae8c0cb820fe83eb362a2006045231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1aa1c4228b23e0021a21511a58e13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e2c5a73c9dcc79102a53155793a6d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a224d58da5a2f62257f405daa2156234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba33a41db781ae82a373e7a12f3f301235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a2bd7f977c393d2b5765986b1d754236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7d426441ee36259ca7494e911e070237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54229331d23578e32a163c7a73cfd0a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ac63d513cfed465c53080a8e75e79239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d022cb16539aaef5f646bf277fb46240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cedadc4fd3ce71a7da519c6b10240d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022d307b03ec4f918034d3fbb9766e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8e76850261587692c72987934ec8b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b2355ebc995a432583540564dbdb0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565dd88ded2c11ef4602013f3bee985245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6dc4667e095723592a935f11bbda3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d5f6694930b9b2aaa964544a3e1ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef09dc75dc988cfbc6922aca511ff1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383fb667aa296c931b7025a93187f8b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfd29d59b1f0b9290105e26502ecdc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0b2e41b3a72f6fb4829ecd8751dfb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9584d875461b16697f0c551381d783a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b3a8058c259ee8b6f4a4d819f3ceb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b309d96ca56fd47f5e692e2af95134254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13fbd66adc5fbb28121b116dce2dbd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f497c23620ed4086c836668c0249a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75005556d11982fe8e059250442dcc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fbe52b673bfc9949e45730c8402a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ce83ae0d7c55b9925123de737c040259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a018648c4384eab9f3ee9a7d207e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef903e8c19f2e9b8ac64af60f9f99ec4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4d21908b42d442bff9461b89886da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb823313a94b07b4d45c4b2af44215b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308faaa9d10f1ae3f8504d7f616d8c30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52b7b3c726d764dba0826f1a9c1323265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49961e54cfea92f9e2b024c8b93651de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862af1e1e87c820e691b49b08c2e41f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7938d7c158ef60fbc22f3755be7474268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478eef781479d831b44238f84f15ae3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60d2bbd21d879d11f8d674aaaab756270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcef820bcc45260424216754b299e87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839626be74fb7955e8b436203350a407272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a33196254d3f4d3ad8198f1c8e1f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd82383b23f1fd73b165ab389cc290274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbae4c6e1f90253769c30e1a1228f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47e47c509cb347ab81ffa6fedfc663276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870beb5394764be5addf09dadb06523277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e558fd16bc38bcc71310be2e3af45f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335863c6a35b66a0988a8eab1b8db41279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4f6fe26ee491e67e9c2df450c89b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cc7853a90706eba422c17d25ce3da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeabd43ea38ee305b025c920672591e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f662cd7b3f78ed7346e4cb0f47c23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e0979079d9ff0d8ea1475875f034e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4220b44133c5099890d7616a4f8f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf140a77bbd9dd44db04c9d9d0d559f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54dedec9c0a160cfce21163405809b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61745059b7e634d549c7622beaf286bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec034e8e112c7d6188d51e3409949a8e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a86b2c40c176bf2433fdc842033eda290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d82f317402c7a93c2a08de05d5ae7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d5fb29c8251523c1a7949d9027b79292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c10e2b406a439f7536e6750bf8ddbc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcd88f3d648d6e2c94d52b8dfc0162294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfbe52da0af2d564b28fc5584d01c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54578fb3d243ab783dc6c20e3ed38a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa7a4af2d69c0644af711c9a56eb1b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c711bdedd445eb24080b6c85b7629298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2237a23497d8b9483402c51d9753a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4ca6b07f69018383ffb8bdd396bc0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad4d768f8514d82d2e75f69dd37a56301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5071369172c118b3f33bcbe67960d0d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ef0c5b22676c2b49dbd734a6daf99303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0118bc5630d1234d8b35f70ef588eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff2d3126ca27ed27e41241dd35bf8c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b778b6c57f47365cd7d41887cba39e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed05bac9994939e0df4d834cebf458c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff302af58cc3718c5e7904a5625f6b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edfeb649b20b7c0165dc852dd73d71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f93a7dbacc43a8797511935dc56422310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b878c81ca52ec20e73bba7d44e6c7b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaeb5bae6e0df9fbbea16c78146efc6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a98b358634e772a088601495afe22313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1aa9af3b6c272d13155317af30ca2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4eec6ff8798985f54696d8b928ac3b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72920b6840928640c871d784bbf978c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8f333f708aaeff5c85d59f54c62c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cd3ac603c24e3d380c6e4b8b747b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a3b63dbec7bf8ae501e937043a571319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b029dc016c2fc1134110ddb829725b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d835b04a531a72be93d86e0eaadae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb736dfa7e423938e018c22555b41c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13265da0b2ecd88bd5d2a75278fe1e89323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317ea4a75d718cfbcca8d22cb46d05d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a53d1b634efe63d37ee30dedfdb734325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f70ff41e89222af0a89b43988c9625326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56adcdf38d951e083f5d1a94d7325e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0a6faba3a20887d2335aead489a81328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5ae42ff49cf99da301a6e546c3ddf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ed88679212784d3b574f83cdb53d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c548abd6255f4074dd70b82ef5715c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ec3569d95426e18d1268e5365fa9b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fccb19817d6002c5ffd8541d0da099333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760438c94082f5a7a44083a4c1c3daa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa3f24c18b7ee938e579fe9d639795335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2da5c94c1ddefdcf7212f9bd78381336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9626ddc98d7144dd1c6b509dbc6c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624eabe72cb9b6f60fbbe68d99a4f175338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bebe125b1cfca9eec35b5ca479c460339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98bf1edcf2bfd32221a0f44e18eb45340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4a786e6985e2584f035d12870beba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89586516a3e680a34d615f319f4f3422342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf333fa28a4623340fbd01e99d5f2adf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46a9a27b873cf452f250eee876c8e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138ae67c6827c1392b60683bf7f67c7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198605876131934446d1b9a3f4e3ac9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a125640b5b369eb17da478e498351e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeab850cb1c1ad261d495d664effc77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1005fe41a1bbbf650f1b637f9492c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e547216f7b0abab6f5540259e279f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1a130f9d50a63abe928c5c7517bc2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0240d15e88afe2ee85c7e29a7dc0103352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2472297a36748e3c6f1eb804385076a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d190a29d3c034abf108559c857fb31354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77e6bc960a5c2abf657bd139f26fd3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc31116dce1f308058fe6f00b9cd67f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff417e8fbf0399845d87727e523df32357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a8478271f4e0ece5acb7815d20830358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc16b36f4e001233f969dbbf71ef2db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec306e6de73c3131f1ac514ac89fd4ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf539e2876314272cfda0a1aa188dd44361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b722f4d59a93ec63eda15d6df9f88362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794f34e82f87f5d0f46e5e6aa649aa9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7f154c11cc8a3eaf12124ac0c26da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13f440a145cf8e6f63c00753eb5333365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fbb1191e183a8f8642f6f3a2cde3b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8133d8ace14547e4d7e83034b1e70c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f755c78953ee63c3f3f2fa1a7590e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f42fbf5103b81044f0fa91e4b967ef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a4c3dd5bd2a17c8c5c7d861863dc8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba100c1c34b82f6b32cb738d521d5be5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f89e8d826f77e7a6ecc49a18d8e483372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f7b990f94fda18a441dc76ceca8d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396eb8d9dcffb08d07cf5a6ee7ab89fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda61e84d4aa775e0603038746e3e0ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69f8f0281c76eb4ad48f0ec11be233376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b8fc8cfcf559c64b3d6db0393a2f5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374773df3cc7a02d870bae38a45006a5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30bca3702bf137bebbc03dc8b3a6df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5ac3c100de7d7dc21095dcf9212f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c3003cf380d497752d3396625d199381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade12275230263267de82e07ec537c1f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ce070f6d8d57b0efd04c63ff8fc1c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbb0ddd6ff164ebec39533922b9a00384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fff60e4845f1e3b40d8f9a275e1dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f18611d717c0b447ca290fa5e76d94386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92047d212a382763acf948235deda27387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906f453fa17337a478831f03999f5d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43e7ed2a519b6ddd2c3d1c42c4da53389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdc00439737ae9c2bc857579c48e4d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2d258e4ded31b24fd8be840c5ebef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8086a2d017490d2aee52fd1b381e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a426a5e00e4c07d6b44b6d61f23509393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0a583638363aa2c7ba223100944cc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3ce2f114b76dbd1c79df9ac2b2a17395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6b5b8131f65a0506a8204ff77d282396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b006e95d025baef6ae7fa4e5477a3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3271b04f18bbebdf1421fae85d64af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c53ca388aae25de4cf5582a6dd54a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f845e6bdfe0970f80d589f67e2efa9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e9c35d3fc23b01a59594fc948f154401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6afd03f1af22b01e1322240e04adb8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9a878af53317418b5753a4ab95ab9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66effadea92c11cb077bf29b8737d43404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee437f21d82a3b5fc85aa412a027768405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7837638401cbe1f27dda42759c35d9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7ffdcc5025528db78c850d3508bd9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2111de09fee891ca381ab75dbe3038408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ad7ec9f1f64d70c97a79bbe0ecf68409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04796ad7f530245ed5200e3b06b2bcd9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d38afebebe1a10af500e69f3a3ef8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01361eae91fcbe35ade588e2fd1dfa68412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfe319907a5a6f72b5105b3ad94162413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22954eb414fe0d8ab15c6c8d6f349936414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168d0cd1ec1c26a5f9513c5e8c411f8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c17224d3f46caea54d7600903bb6c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2ed87279f28be659e70213bca48bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c58bc1f1132bc757a83ff2bb3baf4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b16c3a4eed8f14a2a6d4baf6939376419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4290b9c7df5d9e789f8285ad8e6c5dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a3a2864a8d79df9a58edd9694132e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686cfa42ea63966a0d9ab7b5671d22b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc853fb03e799721585b0353a66c8b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabdbbc47354b495bbb0007d2ed6482424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e845bd6f1155b07e6ef5dc700a9cdd2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dfdd7d110ce3c4a500a28e6e4bc6c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc08efa102bcda6ba1e4a315bf33f6f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf9d1624ee850066f675419feb6c77428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff21879cbcdff06feff530ad4f508e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f392aefa7f157f31d1feafc0a09bb2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebaf25a4fed766589af5199c21c07f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94ebaa00168e1fa2951cb17551c829432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74b9d68f60b54cb5e099192b86faef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd2c9379b83de49626ddcc45653719434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b23b3cfd2969da94a6cfc703996f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b327a072eb326815fc9f9af639de071436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9c31bd4309430314a16efac9c35f0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22264fba3525dab461a9e3a816ba6a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451064f111f2129730b0ad7fd103bb8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba158a8d733f10500020ff0b22abe0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a762912ebfdb6902154a967da6cad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fd26b541c36fedc08d1d8956efa5d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0987cb9109d5c0cc79c7be1cf4346e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c125ede48b996a024363d05d8adf1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea611cc35d1bfbfc37009caa0702a5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b16236735aec323a19be0398b12e58446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63050a89cc1c93f6d1f27c6222e600447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2b5b44df86d74c6fab0cb15730419448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac583b85889ef5bf4c9f3be8436e30f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87758e3aa69ac479be4ec77957e5f32a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877b7ce86401c21b07de55f3dac6e8c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e7d4e4a9320b8c76807247cbda332452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993598ad83bd62d8a2cc4650c573184f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfce4607bad10649cdb4679bb30b5ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22e10d69f0f925d9f482c7b014e228455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512148c3508c6d9c9e77c716c6293f30456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517738f02185264f66796707993b6f9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378ee7cf680f9afa51c639b1f6a471b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5519d994dd9aa5d41c9ede094c84f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e59bb29e19fb670d51722a4029df4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d0c34b9784ca9fbecde21821b7f11461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a16015850896fb6592ebc0ab94ca75462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf294cdc755390a4575a767f61bedede463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94d93fabf3f882e4dad82fdb5b78e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523b2afcd37d54f0cf2421c1db0bf85465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda026f6cfa8f3be3cb667657719a490466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320416261cd8f61e181ad6ec7c2b5837467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71388f57e20577994ceab49d67a131468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735e3d1a2c180ea984ef3193a701ecd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d72e5ec5de1ab36dc6c6e7be08a8df470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b77a0474ac9ce0ac4fea22c9551885471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e94d5db6e1be2530b6a5397218e9cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23270b4cb9afd72acbb4cc27bb95479473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664e4a20516de2fbbf0184d034c3383474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbb3123d92a475b64a49fd024e9c31475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0b14655c9a79054832172c6cbe777476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d6a006d80a19674c43bdc2b597a7f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5155ec2e3b739c740157fdbec58d2d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fd3cb1934ef580ccd7fad18613749479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c528d02d6e293af65049e48c8756cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5f40c41b50304f6def9d8e1f9cf57481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bd7dde88d390d142992f1fc98e52a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b30c966fc08d137181ae6c2aa45b9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf3517e30859127b11abba7ab71894484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d294b59b78d72867b4c9327eba41ec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0457dcb7d4406134f21317a5cd1319486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec86af3867818c4153bedaef9dbc626487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf70ebcf1034ac2d9a248620eda7860488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065452eea59fbc541621f4405bb16878489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb636a027d98b10720259bc4067bb68490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97de7c6b01f1f41195560b1d083de5d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3713226b6238fb0a296f98e0b22a292492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b1f2ccecabd9dba14d712df31fb28493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99a60ed3025f75178276380988e9e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0222fd4b13dee8ea019d28aa7bcd98e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b114c8dadb20b7df5150bacbcd00ba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a948b9b6384846accb4606b3f2cc7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458f5e9be3f6d9a9967c73c18f2a9ce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709576a5c81abfe992bbd971484cee3b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ba3d52f6b36e82f6ed0149b016563500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d227b1cf92acd0003b413a08e83ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66f8956d33107d559368b182971f85502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ce3b6a035f90c0076893c8bfe944f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87d7080d6daf4c509b5aeff05da20b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05407714f1408e3cd7010aa1418c2c39505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43126f0c68e09edc0799eba3dc755e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93afbb4b0464d83474f404ef0242f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed519b481c2d639f14406cd2909fd40508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4881a98222f8fa5337dc5609902e023509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ed4a83432bdb191f473baf6394165510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293783cd1d9e577ab7284b84c08512f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c3d6921b6c3c592540b56d13937a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265df956dd574491b15bf2deac3b2ea2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c753531c2818701e4e0a2faebb9e3ce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbed183ae42defa02af51ccc6c955f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047c938743f759c955f50426919395e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034e8c1001d65e156c4e342e5c6a4f6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1531eeed79b8d68610f33e4f3ad19518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf615f4f57b2e5fc8081f4bd654d44d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b098b015c78093ccc9f4420f52d8fb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff40e76de446568e163234f271096a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b9423db2d3df39f293bbcea81d6c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399fb53e3efd97998fd295fea185924523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee819dd538bd398c113ada8a7beb70e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37814dcf9e3bd553f620b2fc2d62e38f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd1c0f48d2534225f71d8854908692526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d0c928eabfd5d59051b4d1ab83ad5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3e7dce7aa90bd579bd0aec1a54b47528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1b0015da1dc8eee9f427e4d0f6f4a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc9e29700fec3bc7f22e61fe7726f3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e84d55c599c2c8015210de1f61751531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd3de9197bbe776fc901a2c0ab1ace532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332cec6caf5709bc5dc8223e72f1631533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292b50dd7bd40d210825f2bddc371bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d1dcd3503a73d2659ffdfdfad6343535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded6636b0cc4a2094d50a50bfe6df4b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769fb5c0287816dc5d3df0f15afdc30537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074b86175690b8712544cbea7060e27538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f8679134eec9f21455a0e04fd864e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5923ca59ffcfd32ef96e42036e0018f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27557ffd73ec8524981240c0616f54541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76bd09902e313ca992de590cb4e2db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385bd1d2fc9046ec359b739ff5a56fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea517eb33a3e4e60163fb937717ea122544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2f25a2589f4b60571bf741f826860545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13987d55c3a18fcf76cef449a6c3abc1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42905a83f069f298b0e57da105f1700547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9704f1c814e9d86bf07b1a023310c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f16fc7817d905d1b8b4aa290f1004549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e518aac0422ee35d97a0d9bb628f06d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5ba162ecf3ef93d949cc9207c7dfb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f75fe135a40c7e63be3fc4bb151792552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b7c825c83f16016e7a9c7d142bdaa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a44570dffeb7b580268efcf9cf5d7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377dcf7f3e454505784a839b69da1cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37071867996e274bd69a1a94d93d607556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1932fcd17e0e63ee935552d80497f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12eaf5253900ccacf9174a60f368ca0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5c1ffdad9ace30dd24c46b48ebc9c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469abb7773381029a1a886eaca595f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e8ca99ecac8594049eecf0fd75da6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435191c50db725e862414ec8fd0c0c60562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58d19a694441cf67802c77d2c04416563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef28afaa89488822315b33e0019ecf1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f891299d06fc52c4e5feb9ccd9a8c4b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc074b9b12f6a779349b8b99ce146938566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72750635a586c672dec56071fe37955d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9807d516d62d7c1115287dd064a9b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbada74280ba5c67b8eb4dd19567caa4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e09e7cfb59a3b3f9cd2ae1c09e7f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd755bc7844e0a1d194e5a5058c0b0e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e77a9178494c9ba31f2de3846dd64572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5bbe0004c0ba05803eeb04bdfc3a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7537e0c577901a7c0a0e5d7ea333c2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68404dba1c51126a2c18fe4d4d14ba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d94c6870bbc140ada789bec8dbf36d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b2d2c5270f16e96d7825ceee933b2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a293f96fb2aa07624d14017ef3e26c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a5e072e66d6f646fda023a44a3e28579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6554072e44403e9184ec2be57f0a523580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82162e10d86c0b4b3baee42560edc67e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4567e18bd27bcbedd098eeefbaee87582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd141875d821428f24f059cba0af0fe9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf77455e8ff178752b9eed839dc976584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ad1d69701e506c47f299de26023ad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501d859b886c831ff826ffb6690b3ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7dc6628e5206594bfa87c876d661e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c65c0f08e063b467caf20600da320588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967eefdeece1e41ecf4822d67f3e75ee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea72a70de195069d2980f91d220db0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261554a550900566631aa437474ef085591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bee96faf7e79cc52977337c9686fb0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3414ee1b73aa38f7d0369e57e22ed1f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb8f310dea7a8173f76a87a6fdff9b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb2ccca27fd7fb2f6a073a8f77ee90595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef2300a907f94b463ce1bcea10d20e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153b133631a0ab7b2f28239ee453719597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97f7fd4f7eba1dfe45b4600afaa4a3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3028672cc31b353bd7fb06f513a58b7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f79e58b1ecd3c4e93fe7dd96edcfe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd505490474e250e273a93dfb46dc03601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eac64928100c1ab3ead52c7953b731602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98026a9b2e313ac7fc61c5827dfc9dec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11a89bb776e58adfd3a0e851680c1e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0df329ff3d20962f07728a185f133605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24084c9190f41e88b4c370022dd66704606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e67c398428d8df1bee0d6bc883ff4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7f53a5b1b9aa48d656082ea483bdb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96686bad6a1b9b7c96f289c47c1202609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c08d890f6bdbc1bc1d041ae8cb557a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4db290972c2374f6565f1805259698611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f2d82439c2c3785e90fafe178dc36612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51ae9c968cabe8ce3dded2de548aa3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb01da882a1c16c1d518e513b6a95b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f2df83848ff470d2c5a3dda82b676615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5beae4a32793b54cbd791dc888f253616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07b216dfd0f771344c4f19b4f129ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b88b01e2c39fadb9897e743dbc22f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b62a356c9e86b546c483abce7df795619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a99a02d1012e8f3607b70f7eab4148620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346f5eb391057862ea5044efbfdf49d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045768144cca0332e7247a836fd3215622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12557c4ed602dae7bde36ca9447fa62c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92085a2f127db83124a2712e265b0ffa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ae67c2f6136d7e7793d11745c53d7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd89fa4b42bfd1fbf68a85ff35b8d6b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f07dc0d4671bd125940ee1c9986c4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7041443e225120352f0ef6ea527a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50665b6d96fecaea4fc87e2f3fce29629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2540a169c686367d11212e8c33ca0cb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b96cbbedf289535b9562706a3d0a2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11711ff27958c9334eab487feedb1b39632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caef491ff5773b1e3098ce6a04050ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604d85ad9df3e9c5387f3cfa6865436634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dc501659cba600148405bde90336b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb6a03fb03288a5e21c0a25e94c2bd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb524799be0b8511b67b39807db911637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3beb2f4ef2b529c0a0408b3644133638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb60b3e11764c5f54dc126e1acbb27639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ddfd6dfa26d312d58b22e9c75ae6f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9770f72a9f1b759c404efd34ef9a9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211e93f6b6191398f9b4e8b3310cc0a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b0fc3ac3430de902f0bb864a6fd48643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd915df79761ab6ad02549ab5d7b62644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6300f8acceb190b757cff3a54a91ee4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4259fc030bcc8cb0b157d9aa103aa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b066a94c3dcd0e345a5b8e785a37bd5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81995e28a357fb8739189d4c741e990b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c90829d6f5daec5d30adafd73f9ee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed368790a1d516b7d77e1c3e7825bdcb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bddd0dccb4dbbbe2cf1bdf0dec2500651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c902156f50cbaa2992d4521ee79894652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762b2941dad3c627e69cffe15543805653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b688d1ed33c543a665a59dccc1c8fc7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5b02818d8d1e60711dfdadefdda47655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98d6af57c053444903cfca6eca665b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3038ae0cee6cc4d9464dbd7aab4df657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9d65bb525168074b67c4e378b1edd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101ffdb63c46cc61f967e40e7fb4822659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b63b28fa6bdd966ae6ce1d7a66774660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab2b92704770a662cd317966c3e851661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d73d8f301bd62e6a07022479f1b5fd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421aac92af0ba5cc5a3268a5764cc1c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4569e38b01ba654988560aa5907f202664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad56c242620e440aec20c3de8267604665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a311a85c95a7436fb45154148abc8f9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32eeac01ef4b187a15e4d733087a0c1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6e68461cdce6bb18aae47622a2d5e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f25b1bcc89c0769efe56edff76dc4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e619e1e7beff0f781788013de5b128670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3486172ce0373932104e467302cb5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7022c992ed8d68b6e7e4e6e4a02a9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6b43b4970a27b24f92d524404f74a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bd74a72e4a0097b30014ce67b761e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3471e76203591b2a6fc08f6a6517c7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57e8dc4aa3181d5d868cfe30135c0f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bd6294d8f33ed2365f26b9bc5aee5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04d51e4971cdff4890df441729f742678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1e810a0f0e39ed255f6ffbbbca8ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afeba157c3f59c11ad1a040218ad72680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba35939a50f3b29fa592e5089f2ccf7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafa2eab42f55a1b47ae8fa29ee2d88682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d12e148b39e28899dbc85be64f4b4e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9f225ab568dc2e476f5b33d049c83684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5640daf4d3821404abeaead4494b2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c330ea455680b6d3fb892ff833f9d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73120df25e25a31b4233f5940fa9c99c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef824f4e73f0945c67328db1c293a07c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e38f73362a865aed9e31983a24d3c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1cf8331f82e4e35375b0a58693645690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10504ddedf6b11996335079e4736cf7c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe975f98f8b710774680fd36a4948700692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762f2ab25278f7bc497e8def3b4e3a4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a16599cf7643475fe9569f2f75fba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf22e1d98d5cc92e5549cf00621f0df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d2a5077740d216895fcd8d2d74fba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812e5d7cb1e86be2e1e25fa8899dac2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45dbb4e581c46e1586af9a5991bee6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c907fa05fc9414de423a74c28e3e9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028112d0b00c9c362de3a9a602ed88af700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654493f137916d3079169c09b930a3d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07144ed3c72150227a421557bc825ff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb555869c413383e29f6cae3be60b3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f6300996b76395dcffea674c3f533704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0b9fa5f380a1d1374bdfc4fc0c632705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e0fe115557f0c19ab59f460740ce4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d588b0d6792f3d34dc7d775e6a732707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862af6fe61ee884371e92c9e216905d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e238ccc44a22405bc47e9b7aaa3a02709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6cef800eb20761def859abc2052699710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876f2bce02667171f65216818e9bab0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d42ed93c4055edd4afff2d2a17992712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ee9af25792604237a416b0c224cc2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6706b603a6d766998e34c17f8b2c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29853a7a46bdb69e9d010956cd195e74715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f4d9dfb73e901eef58c73ddca9a65716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2580b00eeb78672dba1c3c1d49f16e3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e2644c1c11c8769cd596573e50b4b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a13c7755ee4323f1ff4a8efa6edb20719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb95b6427f14d79ddd44145a68b8e2a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed823bbbcaf2a62dac1a3458131c5ee5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc547ab378957881b1765055649bb6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f862461a1d15bbb0d9d8d8dd0229a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb1c7403e969b4759f0ac302633c68724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ea8e8627c0587c8a9a535813e27d8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac4462b9dc55494981b52002fd44cb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ac9d9117ce143f49aef4cc597f179727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01185aff11ff2d3308331ddfc5f5ad9b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f177a4216a0c2ec7a48bbea099d16729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87911496ce51fb3db14462a8e26bab04730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae155a87800ba2430f20d656ab7348b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213f16ff76e8b7f71a691136d623b03732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26df72f0f6436ddf00c36171c01d96733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796e7d8efbb27b6662c48a8bf83930e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc80a89b2b646fe083b7ab069a5f1c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e44847011297a850af8065b4824534736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7ab6a1dd7d4ad5837f7e6b73a7478737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22363b0c05967a7901e7540d8d5070e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3e009e71f11051cdbee0afc350c3d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030704ef15c07f2d71613c47bbeb52b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c455ae5b91053f2c16122d27e26ad69741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b8b6280761b65efe7b54aa107e68d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9718054c91b5b9f0d6b9e922066d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bccd05b23092d2357c56a6ec6fa659744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a4189306d174b79c871f6d4b96d52745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb806c1b1ae53972c117902840c1c8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875331e197088d56e746a2e5e61fb5c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5204112b6b0510439f454200057594748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc10478a8f7a706dd0e81879ab8445749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02136be5e567d1489d4df33e0e9d7e9c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f99e68be866ba12b7189fdb37213b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246d8ffc106a571d6cd405e843f27ab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca269a68a8ab3b9d110bfffc8b8521753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be89b42dd7f629b0e80230a0841e6c7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274826a3647e8ff927dbc99727721e55755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541b754dc10a912283978bda937a82e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d30bdb8562cf6e1c2ecce987971ad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbef26dc757dc172a3c215c5cbe922758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6dcce4cedf5507422d6459e1cd695759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92971206e1e26450c6ab875b201b1f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30995931ee2e043780b22b026d50835761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003bb8abe6b365849519d6b16b20299762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d54a033f448be452b942a2eb0a0fc5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692800ed2cfb54cc848538d947be1d1c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2c12b47ea8d78b3195ec82aadf0c9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca0888b84607ae186355bb340d89f0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd21ba3cacafd8e1c1d5b7ffa36627a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>