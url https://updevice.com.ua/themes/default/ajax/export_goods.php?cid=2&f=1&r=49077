--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d24c72a8e2c0754d95b35d1cc2d751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fee99d407fc04ec44a88fe0f0ae7d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63de9a847fbcc9747f83e0216ecf6943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25692f3d565464c925787dd589f54a2a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a204cec8f3325e6567ed6e98bdce065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d67bd3fe7557abc1e088cf6392fa836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d820f5cbf075e09c2fec31c17412c1e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a12c004b741ef309a62429a596d778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e19895b184180231a426dfb8796f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6c31d6c1989896fcc3a84cc1e43f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471c76d29098682b322ee96681ca25211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ea83abecc5158d735c694a779b38212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822474ccda51dde02cb325c05338929b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3c54fa685ff23bc6650a2249b158414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24d59d76fd8a156d7b579dea2e831515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30189d4462a297c835e9cffca0a9368f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb4b794d12373a994da23aad00904a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7aaec6256ed50ee73276449948bcb318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08764655946b725a463f7824488cd20419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee678098b1118e7eafc661dc9938681420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a181748cf6b06388cb0b8ab489c8ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5779aa52ddb7067f654bad2fcea6d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72bbf175c233e120b2d70bdb64241823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c20cdc05c303768a15f9054062821724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf8731d650d1d57ba7a4fe19b6e3aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c228d673f6138f6b5385660ff3c0326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6876a7d116bed79b2b8902f8f70964227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b2210188b4cc690ddb7d4569d6eae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed9b569f39d6bf4da22fbce0f373dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9149b4011fb3e6b2a57308fb992a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605afa62e68ebee7a194cbead9f6c2931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b97c8fb3a153282e6b7c0699a6d21e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77911522b2a55599b3d4fd894cafad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7dbb0407e8bcb3fd2d16d9195b2ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc6f5dde4d34ebc6ee552c1d43665c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d24a97e3925b7ab13369b6808c83436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e724523b8666d4b785a4d8909bbee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770fdb2044b4c20115f3b684970192a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad04de82fc9a4f0e24ffe2e4340d4139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12482ed6bff6b40d8b81b24d4aa119640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7d114bc243932bc31f4a96656afce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05716cd5ba2e46458c60731be0b82d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e782ed917746c6f91703502de8c5c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592f78cb21b723e6218c5f0c9ce2a5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1579d657157cb3051304f48957203245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f33df912fa4dbc074b835301353edb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad266a5b57537740ccc7cc5f2f818847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3df7f779badc78d7a6da51774897cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb78d8dae952cb919d52d0309d7e5349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc144beb6ef029c4df53efe6668f6e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf4a18ebe18eb06a59ea63ad202ca551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f083f75210ecb9f9b3db02989bfa952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a80009ab9fb5c9133c1503e21eaf153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002f3a10f9c84aa991c9580edd4dc0554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987066c98ff9e96779c1c8b7bb7183055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc728034e5f99cce5f5a153080add3db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565f062d191cc698a0e9a52df5d0ebe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb99e9687ace5021c757b8a08d7c8f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463aa3f9d37fc605007fa77622c678359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfff7b6b61b95b56ebaf9b5967daec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb6726950b453c0c4f3a8158ee5a8261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f2c9e74e5d5b96737f3d93c1fe9a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0268c3747169677a59e692fa422af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491af9aa68fb055b346f5da04ad1925864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6321728eddb169a9151f99d1d5c5d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f243f96d1fdd652f77cb286b6b9c9f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5b7e1838bfc093f6ece152192eb6867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149585946be1fbd063fa70df251f0c5068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd80a6ccebbf8c9bbb6a946fcd958869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad2083c43ff7e9b2d49468c7e38ba970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fad5bdca583b171b3bc5564dd8c37771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c274705e123fa82b19019a4c227a7c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba63259372224c58d32c64cac0e05f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef475cabec833015d52cd41b4d307a7274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ae7aa3fefc8e5eb4d916e91fc3bd375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd02014bab621252abdaa50e1746bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278679f32ef8911f9c8aff4b285e28677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656c2b793df0910ec998911940569a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dfc675559dea10f2de36162f9edd279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d00347352366a4a5adf7d90d776cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd503196b2285a5d4ff43a090b5b72f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d767d30979f783d3e49b2af5c398c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8593bbd2d8bd0bf9585c705abf108883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03fed723d9217a6ee386fcd6f092be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d0733050525548ec991a2254088e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055091012903f4c197147d170bbbb42286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78530a221661f2ab4fddec0a2e98e12287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bada4d1e87b9cacb7938d6f02aa8f4b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f811dd96dabeea08486c7e47f89ea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248a6d7db7031f738eef21d89c3855390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7440742540706469dce3f6c0a694291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66055616df2d8092313739a8ea8f8b4592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1446a02365737fa5a253352dcbdb293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a83f70cc68f32289bb203a31e2ca2194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5f0ab08cca1be5657b90be967e06a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b9c9e5aabd1d3be4f4c0fbc6209dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c3480aba35cab3be2ef6e33d9f17e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0fc37be31ee5b0d31aab4778345bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11729d0be1a4cc2b6b81a8baa20b3f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02fa118b3d3f918eb825c9d1076195100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe36585f58a10ceb0d0b7dbb9f662a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9e6373b9a976ccf932e0d55d108e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd8036276412001a30fcf0171a7ffc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4e74314e21f833e152efab3ad5107104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff8fb1f141b4b29e91fd54a901e9c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b72bacbfa5dc0272625f5d9588646106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4218ce6c622d60957874bac5b877e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e667f3de4ca30ce7a6ca23eb8cbd6a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0d8dc0188f6a7ed4fb8cd38f88f14109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01658ae44fa1026247156d53126e12c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ebd184fe18d3c5d852154b0b3f7c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad7474c60e63f9a534b3446daeb7f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f0bb4ccaf9ae8e37788162bdd0053113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebacd2506cc75809f072f7b884b6ed6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0de95a47d46edb23bc45f186cd791115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e9d9bccc70259a8f6d1ec0df9ed40116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a5d8102c14a22cdee5405d51ca102117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbb3ce6f47f2eaa632f1cf9261e91f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6738f5ed532b10f2356e885807e00119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f376e31aeed39a21c300a322dcebad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a82a89bf226115546c01c9b98cf48121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3655577bb5af95705bf7fec5d97e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d758ddca9927119ef6691f3bb00a09123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2aaf7a44995d3802423204b4c3dd73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1613f0aaf23c27c0aeb006a1e3c1648125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a82dd6270ad6f45970ee1032196115126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f0569c7360d325bd651b99410715b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b4a7f045ed099dbaa1b7dd445deac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166297cb4d0b3f9582d64baafa418ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32d6c9c619bdf4511dcd7ef5f36153130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e2767a065b01f4f7d77fa538f03db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d7ab67bfd9ad612bdbbcab3aa4baa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be77002f13e75a72093ff258a6c516133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8a6e9c5d46caf093a779a7eda684d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e16a3790a1df1cd1703f05fe4be1c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a50996198086c77a6611eddea8509d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbca8e6d8a000bb517945993c0de9d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5e734f1a1ea50944a45f43df5d62f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d20ebad9a55cc409404a6914e2957139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c1bdff1ef6fb865ce281fc0985a85140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dede1e532053b4c832ac8ef116a6e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b9cb2ad76377a0d3cb7936648b0e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f75d869dfc52d425cecddc7e26624c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40972d238271992c22407480dcfc779e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ea5ddfabe10f1a777650a7eb68848145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048be46331d2a31cb523f791cf287656146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13808a67a3df1056323723a33a153188147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40db8ec3333ffbf53f3e0c49aa8a389148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebe07dd73adb115150e797dad5b202149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0fa0994441f60cedabdddfefd579f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f72371409f0f4cb8721ccf6143963151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cd803a71e85c5d001f2478c7c0742152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4340b60661571bb43444b6dc7593a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a537415d447211fc2b97ab7f3b9025c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e060d76ee23dc7eb1ff4e8dce6d1da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7dc7914dc399b7e967c60aec57c310156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b2aeaff0869d32910d1e900a0927b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230daa2720f1f04c4fb1ce9c1c3cee7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7902afd98167dd938bd6453e04de9a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a36fe7f8d4587a461d173ad76a07c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb28407f0e3e81ba56fac0ff1e6982161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dfafd40d6fe696b609ad4c379663c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73bf5cfc79d61da5c0d08e6f80855c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6e988c2d7060075cfe7db401653a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adaf7cfb3ea3f8cc94024de4792f7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badf233d9019526d5854e5bd6345a0f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e969aecf9dbffc9682cf6ea8d831a27167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61802e61f31fa49923e436cce7660f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ee303f7da3c1555897434132b0579169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b09c85a93e38f2cffefe4aa02c50e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c156cfd885b49eb6b2bacabb520852171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80e00ca244e825ec0f2361a6756760172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f0703172302704638733b76f5a9e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a334ee1cc98ac42aa3db7090191ed3f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8390b032777bc7bbe86729888401aba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b47168994571034376b5d9762a2ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e4fcf7b4544fd375e8a362546bc3f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a79bafa94caffa9c2b270f472cc6b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a194898db9a0357458c4a1c995494c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e40483b9f6815a0aa20a74c53dec46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba405079e17eb7791e21e55d9ec735a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c42e786fbf4cd69fbba96bde2e1ba3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179c1f6fa3339814350e4ad0321924d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5bc202105b21587314fcb09cf8d46184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c42adf1f892e5ec86c9c94baf10411185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d71edffe79bf11a7fa19c043db7c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2e101431e38cc6c835197055af7fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e94742189d553212a0f634197db329188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c40afa4fed29972d4a38b3bf2f867189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a739fe042e85c35feacb66817490e21190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68bcec82912e0701decabed95976ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483aae74e60ed5373df1db70905b970192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797c872e55cb371f590c637706bb493193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115afdd167f84c26604470236b35363194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344aeac3cb6b9927a362617e7bc57077195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc067a129e9ee476fc7496b27108e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d559a74aab312ba0f9c832c241ad2e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845b7ebede6e9b7fe993792dce7333b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55732d83e83cb71f552996394382679199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b806e8c346e71610852dc76c3fa264200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22211a7b3aa7c296339a73bdea8174f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda9c8ce1f09216d2328349eba98590202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34916694cf00a42d1a26fa31fbc31b1c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480adb8207f5b3b004843016e38a9d10204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3d7614c4f28ca068424b45e698de0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb87875e346813d74da7d1af8cf3cd2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac593e84ec3ce92a18e8dda3367014207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746d3fd3852abcf77a0fdd36858fbd2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07ff704c6291dc134d0e9a76d93773209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622879826deec6f9edd1bc7fdf05bcae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd063b06bea9ae670234b6112a2dc22211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d707a1c64daec22622a0770c4299e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45863a06e993a0b39bfda5fb312eb409213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b973061d0799683da87fbddc05fbc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40091d34f9b376747fde708c4527fd50215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e713518e0276be02723fb156d8a833216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850f5c8c167ececb246d4af7bab6637217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3689df4a54e981b0cf9b9a78bedce08218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86810a01cfe3a4e5cc8ba6e51c9d5599219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f6f44aa6ce38629bb153a0e5552d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06470aed64ff9bed41dc950a8db7a2e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a98d58c795a2c31cea645c8dfe5828222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1af49ed533c2db45479258ac5b07e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bebb9950483aafc1ce11767853ef2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962e8293cd0541fa3318c0138172dc7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579975606e922ab6803524e2ef6f927b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a45e6e4380a24719de81bc70e1853f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996eaf5057fb0e20cc23f0dcac2c0ce3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ab4b6de27baa8f5ae31589d46bd8a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83985c4b4088b992a8ab073523fba6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b30ed338219219317444afd102f163231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af40a7c662f995fab51eec41e166ab2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33fc3dfef2e9f1d1da5b05a397c6a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257dd67297c4a9310e4571bd40113bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7e609454d934fc56baaa4b5d8de3c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6165e695bd431741142a67fe274f2e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d33be2736234ac158e7b896662062d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd67abc7c2228a1d474c905202632c5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d606fe21bf6db5ac659385ac40d6309239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac147fdf29e56c0f29eebb68c04fb78240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c0f79f84eb7d5293949f88dc60295241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2bec0a797ae47a9f7662e31812dc0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a05a126858a1ddc41694e8e2b4919f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca8b98e8f5ed47b82c83ad639ea243244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39493a49636ac0b1fd87aa7cefdc64d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56cc9da696b1a5843fe66da0d81658246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145114d91f9726fc80be00418926cc9c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98034fbfd4e079be77273756d61ff6e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7fc1941b5676ec55e20d9e0a0f51b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f4ec9ed9c345645de27d13909d995250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250abdce58361c9cb5b8f3f9567dae7d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712eef9bde24ee24e3471fee47511f34252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484bdb0c119e586d804ce7546df43c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb394c699b0e63977b0429f8b2f6fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e077a92dfb8b86b763ce0235daf49a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8aa700939e1f255ae8579318e9eaa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872f391db35d6a56f79afb2f8418dc5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc00eb95abe08d25144a128793a2dc0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4260322aca6138c37c5007f01c187f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a67c38d72238de81f174f8b00cf826260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646424663cda2597866acfe1977459c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b773769b394edc9d7cfa3b8250bae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76649ee4496acbf85f3d3c94d08b93f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fdae08c9b63ce0217478a27c19586264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fa7394a4a6ade90a915fcd1c36848265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db75b0a626f4027de05fa3f83f42528266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03915738715ad61c232e5b8e5b7046f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa201f804363832320a170abed79a7f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3787778a99e34cc784267affe849c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec6ecd028fa2d6a4a4651be912d8b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6afed81e0c6db5d7686f8429319a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57120884f033c22927b1c90f401c3325272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc316b470d722a4d379326d043aa9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58c2e9705088ce13e731d415a1587c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dff6b6fd91785d89b7d14946919916275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234063120dd5fd476bd1673847daa08276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe421eeee521934bb8ae777560b424a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15f1c71e1073529ebb154b3382406a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb6c640f2d3957feb624a6724b0b23279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fd0207332b23a82c1ca678d13a8d8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d93afb6afcc668068b62f5337599b3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fe7207bb9a165a828e0bd389e6fba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d38a4cbecfbb6202a7953432792fcb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5de99a5a49d7d3db02c120fd193cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0e7e621513077590d9a4d644875d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076f146be87542704f14098b74234c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acebd94f1dd47cbcfe8d97ad6417a4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee75ee4f370f3b6b498e839261a2001288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee3148de30ac429dc78f6dd476176f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4dbf8940c701573ddb242a26167c19290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bb2953f49a2aeb44723b501f0953e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49044ff188e878c83020a74c23860e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018dc8a23aa1606cccdc6997bac59cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18fae1ab1963a4aeb46159bb351658294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905826f9402349fcd226620ad5b7332d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad6e84bdf4a6f707e67bb18a51afc6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9130b3171dd70e3141278827a4afa94297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb437ffef2041d37e982cbe67d251a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4774aae557c70c09337ab2da0154d30299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7a51b838cd6a09ae80a85cc866da9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ee3f19c0c16b25cbf40f206fba26d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e341247c48ad67eeef5d4bd1eb2ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4f040af979149dd7a170228e3b28a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313e1427c43dd42f53811b0efc4c1db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc904efe958a1adb2f9aedb2d85b8676305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e57a4041afd89fccd3b18bc3aeb40306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebce24042e9f6f57e435434c1ba896d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b1e8c1f61ed20a517c4304f6d7f4c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d64885ebcc3bc54de805623c0103b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3432c526296d5cff84410613787795310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327aeb861bf2b5b1dd15644f16b33207311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cef185112ce692271757fab95e8503312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da642e37047bae3a822b8974bf48a513313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047641405a97fdd7c5d2d9b32e8ea6c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2d8fb73105b9b78af953bf873e0b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9dbf86aa1a942bcde77fd552474059316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2b978f3d86e5809a6afeb28649a52317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b144d068e0973ce6479c7510bc45af318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd8d5c377e2c47d41f6512ac86b3f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f60c7d0f09444aad9db8baf8cdb3e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18c0378e793f314cb5736d4675885e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c63194c2c16a535aa0603661d7bbc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631df954282375aeecc230c08a3ee7b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedff3a74fa41609d69cbf69bdb05394324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63327dd3a7780f1172b7b1ba5988b218325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528be9f9d20f6421dd40082c490f3d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce425b1f539c0fb834b7926efdcc0e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e197613b249ad141b9baf91b2ccbf0b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4026a4e4676269acff4130434fe124329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e2c90195e27d85812391a7ff22f91330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687199c58487f50bec558bbef875332331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198d94e7e1ff3aba77e7b49df7a48db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe80dc8521601a41abd46b72ccf669333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a826c7ceac7351c36abfdd1f5bc4bc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7919d018cccd010388663b71316fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ac495f6e730f4650b78fa73b5535b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573ed4448cca5e2b430caec6fec7e63337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144b774700b121677533a205a558322338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb55e291e112e58442a2a6ba879226e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88e6a19c8131e8051a3e9a61e11d11340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8406b7146f6c3e1bec91dbe6dc7633341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f89addd453ae25a965c33a0815f4b3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354414fe6be01ff5ead797bde48f16f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17576d1c5ded4a9bb3606204526be79344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b2b0482ef12ff25ba069a381b8628345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b4e9e3bec8a7f654b290a6f17e351346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004c8ff87ea3562e7d12efba9004eac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3be6568b61e6f2432b305d2bede1dc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc57e5ab42d07a4eb0c3ad2b48a509349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f4fb5254f3efb0335a678626de703350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876af423126359b83ce79018bbf500e2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc87f4d036eff8c774d7b5212164da6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55840e78ad249756807d0d6a01ff696c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e6e5b0c6213b2f902979a9e4a7caa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88812bf5f741b4bec70c5fa3f60cb3c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8ee4bb2c51646b7c604f4d5545bef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f67edd73c20d99af634e08946ef884357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539bb8074650742451cc5a639365d74358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c3cb9522a38b5c8d39fb6f2ee38b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc4631f40c28f981904413c17c03a0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5067fe4166d86d1a79b5e01f34c4da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9883da2fd59f42b26e45fc6cbc96d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36bda67086cd5715ace4d99d4a3f18363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3420832a26f60a06ae8e62aa0d260b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8112ed6954b734aac24ab371b101d4d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef4d3098c9fb01a55fb0d4b80481ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa6505a543623e90031b3abb5602ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147710517b1ca6a5447ca08eca49f873368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af629ad16294af899a3a889b1a073a9e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a79b39b85f4826d84969be713116e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bfee2a256389ef82f32365be4537c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62931bcc507ccca99adc1cbb0b0c40a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c9367173e6b9fe9b06a8954c73805373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2793fa72a941dd76eeceb5d726e95374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8338ee25a93456a919950b16719cbe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f636308cda25a435edeb7ef0238dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd87d2acf251c0e9b2e136242fae2e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6220b4c8ef5b065c05217d10fb5527378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a490900d0e679b04b3b79c7352d9b5c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307961074d607ab01faeb8912f35d3c8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e1bc44aaa92805ffe6effa64f78d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ace362cbd68796bdd3cc034b7f77b4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8394ba361a664c11393920ce9dd95383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018694ea63b319dc8042a78e91598d23384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66b46eedb5f51e27954cac0f9e2c7b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d69e7a1380fd693ba7c6144bbff783386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e546ee4e8b003ef062b4b4bd41847387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fef91711f2177467724fa560e0b780388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0f67468342cf5f895f77da21a0195389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe6acadd897502ab18078547c2ef97390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6c4c2698df8f17558bd3cddd3e9f1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9056310d8be2efc6fecc31191ec871392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402b0da3ffd706376c5bf140b1d619d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b88b2a05c4e3f84f9f7350b9c78208394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd853a04f62778dc4c70d1405bb8c5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f7ae387b5baff5c7830984a985e43396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25331a6094331660551d5f1900d65fb0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb01daaf0b633d0ff318aff9d4d570c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794c436bd261926bdcdcb793d0b1aac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e0b4f0cd9804808de1915a4a4a378400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf59bafe27754b77869793b1351842401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a93cee7e1361ddca77e30aee9d54c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfc7b60687cf305a07b0ede26801e6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461714147e516962a367c41c3d742aaf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243036255eeb26fe11c96d683414016c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474e4512d65dd068cbea5e374a48cc5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d726e05756c67a14431e5bd6c25e53b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec439816fcf117a521c175f29ecc38b2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb39759a6dfeb9a580a75a00ef3c3bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75897573902d91c60f3c4d8e4bc52677410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df82353734d00631825ee53aad06c8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be0c0f186c1791f04106e516309fff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9e78ab7b70d77f7f73173c3dc50bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12bc04320ac3ff32fdf7ef11ca1605414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d50027558ab0691f77ab0e6f58a71b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e5a909e29736216404ba0f6f316e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e20c5bb1d83b82cfcd79e272109ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f54ce48ebceea44631f1be4ea2960418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d335169b3a7d2275f9b8a4508981e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a3a97f8d41ff6650ab843a1d4ba73420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc26572ddee5379ec1458c70d3541f8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68981b0ce4310363bc5b381dcf5a61cf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff1ebbd9612f166d2d7a5be8ca4837423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a079dfd46140a1634f8215ebce23d83424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdacea7064738f038242d264aff2981425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6994197aa4c82254650495dede4ac69426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f6fdd00827829a5780bab4fdd7472427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e43e91ddd9f530011996bafb052c3b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0327ba7c406f2e27113b1a7d7d9c6a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019ff486b3559cea4c79205aec91d71430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e876f8d1ff33096219bcebc276e2767431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7b9b8953a02753eddfe255fb13346432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd19e475aff3cc4e3b1c4d1b3d23bf7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60e4d21d61a658c95f91db473642d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a285aab23210d3b1ee243f6099b31435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859563f4575ef9687a4c122170f5b28f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c01e9f64edeec018ec17d67768997437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efd4216782e474dc1e7ad9136f367d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b863bf598631bd9389cb0fbc32a371439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25021f4097884ca00734e7e3359a12440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba75cc19425f350030cdce529c2979b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2211189bb7b6fab39c5a20a857ca3e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b98bafbf38fe50b60f2026541706f5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dc185f33efa10b4c5cf35b33458d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc062f3b4253bed4adbcb6c9165da3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841326997f1f10153c6af73c758c0d25446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f940080547357ad1f96cd7138f2cbf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a53a93dddce19866ed38a87eb63ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b5a549b0239d8442bde9063218ae3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ab40959bc3eed2bfb4b14a4d67ae5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043ed4803ebc734f9bb640ef8a8beb6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243eb49b0353939966bae9e0d93829aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e9632252b4633fc115a067fc66820453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c27334dbd70c3ec2163fc641f2d5c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb51a40c22ae01b5962d91250f50f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867fd11ce80ab0f691744668e97669f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62151cccf3cd9c6ea763024f3118712a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e0fb2e1ebd4dc5dea7e062c88a5f3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead9c6e67f471a752aaa253aeace6c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0c96d1cb1f79cf4c68e957c33c458460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd047dc2aa6721796d420311e0c14c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e192ca3699f8ba424a3d13c8abedf34462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa9819bbfbc2633fe0856299be5802463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e7060706ef707a1580e4472b32a72464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432841b32fa2a806ec0c6a6caa053df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85316c48fbb42dae0c84432f5da92048466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a158b875bbbfaaf5451ad9d587729467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17f1c5a6bdba33ce0c325c46e0622f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651082c3507531ee214dd33704bb9d62469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ea9a349bc1282c0f4a58e3b2193cd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e53806da2d51a23c2d5820d7e470f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00212b63d3b1d42b654ee0229da7dd01472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60777cc78125899396c36e7d67d9ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333ae6e8dad1f5106be3bc04aca0798474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d277072fe6f83de82e9e9343e335a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e186728888f885f9e80132150e7dfb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506102dee8b59ee3997af4a36247e0d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a92286da7f0220502ec003950242b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cffa35c781386bb91479ad7e23b4e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9a9947925945ac2dbda0595985e17480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6224bd2904777d58c2ca53ba26eba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9ebb23967bbd9e602ef9fe7eac878482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662aae50a4a8d6bbbe2eb0071c4cd34483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361756c13e3bb03431d842d83673c04484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4290cdd581913e9afc751d728b803485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06443b593f3a886bc1c027662b43b8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad750872756887ed33996350a919dd8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf868ca75fd3611c0f5093f3c3fd1ca5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe1ee4ba8dfa1f5bf12913e9d14b77489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9805ff774149bb6304aefeeb6815886490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde5ffe2eef54e380a6e417da72671e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c27a6ee48701af4a7e9581e9881931492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406725198887013cfbaf4d84ba28ead5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bec3b1313b130bff5c129e91bcc93494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbbdfe7db154028e1fd0a69f4213ac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5c33a8ee4e62dfa396931bcd3ec0f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978990af700cf3b42b6fba5f35a463c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431692a6197ea8428326635a9e81216498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d1d219dd7983200751a3af6995e76499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73219126068035b870e480e795f545500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8bfa8245d1c7334c93215d981a70f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f30cbe038368bd62a5bb02554fd66502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4cd4b443c3f64a23e38043892b1f7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86099d84423b54364c267b4d64e9275504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e5bdaff88e7a0b9a9faa70eec625f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21002bb0b939de011336ad4fad6ecaa3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183ef50643a10377bbab26bdee13732507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2973bbfda29388d9dce6670d8e959a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179f321d1ee162eb5c27293ae0e1877509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536e16528ba1322ac5bdb356c049a32510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a97443e88d2d73711d2f9102dd02c5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb3f47a747fae4a862d1bdf7aca8dd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fe7b61bf6108d505e31f49252547d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472e86a6afe004320fe99064608a3fb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d816b1839f8796aec61373494d5a4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013c49f13494304b1b11884f2ed54e3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf751a0fcb380251fe65a001fe4083517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc0caeda0fe4d2647a7f023686bed5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e16c53281d4fb90d9ca6ea553e619519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f14746fe51d2aac3dcdba115f1c558520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514a70cde0f33c319082e08235d5427521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b5105186972a24b204d0710ad32d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3ed14f96dbb79369e0952b518f908523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454370821905dcccf95cbb79536124e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b42dbce1841a04d5660f6aee73102525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6fa11f17159cb6de32fa82d427145526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb377d699df16731557d08dda5a36d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3bab78e9e2d231152b0e5f61a5897528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c3dc21ab3f6ea559afddcb9c41c27529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60417d6761fc23230f4e07053afe3d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ce7b2138a4c316a396f27141fa8ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71dacbbd603f86222f09599d251905532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e57f3b1b41a0656d7151f55f65eac7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36e831406f156802291f52c9beb661534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5e05847a992aab59f8b5c201eeca7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cb1b183ebfb9438cadf9088329d6d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbe31a5f57324d8a484cc498773b82537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3fbdb9bf9ce2faa2da4772a3f4ad9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c847824da1c3e572256ea961f1e44fc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cf0bf1b2f12eef76504b06021b9fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadb32d1d9ac2cdd7e30018f966e201541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830725e1465dc2b6b5de7e7b97131bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc799b11fc9250fd6372b6f6f8246af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412f40ad06a6adc4dc3abeecb4bf267544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2a7c236bea47321552af92e85777e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e25443e75c4c4d86fefcd83585d2b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c40a78dea4c4f5344a91feabad446547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fa7cec655eeb3fe9fc88be24091c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee768c121d45be38c72fbbc04b55c5b5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975af3ba58d75e24c8703d208e26dd56550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5b993dd45880592634ff234f3fb4f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba172258a89b2ef47545d3e3990c993552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93761ebd5ae1cd5d16056f20eb03f7ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d0c90f5f0149656627b965f6cab72554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c84d46dfba86b13acb55a3b49fa77555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62aba2c7404f8514a2d26521bc8c80556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb0e1b73071933065e1891130dba8d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9bb91bd460478d68ef4f943b3ee3c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa003b5d3e0ada2696be4cbd7e22b4c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ff636bdf6419149bc8aad4efac6f0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760e5457971f0c8faebdcdf6d2bf08c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e249ac2d0bd9b1a564ba5c24036d8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77424750f8a6ddda9a5e46230db8d39e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c0e153e7fdd297399cc21d2353491564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242e6d6f211c2e1347beef5953ca4ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b840d1d54faedb51ffcbf0d5c21f7d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745048077d8d05744f59bd80556f590567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248a5c6f474e4f44e0395ee3d82101c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e6f5709ff6ad4ba0157265b3cdfbd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58c8ee5b6f2d90e9a22248223494d9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47890a351e5363093f06c32b867671ef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a2c8a4b2a39ed720fdfb612ef1a6f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e0f9e42034ea2ba861ad8078d1642573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90427dbc0115f4f21dff686155fae1e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066529578bf22fbb753bbf5b7225db81575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed85b1d70d19801249022e5810cb6b7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebd85bf94193e5cabb50358209a980577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d144ca0c024dc43ba5b7890087f485578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d422b026694f6091c93ccca7d0b296579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d733d8b411b7bce6ec722b3889322a2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f85823c04b9a17ee013246d7b6203581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9642bcb661abc7a567a2f8d86bb3b3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f3531554b8d89ccc257cec9b5451f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a02e02dde8d268eab80c9a9ff669c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61107c17ed46b5ae77c25e5bc2b5a4d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25436dade6e0009f1f0e6f3ef8947323586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63122d506894103c25c82e50bf888c14587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57bc8e798178d8000e226606b29af2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe5633f1090f1cb89ac3879795a4ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f0914fb401d29e698645e5a4ad0a9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbef9accb64e6455a5abefab146f6b6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046ad130631a89a52f1bea1425dde72592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89a8b619896d1c0ea5f64d39ad1ae4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2e69c29ba0e55efaecb1b309049aa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fcc957d202167d7bf1b5750c9c19f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbe6f78df185a1add710788669c038596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a364300a6db2ce344aa9cf89e539ad2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f26e59abfe4021a6b8c507dd332cd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3a8a260b57c6b4ab7148d105120be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25e22d0617c43b8dcf169c335ae48c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46b8f92898422dfb637eb13b4d6195601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e896d675c024e532bc91f8bf85ea333602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5cb597c21e4f91a5d7975266d6fac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f61d928aaec58427d1944a1eb5b2c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c57fa33755fec419338fcfa70b61ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fe474f8ab603017403c4785469385606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a82f4d7333b46810af437b379cce9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d2b046aca2a620aac11b702082a4d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbcc3ad584d0db5a7880afc9ee636e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928ba069e41a766c30c20a8fae23897610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9aa26a904965a1c20388e47c298dca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ad5d601879688800a6bb46930296c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5173a6da1783d2d2f59119781496bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a5b9baf3a2b7502784a9612a0b9fe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228085ead09fa894328bf3ef1773544615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75025332d5608216fc98f55f8b850d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130049917707b74d1ea64e2b12420c4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153c130e1d9e778080c3875d4e844b7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc717283c241534dc048f6f6e3b0540619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08498224f339acab04e8202fc4a30ae1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c12d696d1047d6fb24b7b3fec2b1dd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dad615d266babb60499b06dc8d2cfd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36204fb0a349e2d0e75e53be44f8e3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608e432a1d41870c13b79d2abea99ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e33abeff45ca8c89d716902bbd0bf0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dec1191d70ccb916ec7f2ca2bfb270626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752e9051a684c57e0ab5d24a52ae408627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923c66efdcfe092ce4f692ccfa4104c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883bb299e520c9b1352d36d3d76215a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1e290b56442d58158874e272fd8a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de07b88b9240ee1605f8177ee47956631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdca0ac1f4249d61384953161b5dce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153fdf0e10f0cf89a54184f4d95685c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ec6b58fc100c86ae6f35292ca875b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d68b59a1b1d276fb35841de01a290635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7781baf1323d64bca6ea1ff8269b13c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52958d8ab080537b399ce42b4b486e1d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23b63d59a05bd724e511b44d760fcd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8170cfad3a69c0a9231a6e790c8f15639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435241e0d02d3423d19da7a375bd83e8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125a573506bd38a02b828c3916c7ec6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a30beecfbd36642f93557ca7542d3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1923982c59cfe6c376ee064584247643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0edd7079fd375d774156a6ced57b77644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0102d497b72bd7043a0c1a3c5fc31645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721a4f6f4ccda17f6e002d30c6b525b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c2b872ac3cf6a9b088faec81af2f1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b59457659d4461aa4abc73eaa20b75648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63defb13df1cb570050b8c8c703ba8a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ff952e8d5ed68105fdc7aade5bfb6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2d6d215276c5db1086ec67c64814c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0faddcdebe3bf88d312a377e95acaf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879cc599d0bb4dde60d229bba333788653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eed855f8b94f6f80aef43aeb2665a0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd461e9b1a947bda000769933cf3489655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea8f0528b105ac8b18c5fad2f8f885656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df76789dcd630aea38d1542197e9dd6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3ef22047acbf3bb9550c1a59fbe64658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c571482d1c54008686c1312e10bcec6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c78911236867ced6783d4148f51c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead42cd85d620e431e1e64ffa971e82661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08808f19864365c151141b126b1937ee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7879d5c5f38b5fd799a3ef20cf905663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7b1d30e36b39cb751d534eb5e6e86664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0bcb37e69e005be56914df401c7ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3195807cc04decda21daefd193778666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7dfeab105076a77049f73f76e0d92667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79571572cd4c2926d21762e9562c04ed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615679e013a0c1618e8012e636d2206669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91baacba46477736f24fdd9fec1d2ece670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75c899044710e6b6ce175f2b5e7856671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3466527d21453c54192713f077dfd55672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb3080f55d92a90b7aa1aefbe5a873673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc428ba020e9082222aebca2b7246a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5767c0b571e9a30da64f3edb7ca22675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b490e90222d2f2d1f7d633fa1facbc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537293036e4f64d33d5678ae10168ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e070d8d1afd50a1378ed75b49e99b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8490abe6518726411e218de247d0d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86941e9e5862a7c4c5f81b0fe8343c20680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504453a7ab29118495e2cbdab8e815f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df12e2b3330f85bc8a3295c00a20a05682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27ff0d8a0d11a05fb471464df57f45683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41708ac501e4659e318168461e7d9b24684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08353531fdbdbdd3051df509dd2ccaa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0586c74fe9239c52c713957f259ff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3947a3db7e4a7049e8fc8cee250569a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9cb31e891ed1a236a122a64148b4b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697da65cf07d038ada2a726955c3089689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa1c7ace2086a69c775960c3975a98690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf848d76a4b324a4ae97b78addfb2df691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ca5ed1494e5782149128e3be1ebc7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59005c4c94c35ee18c3f6ac5f1b6383693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862bea4b18eb89801f81cda330f8409694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0608484ded96901f08dd111df582df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2039508b43d1b9a0efb836da73530696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37442d376f597e5b45f8552cf97b0b77697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa41b065a4a61747b53319aed17a60698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a25d30f1c129016b52ce038d196ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217056fa07e4576d90fb7f3c3d431f88700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71cfecd356c845b08dae647fd34a1f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7a48658ba3c9a16c26015b3058b96702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729be839b7ba8ba8341b65b2caef343703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc02b940e790f754b40c07e4a6c444d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2bd59f4d7a5d02286cbbbdb6e1ead705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2906d58f3ba9b91a9d2946ace5046706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9643d001a7e01e885fa3ef08474347707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c9df983a8cc705d303b4eed792dba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04327c502b8c5c05e01e87052b5c6b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c92267e0932c7dc40cd01829ccf8f6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3c1dc161475e69d42f5d469e5fdbe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037066e41c9c667486044eb72a5dae4a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783c92e2fc1530d80a0d1a98ad6f8d9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9749905b8978a2f3b9e12f7c174079714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8375b796d442f87ade50f6ce88f6ac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e8698cb3354b2db849ec2d12e78c2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3fe4552c49a90e95acd53283d45ae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce9fc576dd42b4d458c3e38c99061c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5da3f7d676ff4067a685856e9b8ef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a89003f24335548d880d66c3bbfa3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5ecea71a167e4a1e5c39aff2519c6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6ce4f1c326114fc3f6535834768ee722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2875adca421157fd19fe87fcb4b5b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2d237f36d7a751c0b5dc1a2c11220724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207aa2bbd0aa9bc315d1bf172940ca13725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3501e3da9f3872fe88e62879a5374726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50e731f8aa4736e7613f658db3c371727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ee40831b134cb7e4de4aaf75fb0f2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f68d70e21e0fdc7b66dd3a5b374b4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c64b1c8655bf006a5c0b1528a8d15b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e264fb859464f3ed36e5f7c1e4e5f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d2b80c210320d4c8b4670260f9535732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04517d4c499a3f371ef3af1b81c766b5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac3a5f28ef3733f39180a8ce2db6dd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1961a375ae46a95131413c6ebc66b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00586527bfc7c786622a64b60d2c03736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3d0e296774a7f7d930226072b1807737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3e0108e1f5b02eeb4212d0e5a4d5e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d14348cd7074fd083537e0259f7876739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008833bcb79fe409b0a4c92a9af5d4a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39ee35aa6788da5626692413c7e799741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac51ac01780889a5bb4c4f61462e70c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9af31540bf44b6dfeb01a1c8f7a81743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140593c2ea642869b0fab233f15d01c4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8778e20dc7958be783d7048d505b0c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea860cf03b38d3d18ce3c3ae735edb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fd161b9311bb2ce9d091e3bc06ea5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae113dcbbe391b69eef98b44b1d551748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668101b330651a9d2b3a511e7ea948ea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0de8db4d77ce5e971de92316b9f79750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea0d2520175fe4c5824375cf6cd068751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ad9e11785a2182f4cf93915359a93752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f9f82f5ccb0b72649c41697135951753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec54a09851fe6ed3e4ba22f4ff7e7de754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd0481c661b09b99850bc2cc5a9089755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dc2b5516a7f18a4ba42c4c0550632756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eae0456fa17f0550709aedcdd6d1d5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e14e6658dbda8278ce96843ad013ba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c2ef9716a6a6dcc2ca78689a1ca8d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01786e9ff7a9c8645318c90b6b5189760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794821a47477dae411186b51384c783761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91646f91a627cad7cdb1d4a8c5be4f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea44c715aad666292230d53f9bcb0e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6f92a07d4f376631e2ce6b215343c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc85d6fc25c167cd9e24f8820f1bc35765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa33f0743941bdb1cb7b7ca92a72be766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c30ac4b8d1290d80502f00427238b5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44384d4dbca42b6ae72f7463048cb627768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ee29bee1229e42781be397a77972d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119ada35c674ef70c22aade8b654b1d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c30f0c3b6125798906baf273123eba771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a63591a79b5bf68e0b1e4b4c4b67b7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3328de3c0c685630d15cbebaf594855773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98315424a2f2d42105b527656b26c185774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512f4ce4728bc36d1906a3cad5bab35775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8d0e878d8768a6f33518fc490264e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955b8659a8b5ff29bf884817bf94eee777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beaa4e600d1419194e047768ca7b2f8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d492ee449e75543e5da565d7de8a19779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e87e29cd429070ca35d8d96b3f3c7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb353c9a04db336d07146c279a3af16f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f800845d4d372cbf913deb2e7361d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d75a6fc4f06ae24dfdf3ed89ccfee783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d05fe4efc05e3a9bada6ba98eabb11784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605d804fa8a66827860be960d337d43785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af87c9e67677731dd5e5899fdde4a29786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c28d9560aeda29b5bdedff5e78d9f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bd16516ba05bfe3d1112e2a0fc965788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425e57fd1dcb351da284b50bd3dbd53789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195f67d5cc2747c47f467039d5e4e1b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4abaf2c7d3978482bb6ca87720161c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3d5c5f49c03b2cd017f1b7c8d891b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639a8dd8d2bf492ef848a5673d373d3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de24efc02915d3d8f63cdc29b764b54794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0955b6afaad8c0c24f9531f0a8fd72795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6abe0f3cc0fe6577586ee3eb0a2710796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1a8e642a3c0cfe2a50fb6560047ec797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d34d5b688a7c26563dc2eb098b8297798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f770549b5888a28cee14462c6c0b3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5734f6b58be0d8063963d9cdad1d0a8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b017b0448fd09647491c8ce303cfb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b9f5c928720a78432b3683a6d217e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3310bb67a963cba8199dddbde1da0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049233e996a6d034842d50704069b9cf804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69768ed77786f628a959b7f3dad919805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61361be0ec71dadfbe19f7755d7f1eb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21206494a75e8a56cc2f3683c4648a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541c799baf92c62324cbadd25276c2a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27a1788a8b87ba96034cb15a40db7a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5bea3670b7ff1c01de53955984bbb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f658125c3bdaf6448e10cd409df463b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d172f54e860c9d5c1a56e0adca297df812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378738e87762eab9b49bcda30c15fb7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf578fe2a51a3d288bea1f7332bd538814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f1057768c8752bf8edb6e75c9b2eb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2541843fa9034b0a04c4631ea7580a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a34a7480f118f472eb21e9047a46f817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42933a4bfd5d356200bcd0e7382973991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e4e6f64ec8700f99e9485e3ec9dbf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d97e68d384b27e090b8dc1a7e4d7a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387b22a2fb9bc41c162b797dfb95b0f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f9efa845f4ccf386795d9df1e814e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0201ab2a6d4f844ff2251fdd26b12c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae6fa41c7294aa0dea271ba20e59677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482adb347ec87395a0b23bd8e7eaa398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355980f41f83b512397dde37388f2dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b7b85642cc633fc275b547b06137d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef00620ee5e95c743f610a5bdb588c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3487abafa02279e3bd5ff4d439e11212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a978ff1e85089d45083731108e1b0813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f287149ab5dfb2147c841820696b4414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531a6d7d4b5ee024c97873196cdd5d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f86560c52e573da2d32d94df8d17c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef480c6bdd672a697082fa7c27344c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a887aef5f28a67c433ddea25e707e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc988f52f3e49c64e6c9eba751cb58a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652dff1ef57e1782facdb9063bb1f5e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554ccaf1ec4f0d7891cfef1057fbaed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68774c0eea359fe48347f8c82e83b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8afee8e0f0b3ef64a4cfa127f365723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4b7d8f864710393728ed834496b8524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7434f96290a7d4f3d5160988a5bb2f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d58c8ea9f7d6a5555743939d981df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae1fa2e8d4cd93728000da844f254027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf95e18de2a8c53730397d701be74428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25abb3ac266304b5ab0907ff79c01929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c70c84594fa5d5571d5f2edc5b867930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111d2b1c8b83771d1707dd3da8d827c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0296a58eda27ee24289ffc7414ec632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1668ac01575f8afc4dd7e39539a29233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06b5ad725a0e9cc2eebfbd8d9b9fd134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b872a006c0cb582dc96c2eb4a7799335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a843970eed29bc63b7d609b34d6970936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a6af59ed408c671ac2a7039a85a4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47734fac1bf6357b0a554620e3cffcc038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9480bfba03740cbfd1d3bb9ced89bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f62d178fedba21ffce912bf9edef440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fa453fafb0965a1e2201f49bb6b4341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610e4f5ee88d836ee49bb2443f88dbe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9767b4ae0794a2f46c148178affa48543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e3a262968c6035d9399e5d133415b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376aad9f9a7fa707a3f8ee13705735f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48d6087ec624b629c5a4cc45dcc5d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c792e6faca1b68e55b619c5ebfa0d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735c9d4a165c85c58e007227562ed8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132afbef42399be910e351b295633e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433b38809f075fa96a4f98f92aeb0b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4b516387ef84d105fe65ed68c3cea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79357652ff1f7a6e1a6d21084b11c9b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdaba5f93747e989f2e4fdceae942153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178516712cc851e13d6e85b0809451d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d194b4873e41ce52483879deb14ca8c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822879331d0fd0aa9dab00aef2bc24456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8fc285d6e1f6a1638f5186b066f1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa924bd3499641e59fe7e9953fb4231458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c76cec2d50efe0fe265a7f867e00bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100755d91cc97a91db6ce2f9c41762860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c10feeb4fc2cd12c737d485a0a61361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856efe962f58561586d1a4d20f7159a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83d3c649a533f9573c46b3cfdfbabd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55c16ab80537b23b10e45cc1e308c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa21c19e7b0d0109156efd2ecbe71065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb1996436c35c9c1e9bf4161cd8d4e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27135572a2ceb9176ef14907b4ad7867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f557819f89944e0e994a7ebeebb43f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8be1e2a4d14d52f97d901ef31aaed969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc829a3ef44dcfa7a71bd49d5307c65f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5991d907ff2507bb07bbb1d98f40e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d15f30ac63625de5e680813eb169272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc22a6c5b52495be9940afba79298c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978669ddedb97cacf292ec5d40f279174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabb272f5cfe3e2c53cf8c9a694c65975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a4bc713dedf2bb9042ac03f1c106b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552d9035cbfaf1688099aff585ad21377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3207a525bae1e807ec003c641e0b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bb4e6c034e0ce419d9103dc4ddf6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22102548fd607c68555fb3c69c3b9eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3de9865ecad1d28db80531f731c0881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc4d54fd01be721ce126ea5c220ef682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45664288e411091ad1542ee1265df11c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adb2fe7fb324650f7a085ad1441a7684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113cbf0e35f81c8247a21266b276c7585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50b60133e7bfbcec6cdf60f7381ea686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4dc3c952431988af621a510907ee287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2145a4c8638f452c9efa85234ea5a9b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc683a2a4fdd721178dbb7aa0dbaf8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fae854c1523f8421071e02d8f4532290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9faecd03d70ced66b9f8b6769bf584391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad223af077757ed06942efc2ba04ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49412af07b9a0ca8625cad00064494193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa688f1461bf6ed46141939c4eb418894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423732a1ce27b37896ada295ab0ad83f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4294d179e82ee0b8e948670e7b8f1496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933de211c74b2afc9feaf54cd9ec4cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e248ba25857f0a3e90c5e474172524798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81697d86ea9136d359a155facc2b088f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a041510b07f78b7f6d2ac6fed721d1c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69ea1c5e4abee37b563e1cd3f2129b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df86cc38b9ab3abbf7174fe073d3a86102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2059d518a6270a6b0d92b6b592337103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa79056dc3a26a32febc1398e5cda5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a5e92f9c0d5320893cabce9661ae9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8843df9ae7313307c5cd7f4df8b7d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa7a8b764953df50044a6cfbc7dab9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072b48357d4eb5ee9518ba748290357108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047dcb829813a78704f8d7bb8b5d78a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98982f6052ebd361b3d82db71ad6b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab322849e4d7b50cc76b609e9af15f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967aa4b37e052d98f339ff76c9f44f90112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e74bb51852c1f3a5463f56ba71bf6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840390b9b35ee8de30bb855cbf78d9fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88317e3eec8ec16071c9a54bc4ef916f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04214947c8e1d653a4363018e8a8b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fde893904247d42fdf324d7d038ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017182e7cfd74bfa29d2182e08817002118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298aec1e9436511b57d54b2aee77893119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc076d2cd53a49ca74fa1642dc667809120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799babb67518c53806e0be989e73d7ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76190fdce8ee8fbb46bd41a2cef174122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91decd46e12f30ac0e4452940000b35123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee44626f925bcc2a8bdd368e6b1e774124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b269086209726b7ae30d53c131e5e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7a275a161217a523d49d3cd515c1d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e9dbb7b7bf97486aac35d7164cb41127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9c38baf2e4b7e739236c79f7cce28128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91a66c89791262cb531318e7e39c3e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4c2baec4371bf774879836cb66f46130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb009c12f0136b435b920af5d94603131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505cc431d41cd91897dbe35798b66b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e24f97704e4a039c3c889b8d75427133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3442cb2418eb2effa58af69cbab88a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8e2b7ed6bde6cab8350be23c6b26b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a227f404470949efd033d4d06335923136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613db1fd838e92e203719c852eaa884137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf1b1c12eed9daed658fdceebb3c66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d7fd51e8f65e5189438901111d053139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc343d98196dc371dca320513878c1c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a0af0d96ee9eb1ccb28b14c06a971141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27478f73f8eb971887a6b2e1e1c0876f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1ef85f7c2bb6900a8e1ecc4ff2599143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6700d942b6450dff20fd3b55e92e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a1b1a9cf40e7a00346088d0e204f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1129609de3419cbbe7933f37d71dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719b1c9df08b723c3f113aaf5dfdc2f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169c293ca6edcc71fab5b3eeb3f6367148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb8861a5ae96b52869839e45f5cf4a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf4b31642d74f9dab0805ed6930905150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77eb4f8ab43a1d4fc53364dce06459151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cb7bdddcb698525f22503b0718881152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc54f09b63ba138bde4f7cbb9a2c5f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8250ca1bd4a5aee1966555a4736c0d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bf4e9150a3e2c9bb2c6751eee8536155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575aae27073a86175f268d3735d610a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b913a38e9730054169b4d960bf6bf40157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e1f8180103cbdb2a7ea54f2a7fb76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8fdce49bc18acd6215cd9118f2728159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78aa283473f2dc6379007889ed0a5f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d855dce9e61d6dfb6ffc8c08974e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98517394e3e1894f5fa5e2e5e676c8b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1ad3f1a2b39779cea2897e978fb20163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a09eda611f54f9b40e4633cfe06d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cd6b15f275c2587bbf0cc27e464d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e725f2a3fce3e81acea9874138e26166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720bf4d5da5d6289b40f0f5c5520d42167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423adae67b012977c7cd9e13c6903d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63af42aeca4bd88f7db5a98d126532169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274c614c73c768ca0f2f3dbc560c9b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071157b1d20fbd6d90ab1bb4105a140b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0bf29043b498804400439bb93ff78172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c84d8fc9ba81e06a13f66914c20860173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c2dbdc6f366cff8dbb4973c4f17a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229833657aa9da6106f9747abd605f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9441805d2e58e2f96951407e195c53176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fd480714bb08cff0451fc020c37b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3d46bbee287f7aa9f19fafde5413e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9f716955536c4bd0382588f3b4647179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4d75b23e27da643c7bec1ba30dd56180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8021e16b6a5ecbec4c59e8bbc3a55181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde644b610f0ffabda3e6ab61f63130a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388b000fc4cfdf3207547ff2fb9ff6e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504511c2e52bbcbc48536e8f9073453184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ac031ef6cb74a3630f64c3db36fd6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be874418c119b16764108001e9754b0c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771e7bbfbd4c85711b9e32fff79d389187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21fc6b4980c7006b21f63d2f9322db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410ff10331d07cafdc78339e9262675189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4953b543513696a78967807ed4838190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a849a26dc25356092bd3a5973ff27191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7374981217e629fae4d5e2ee34a3e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3ee5eef189b18f75202629efe495a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1893147f17371869e8d87f78d5b4b7e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1778a126511c9233187d4c6853549195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bad6a06c616a2b4624d32d18ae7eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e948428b7f5522a4369253dd8a3a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5460dcf31ce34c88f6202fc0fe364b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99712447257c581a99e80882c5ef0fbf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61391a17a283a5507884bf94c707be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da6371621892a570e912471d02721a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c2c3a734ff58fb1be3497c21f552c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1d76a9850d15d9740fba960372633203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e024a6f6d2aa6076f9ec6cbc24e9724204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95649df249857c4af9731ba736280a9f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef94490e2ee5c721ffed5c6d58fd4b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a469616b08836ebb4cfdc49248339207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee4dbe635b8dea6570cbdf029ddf2e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202b905e64d2215188285f0296f8d2e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071505667dfcb0c3be1a480b33c7c950210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5b653593fb2d525b995049fbca597211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459bf364e28fba964604e882d7b7e79212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f2e5259e6891b4192bdda1dea4a47213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39278617776319a92100c7c39b7ebd86214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6ace395a5dff3cae764996c503fd9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6dd0670024054ee4c3543e64a03e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e5cfba71c6ec8f59fa0a5f9f54919217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d37d4e887fe7e23ff251b9042044d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b48ff0884f312c48d8e4a5609ba82f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6b8288cb3e7cf644d2053a1bea186220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a462937539ae0d470fa3c2ee62bc6b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcbb385965056c20d9e73fa4cff9b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8d29daacfd3f79cd58102b9954aa3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a18e21fdb3b393b3c03d59891dfd76224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193c02c14ad67ff34bfb4ba05f52f6b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1c14afe97f0290829d4d5befc5f08226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808beca5c7273ad30e592fac6f58a92d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc308457d0f76da09b81cc4b9bb7083a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a59b1c31d01f8217dd1294a0f1c2f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e65da638b30f8706dcf2498114a44e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fadf795af2d81f48d35fc2386d520f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee847b441fa21016bc5bb38d0c1564232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dddd79340506afdcea528931fb7f2d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3d42bfae9fba0342eb40bbff79ace234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125da0f7618368c6ce880a9e0bce95de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994231b337768b1e4647dd10227db13236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416158ebc344591ed972677c8f31a913237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b07444b2d5fc17384fae8651d6c64238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3191921032d5b2441d281d15928614239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9178ce79e6dac3f6aa25d0c355e9e0d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2280485553764df9a00fe45c3458a16241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d6bb41c98039f6a0c04d25035eefa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc60cde7142e3317a8044cc05173e34243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843de4e2581460a984895f8027840ed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898621a4e308fa6931920fd06734d89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a67dd9617a565feac429fb87b6cdd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308482b65280593bd07ffe4ce5b75e6b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ae2ce45530b182d785e5a7f8c98fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad1167f01f6ec6f36e38195d16414d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0777654e4c80657dccf50d68922115250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa4907d5e77d59073703215feefe02251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03627ba58300d7bbfc7d258cab528a5a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a565cf170b4e0dbd63c905620e000d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f739a1b751b82b9557789afb08ba46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d98719ffbf1bcc6d6d2be217d6d05255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a178bf99ffd4d98919f7bf701ecf7f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1beaa703451ad9c56db3a25b071b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144760c90674784c67ad1f62f29ad78258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd786b1d785b3658829615c8d48127ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2661143e90934663028495e38a7090260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149dc692ab900eae4eb871768d13212261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e20407f63585d88cb4bc1c06d2bdef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862562e03c176e96a7cc9ca0b35f364e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfe83ccf803725f3dd89d7a87b51b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbcc6c8bae098297ac2c1768f13f1c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2d1dfc0e67c9c936e33f8e774ae28266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059a00e06933e5d5a7b045d3a7f76fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350810d1d6e61148dd52a1c4e75e98e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646c664dd5c9aedd4c3e06df430c40b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979012737d27aac4d6e67ca8f6b3259270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e4db7ec6418c4f7adf853f8308ea3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfbe75723f49b461b41818a336b7f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fcfd761e792cf0da395a6d2d709c9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec142fa33ef957770b2aa7548abeea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e989722eebf9ecd782877ecf6e173275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a4e3d0324bcc1d2f715692ba03273276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c158a3406e5afaf20c2be23db85e0c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f163dba3847482801d4b3099c0450278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdafa434db19cd16bf5c3f5192f4331279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5b885024922c8637667c7bdeb857d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbc1d155a801eb1641c97b7a21d455281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e765c02b208c421867c81fe19eb77d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e5c99ec307e1dad0fa158e818f232283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e264706d45e96b639bc753dee594718284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f251d58fb14949b85e424068b6e1f65285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad027958f607b7a2cc6f7968d5c26e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3261ebf86ab64f2fc18f2fe08a9ea4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8b56edabdf33db3da7b04f7c52c35288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a744019d291d87937857ac7b1cc10c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc93f258f2f9a70bdae7d7e3b74547290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcf1ed737d8ddf85470d648d2555e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc58acd97cec73a17beaf391bab1c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f33a25b21a29a69805de5f713af408293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c68196f6b606d9a81ee44340d26a19294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb58a2c5c3cf6df1c5bafb40c1ff49295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7731905b4e543179d34d2166ee20d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd8bb6286bd72e3abadaa9d8c832e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adffdf30281d97a50f2800b0f548b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe14b34deff71f221b78beabe6f676a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b6a80aa1744a7b388554031b1fca6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8365b888baae719056c1d75d3c9ab17301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ee12edc4530224a71a951320cd55e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb39e90cf8943c3006538c232f166f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5bc5c171600d89b73decfd704a416304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b097c812fa8dafbc5d047610984845b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075a736f546f1e413b9642a69095793306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739b64bbaf48c5550a8ab72ea415f55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88174e518df91a9c9ad64b34e5891b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc896773a332b96c8dfbfcd863001d21309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f367ddec31f78dd1bc6b3ce33e20f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbba3055cb27824872529034b444941311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dce591bf4556e525410afca7a6c305312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9aeddea7403666f6e75dc4bdd73d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ffa574eea032eb5e3a1f3f5378ffb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4663e40116f63282fb9d7e1e476d8ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786e84309c7d2b545fcae086d212c8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d0b183532f5337bc2401565bf0c5d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282c5c4993e70578f1946449340f2b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b2a960e81ea8f28e71ee824ac8031319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49c8fe623b31729276938579f6c170320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea790afbc9ddac083794243982a6c079321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145980d7f54b141c1e0879cb06204ee3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641254467a79868413747841c41b891323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5374b4b70b865baae0ecbc4d444a4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30296087ab2d8b277c46f603d1003a2a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b667c840a727006a9aa8c8e4f5a2b35326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90458618299c3d9b129539d4c207e4f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebdf0c440b8c69ddf8d139b9f93d08328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948aa20d6ce2198a7b4be7bbdc739e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6bf59af4de760d20af2196c2a74a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9b507f47e95518e091f957b67660c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49541c515c93df173501cd8c3388d27332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74639c147c9a0a9c73c782201c4dca1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90598d5414a1a38ad9c704b159073142334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca09ab846e95a8f8d061fc4a82ebc8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f139b7fa790db52a5896a5e5b5aeb8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c44df5fbc665dcd73200579b68437337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75a47126113d8b51587aafd00dc05e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ecce3e27b52f41b77b4cb1d642452339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813d5d16880c433e34c514499e9a48b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb232fed0ccc9815b9da2f8f51226f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13560bfd72edd86bd5c1bd5ec0fbc01a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39eb558bef7ce25593bb7c67c7a825343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f84e2db6efb0fceed1cc634c58f5c4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578593c8362539c7938adf4fd33be60345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbf4f1cafdf31402fda561cb0566ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6388a1abac994146d84edf2588bdbe5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21a2d21d725a369bf1f4449530b5f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c8897709b4d0d4ddc4ef379e15dca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbd172550a29672834d3f069480f71350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499dadc7a9d86ea9cb12f165abe3e455351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58c01886dbfd16c5014f8ec42f9b28352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e8cb45c8f6a7d45380518e60fb271353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5bc6df6ff1766dbf9533af7a95b8e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec23fa1a375611c1f14f3154ba3e049355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ba58f477bf82f7ade25f344050b6d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212194ebd4bab8df68c753ae5eb6d2d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d70cb6735c125139a082f36364a69b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbc9196bc9739c37ac7108997bc7a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcde1cc20787d3995fdd4fe74325cc8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e1fad01774ec2b68f18a81e3d3dd8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6858a099446c5e1af544be4f02d6dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c7909cacda3e781cfde62d70598d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baac15f7cdf1bff5b76c38ac74246e7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81472d1f400ee3a9ba34346d47528a63365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d858f8b7ba8adb968b3af836c426a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2ec8a48e9f0c63e6a26bf76aba653367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218456d479c57c995202bc18fc8a1e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd55ab46cea71be2c7a0ed257100084369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e09ca87acec8060281015bde211738370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee1644fa3bdcc4403d33397d4e83b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858e183826361bbfcb337e134dee5e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3da76b50dd9678ba9cb9d5c6a3c72a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805a67aad642e5be8baa7a67c564a14374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784b829a33b89e4eca24a78ef26e0be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37beca5706e3da8a49f12daf0edd77b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0108ec5c01d0a1f24794987b30b74377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd5db5d8616d37f91c4f64014172ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51cb7a8a4933ece7e65cc8df5f297f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2ba8cbdbc5990c001814136c3a02d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fad14c8fee5fb52b080479e67d55a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc872e81171c5eb05784a31b5813088382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7e5d40cf01f5b20e0c2a4b92967bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f94dd43ad5b98735e39b0ab7dfd35384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c70e770fd8f1f8761268302bee8c6c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1dfb1e158532d71079fff239927fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ef81ccc3249e7b493922046740f98387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06365e0249695790e05dbed6872d34d4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405022a1a3b02dbfbb39137c49e4a335389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca69c1ff79e286fec7ef9a0726ed9d6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74d1bac83c81cfa7171b5ef5ab187f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba35303e91d4bc524123916414c009392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7accca24313e96bb071a443cfa0dd79393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde137626257e1b3fbde6c468ac18084394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96ff82454e85fa960c255171992168395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded688d2c07022d21832b421e38767d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808a2c0d2088b1dd4631377a83e56b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea0977b826289571a6274ba6ddb681398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c256c0e6d7865aea146be8ac25354399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74c5951cc5ffd5b88c58e103bc3b1a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2e3903a075f484223403c1f63f09b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384da488c1fece83739027df0ca8eaa5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c870742e460b71b9b844229c615c44403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26613396ea506df251b423f37f5204ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac369c67c062c6e50a76f63c818d71405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22234354502ccb25085f18117c47940b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6366250b2e448059030d11454561331407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae4a037ed27be768763efbf93a3ce7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87171609f05044c5d18b811613597f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41024f68d58171a94555f3b15076f1c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c0ea9ea4c9ea8cf75e34f6661850d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc40b7b43aab42215a98bf784787c5b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b14bcba82286d2d60e1e2e8780fda413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5a8fb70e3654546f2a100f0192dc6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35903dc8e431dec7f27cc3dcd4dbec20415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f85fb49f13e1c063de9a21e58167f4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633beacbc289ef6824c6b08d6f8607f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28332283a5e86a59c2c132eabcb5d38a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eecf7d7ea36a3e3e3aad6612c1a17a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b976202f3c254162387d84021753f8d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f678f7feae63f85a634137db2c2ae1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b071a1a24f46b409563d06fdc3a81e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d3009247b311f7175600767d2fbbc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99154fdc140ae8b57ca69d6b031ed504424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d19b5d97b65c54a305f27e228d1b4a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad492d5a9a9af64c837dce4f6fae7551426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c6dee321e74f17e4036926529df35427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0891862d92360abeedd06f7d7a67f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d2990da29af5f3ade1859b9bedcd8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2f750172440dd3f85244d877c420a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd710782e106ca9881ee0bc44159fdfa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364fe225eba00c31735e9078e5713b1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae29de2b934184259fb6a0a2b210ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2db4121dedf3904fbd796c456cdec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b78bd35fb1b3ff547361b700d41bb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15705eae3cabdede6a31a6fe92c956436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66484160eb68aafafc3a83f23bb98bea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b94add1b7cad9486419abe4595d27438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886dd63641f3dd1c62180f3e773204f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abff0cc86791b1d414039cfb32d0f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05992001fa10f690f3d18fce26e2f612441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c168d355561a7adfb8b406af63b16d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f55b29c9c4f20446928abf0e87510d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e74029b3d8b150a2a3b8c27d92dfb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025b57e8c7a99228737d98cf59599c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb33a8af46875b38c635af06f8059f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66acefaf04872eadc7b4a039c2ce5aa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2eb42999a822d555717c22c9c9652448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f561003fdd3fa02b1aaa2925e2e2d96449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a54ea207c0c1746ce992e9dfe492a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00995709436fd6e77925a2ee9ade252c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682ae13c4d46f04170168554ab64fe3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8d0b157c034baa111be882fd9ac30453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da589342319383529636d8c10ace6956454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a1f7e26de9a76b6330ab1df5582ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9148cc688b5dfddd0eedc3d1f521fb2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5d663ae96bff970f10cce9f65cd8f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b404f218bdf740d4ef7f231fd48537458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be5aa4abd39cd65f1b2ec00272e068459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962e3f329a8a8193915ea90a8222897460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f9c9cdb21324bd20a43a14bc5d1e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12102374b94495bc27aa946c4ee0a43462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5065564618939ff6d9f15af6307257463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7c6502437f2a36f6b5be1c95d9dc2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115eaafa89369063bb86e62b32108ec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9ee14eb80f1d76155c86fd4ff2762466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a04c6bd01df1a218f3e09ed5defe8f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573509fc26f95c6aba21ae7e14ce427f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742d8ef71ecd2b418b2d99a540bba95469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e3af91b819de728420804b2c45769470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35664d975b2d5b8dd9af5b0269c3055471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20759d4f905dbd14311f9d35a1a6917472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852f701009ea67b7e0cc3910fb09a1c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136de6041a7a187a63247ea59811bbe6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12823ca9efa35c403e0fd0207447e28475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fd8ec214f28aa666c93f5862f93ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77236b3f6293df9cca6a9503a18f1f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530b1ffa47d0601f4fae54774bf75e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca0ff997f376f8cfeb72b9c583713a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0d4e63279244c40a4e85fcd63b1ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5062e65d0063559d1dd08fc864e4ca4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb036a828030531af481558945685a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a625566434f41c098a74e0b7434924483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4631e525def4cee4e7a925525e7968e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939a6ce9d0ade377706a6ec4f20faff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576281fdf97244fbb0c38f5156d9828e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8cd342e423b0b2852f930d916d09c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1c96ffc04d8aca88039fabfe5ff0c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56d2ac788f26324a8a46b776323ad5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d4fa9e2a321d942f98c8bf2877035490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edca3848c363d1a845a7ddc318c6f5f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd32e45a313b21c66ef06fef4e603b9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40716af0e402f5789f2fe6c33923fee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad6dc558d94b5dcc5038aaed184717494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47466e4e0bae2adc1ee7b1bb218ba2aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e3e2f299c342b007c0c47e798950b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9fae12898a2567b1416e0eabe4f9b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659193860632df24d1a85c153cdd9cdc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a8c4da5141879946e112c07890030499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862eafcb65741bb121d8eeb61ad98dee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6249257578b5f786799d144f69f477501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020a2f6dda68487bb61adb677f8d69c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca7435338a186b8b5ec0e3862d202d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed74500bc917fd96b61a19b04b273b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a1edf20baa7c6f94c3bb039a14c04505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24046eda01ef2bb496752376caae228506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a82fd9ba47cb47966afec4d6701aa3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae338dfc1d16919d321f1a33cc6c69508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa766125169585ed20f969d95c9a6e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8309df8a4c408c274d18a939421476510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672e054bc68ce9b122236873eb94545511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d637e97c17d8e2d05c87ee4a61fe9da512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c603e5af2edc874c7eea3912ace9f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418edf6926ed83761ae82c4283e41b0e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a20be16e113414bec0cc1def6e3918515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67627aa6d5e0af6b4e41b092bdf9be516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4900886b9bf62150024548ac1cd918517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751ce841c65f4a237766131b92c7fb7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920ce60d2ceb80a122f48eb93413442519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b3de673e48ec9c630f5ecbddb9618520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c645e58f6a2e1e0cd40fd31bc1e1d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7eed307117e6de51ebd0d8fe9c5ba2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91492a4b8056cfb3c2d1d32d6823a969523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24419052881bce721d1e4bbad8fc5ff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37671bf0dddab93ef1f8c5b4adbbf8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099b27b17eeb758944c2ef0410f4a55526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015db5150aeb3c13a26b7e41c81ebb88527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1798360c2669c363f35633a5e3ca6e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993950e5ef07ac95272f8d81561875b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93f7ca73f47650826ec51c43713ced530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef188015bf9940923cbcf05dc0f4427531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391949bdf5a82fae839ac6615920e90b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a1413403c3b9723addc21b6380540533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d786ef8ce0d5e3501697beaf321c3f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abb9f4670d568e740c3771ed3c7069535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb035f53b47020384b520badc5d05b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5d68d66b71c334796ebaf32369d9c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56afe4313991a8334e1deaf94e5dc4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5f7e6c07b28effc1abfc7284d0fe5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ab286cb7e527480d5b52e08fc4829540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636d553bc78691dff9138fbc9868ac5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca47a28a82309494f2b8ab17dddb12542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49739d698b3c13559ff7ca7289e946543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2785f701a4af833824b3f3301471588544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267b7702493ba83ee6eec3a8a4c976b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434f42906d192d10f15ab885d4cf767546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64437eabfdf66f15bd224ca083b9f03d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512858d0f42179e13c85b4f8cd7d0498548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938b51cfad0e964e2ac4d4af75b5850549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90a0365ca4b8842371d6e427b28394550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20d4ddb1587489027a15885fb641e7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bcdcd1e12e3b317202496d085d360552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f1586d535dcb00c61e32b29b415fb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0affda79755c219601349e5f6125b3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761b307e910e3d93e253c64fc767f31555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beac59b882e7fb633bd1259cead316c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565edc7f00bbe88eb3a1e5f5fcc67de557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a29ebf0bb711a0f1961bc74d03427a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4ef7e4c9684a2e980d199dd70dcd1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e7400637f3564e19d231dabc6f761560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e8eeaa6982a09d3f391e761b676f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62cb839f186a9115bd0b2ccdbc4a22562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b8300c7cd6a5d6686876f57f82c61563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115526c94b21efc59a3fd80274d49744564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b3afcf9653aafb8e6253fc85bf3da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524548bf885c287125fd6b5393a3d4d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058c64f26c9bd07134255297fabe1fc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f7a2a20b743596b04ea0e36140c62568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b521e9dc9bb6adddf207538b6826bb1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ecde4be04d73969e568b922a10036570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44b988880885856b064742cacd382b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dff5e417f1fcba2e3869d8ea7c75a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76961025cf498bcf8c11c6e57dee5b62573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298ad6e27ee0d4afb77083e3c1f857d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b492e4b0ed0433434a5369d2515cb4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac8f74ecab43385222b6215c2dbd35576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee019eb95d34094b3ed98de2563225a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2e14b3f803d366dd0b35fb1f622f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450443e77d9c1cc851005a3f8984ca6e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71005e2669128b1c22c9b07d6234de9c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0877fc88c007023856f50b7df8326581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369339aa56cdca3bb1618f119dd08e4f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c747b89f7edaae19c4c7c108348550583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705930759e19ac842b02e2d6b9d436a1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20498f6d885d4bb440c45eeedf10f941585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeafb2e6ddac727f1503190cce1826c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56c201ab57489fba0bcea0e7f03ba3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387f3b381a15e6e3f639477c0f8e4a9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d3969904246ec97bf5690fd1e3830589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af97cbd12b3de41c8a0c0507eeb5e9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bf7f83404b289165c26fc4a497bde591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d59ad8bd926d475f48e233670e8a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3576809f103ec5c25c473b2cac6e040593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06807d446b506d6b4a1cb9c49eaeb84594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6faceddf939b0dde1034a9203a3dd66595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c3d9fc09ec1a7194657922288eba0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643b92f51e580479123a945d3e58e38597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2e29d2ce13ee2eb2831c083900da4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bdfbc6006aa2db47b4d1cb31e0d85599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926e7bdb6e629ab99fafc5987336364600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6af6318abd072d84212414e8ed638b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5448111ad7b8060f4d0aa93d8e26f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06a0d259b55dee4e2628330929761b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931af4a3df20735cdfb0647a9535c2fe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711074fa9debece5b2ea90d65102c46605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd3f937d7cf5b3180ced7c06ef4865606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eca3d4ba4a5273aeb759884e9cec37607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175db4c660ded7b50edf7d9a793816b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de10d17b60671c2489bc0cb3225841c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908884012fd957cb427a784b16fdd50e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a1233a1462572df83f24da3ed3f51611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34105660cbe3c7b15d65afd571712543612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82f7c8168259593ee77799a1f36be2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafa15650280c33ee4d99b6540bca0f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edee6d31b439946faedc0d611f653a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decd37eed0e1120f5e4a0750b2e0bc7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06712bfb0db0a6ca47a2bc4a6728cb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f281a104a65206c668cb38ba25ab7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ab2825f199c7d7fc21f419d584a25619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2f1f74887d6ef087b6243abcee397620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff1ce32c07b96a7b8b8c9cf1121048621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703d5c65cf430affa3a582e1fdfa3a1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014f9aed0368a2305bd04db7ae5c6ef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d3292fba23ad21eb8bb3f6906af3f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5434eb743fb7e63c5bdb17ffbc002625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a69fef65f79987b976848d9fec9186626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fdc0c8c53f5df13bc17d4623848f1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f7d54c857feade4c5194153d85e70628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235444f332e8cbfa502daae19d1ae66629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead0df6b455d112c18b722464ebd9f6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37c30d58a14b1d5890e845f21dba8f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a72ba44713ddfda5bedcba9ebb3bec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2cab00df9f6b7c6fdedcb15ee875d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be107f5bc03db711a84b23099ef1ecd1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3560149637d84947e7af92eb9ba7c5d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5692090c5372800365be43e2fc8db636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51f4c4bc3783375cdc4308fbdaa558637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b5f335d62f68f1137ffbce34df0bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8682c33c2aec5da8bd1fc0278e290639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46126047af42c16d8bcdec0c06d9f35640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5d975c39208f69f9c9757528130a8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c0c77a65ee1ec570fe9830cc13a25642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abca8923dd156d2db4d58ac5a39943643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461009ca38a9a96e242167bc88d3e142644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f187292d5cedf6ade5612393cb45b9d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e685220bb3d9f590d206947e68766646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be15a59508d4e5d8b6717048327080647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb71a4f30bbebcbe3bb33a8fe3a5a0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e6886a66561b1522200a6d6fca057649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5808937103ab77aa08876944f0ef15650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8a05b04fa6839ba84e145555fbf2b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c23f1a84cb52c8e27d3614704ee2a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca9b2e3a0aae96740fb189b0ca64c1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc65e67ea68e3b18b3f17d78d211908654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9ce7e06a5c839fd44e23038d57585655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224d60a2276d41a965d6772825735fa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba19b28476324e902e71e1348c9912657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f02c50c7c92e997182effa843b687658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e32e22643bdb9dd786b8dad233072659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9f7ef73df34ddf35fb1acb65365f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ffba701a924c5eca349641c3eb5c1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222178bd66e1359edc864cd324d2de44662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ba38c2172ed9c42726a55837b881a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b135ffbf0d12eabddbdd21761642d8e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b65ecb24e55fe1797433f74cdbb9d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4d1ad03b26033610bc1b02c9d3461666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a5900f2d745fb7d6db2b389aa9570667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e299131d07538c7ea4aa424a69bd6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f36b95a6d52e0495ddc0619ddc350669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb01918f140503824179ccc8a08d0a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e191264ce6a49c517f1f21cc88e82d6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12584781a9d15c51a4a8e00cd9b3c234672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278040254c337c7fb7e076ac85b27ec0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55304f6b152e19db79f9dde93efc2467674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc649bd72591fb580a57c5954ecff8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb73300ff5cba1ec7dfbce510b136a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6298689b80fba061c6216b7856c99677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf400d68b9cd479c535de063f5c4ad1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56a68dacd2f6789557beb9eaa4d011679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4445aa2cacefca8efe98da586fc06680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96ffda58617dbb4495fb72df49b3c8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77193967c8f31efe4231c86ce86074d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216024e065afe72b487203a3e6295199683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca90f8b9bff4459f28c93f9525d207684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a18f613878d0188c3cafa4862b9ab1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f22c6ccb3215906552ec70a3ba819686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbd84d749d5523dd08da2bf8063060687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6515666c3e3b886a395fac0393403f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb69501136742f5b2d3c4674097a02689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0564a286490d313e1f2b59a1fb0114f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b481b1fd79690d914fc09c4c1a7815d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce93999b143ca74d420f0e5f4bc388692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d399b17efb683fe0906d48ca428c9e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a51fe67e1692d4acda7d965dd8a710694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291813171f4937d569ca2346f2d9d6a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740ef19d6158b4fa0fd11861e51c305696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdb33ca0cd92a6026159d44fc37074697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9700b9ba3e9b4394a6ad903c1f1f66698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec81840b0bb9ad8d2d256051cb0dcd0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5a902629c9808d0b56970d38d649b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd8a68d7edb4767053acf8a7089a4c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaa64d7db6ac0bee3191f52c8ca564702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2746f9394ab0c6a8f181b23344dbb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63981e4289d1c1fb767c3d0930b38aca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eefa159a9119791079740217a24d3c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7978162c7097cd364ad46b369549f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0e287bd79f84f7a14d71f6e61a0b6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98763afe02c795ce47300f142f430d5f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1b4824658a2891f3b72476da60aab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058298a49a56ffde09ed03f600d3b32710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaba6dfe4f602e927bccc02b1d0f7df711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f741ef0ba7f7061dd4c55ba259d22712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbbe935bbe0905453c08007c9ef5e8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0e76b710130c1b1c01806529918d1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3058e72031bb06b26182575604f80f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f769f032ed1cb6d147bca20488451e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cc28fcd80ab3a7740bb62071ccf73717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540c1a61af5b26714fea2daa1800f5a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2efa8f49a3b04d852b59b7218058d9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a27e78bacaa8e9bce3f1f1ff9e1c0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60f1ffd5a301e97d66a9655ff976d2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027441cc9591b0a65ad1df2d3cd015ac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a97e99aabff7356785bce0042123d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea5515fa10acdb5387df3e4973ebfc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff086c729a9531feb2bd104262f18a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a71498835717985216a955d1f7f60a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b820c66200262975e764a48bf6d7a4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c602d5ac57d879a19943cbb49bb4766728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa41805584a1bc819bea892a2f862b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839830dbc4b511d362a55e8ef74297a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a013b3e5339887391727fa4b8933f81731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e0a73442df6b053faeacc08a50274732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da912f361f061f444c9595729b684dfd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bbdcb515887b474250cdf0a39ce21734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc740e1835b0a01644c38c0fe9f488735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221abbea81ed6fe0a71de2dcad2c8df736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fab6b6e4cccdad81d8c2d46899d1f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155592e0eae5e5d6fde6befce1ec9fc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d61376e0ad91fa5c2931cde37dbc6d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fe7396632950c33515029f5cb58bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012903ca3362c80a0d53e7b0ac71300741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc742e4782bb5103376775a715a524742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aba1fed1a5c58b500aa5407a3959b9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b6e4c3489810b3af81e507831c450744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf876c9064d75053a11beec86faa43745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578494e9a99c7feda16a2fdc323cfbf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55307123ecd338d350e094dedf67edca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a196d2d0b3020ef6ae579ba4bf4d18748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67841b3d2c05da9acdaebd7799d83830749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1268ad3a1cb0ccea08973cd62af5e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b16ce4a0bd5d0f3280c80ed8f8b9fd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ffd83bb04e54345620d810aef563d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b35fab548f19ef745a15b13c098d2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4af73af30a88d84041512aee8c54e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797ff421651fc11c51e8b52eecae3c6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5743bc0ffeb09d038a9a114172e33e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa728ab5f1caac1cd02f193755aa4a54757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d47cb0ab05f6a0bc0906248e2cf64758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045245ffb9615e81222c3e31a58c503a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ee8c8015aa86b6710475c63e84a88760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74597d8ca483287f086cae5eb3b25a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2249bf8366f5056532b2e3b74c40a10762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c313c3c411f5a8eb698344cfb4be9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bee5b6fb9c1693d60108458bec9a3f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbff68cd04aafdf71b9d7d101742bc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc692c2e23bff3ff53fbe6756ac09b7c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315cd78e26c16a3d6bc1062da3d5757f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>