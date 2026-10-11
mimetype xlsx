--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d5a3cd6c901b24b2054aefd3fca941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f880875b5d4b3c3c03263af50ace3432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c45e12fcdf49d32d30d4c78985bfe13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf9d1d22d5217487154e12ca0ac1ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84418ebe5645e5a04c47ec0646fed55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8c66ab0dd5d09320dbe4de94e9abf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18aad14ebe33d95160c4b1249420eea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba724c47dca09e58133e1a5496fa2258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf12f256558d56373ef3e5beb2f0b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d26001818d7a08c0095b0dccd837ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ae862f3ede88933dae4ad4948f69611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7963e743d39bebb8137654199691f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a42e39f344e9a1488b926cc6549beb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf327d910d1a5c936d8384848ed6b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947266a20c51b016f966c38f53169f6515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a268e00ceb65a1856205478da3110716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a32e05aad6a4f6a67098c3e71f3c6617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b5cb9f876ea2bebdafdc609b0609618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a4c58be50d095c5a339e29b35035919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896883e7bd55aa1bf17e3d708d0a818420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee338d01352ff67118215ac36c3442de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b56ad31060abc5c1599da09b8b3e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd1823d208cccf730cbff61e78e7e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13b18f43194931f6ed11e6db28a1ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf16e4afde247b0bdd49541f6690a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08f0cd3829de892e8c45ae5b8fda3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391f57f846eaa0e17db4ad5fa284beb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2b749c70cc62dd6ad5eb43474dfb928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190caa3c3100e2a0a65b7c2920797aff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe61f3c4455c776d22e33f7dec3837930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46e8e435000cd6cfc0194df081784831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aff3a7bc64537db2b3a9f0aded8bab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337cd0ce61e78e10991b1d7c673dcfd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b65e287a0f423a987570783571576d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7104d10b91a82e3a54cab7aef365935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484988527f2e920b148cb866ea6f10d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5febe561cedf673a1eb35fc7d8259f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5e9bb07b70e897316facf47f8ef9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89162136d7a093a031cfa94dd2fafbc539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a379a4a6cb60be6afc3847bb2c896d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf5ce34b430788023df5544337ad0141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793601491eca5d76fe9a9b4ae719f0e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c0822b7f0f0947f84e790e04e6a5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ae284860dd5c50e9cb78251d5a82644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf5b060989ac7cb795e6fbe624c89b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da154059a1f924a6e4d5c57dfe6c9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1c848b284d4f89c75be1edc16898247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e3856808cfb404dc72a1ef3cecc1b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5642f762af58d19536faba07c40c7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580e7c7358ff3eb1420de4ccfca9ee150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744c8100860560dfac945980c9f2ba751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddefbfe0483626512b19270a3a021eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334e4d6ff2a93cf778d16abfd04507253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eed33833eaf595228b0e12bda570e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67747fccd8536fb3a839cd156aa4fdc955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf75d5ca1e5cba17f9ef05e1a9cecd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4f034ccd34d1ee9493c51efe293b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a8896fc17819c223037e173b3d6dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3950d9a33749dbd3b5ef04ae2f896f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b171e35459babbbd74961d335a6e79160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18a2ec116dae41d970a1a40559a3ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac16cbf546c0ca2110a200108bbcc2962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4f30f5786cd870344645d9a5b4b0f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de803b3875a5122bc6e5ce58b7a503ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604f75eb13cca88ab419549be4e441e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a120df03261f5562c47c9b1dd1f3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287a13edc4421c69cc47c11a1f3ffc167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33928442b62e7ea74ccda14457ee426e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b5edd00813426b5b7d2457a60a16169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42b228eade125460b98180775aaa6670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00caf75144e2fadb56a8dee2194839a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b136507e16e16d99b94e4aa94e2c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209bf0b3f8dda686e5d428acbb7af0973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d57b6ffcf9af0202588d16df94958d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339a806586ee05b2574ffd7faf658d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147b0f0ed3e632fc127601707a617d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b0f97ae45ba97eb4df30596f071cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2cbf7a4a5c9fbcf24691b7537feb378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14117b27b121de072208921319104779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22204d68de7b6436cce8c99a47bfdaa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaeddbbe2f2dfb5f0e0ace13ae0cf5481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb98f6fedfd64bd585d18e8800dd8382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134aefcc068324c61983457c8c7e0cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569544a4116bb410bbe5794982d9c5984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87766d9f59162654a82794964a1e67ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91d9cfb01a527f24159b6ee5cac57986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2071ed4c7116a5cb2f65e4bcbc6b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfef5b82d17bfbc9c8b645ef965d6188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1e0eea3c505623e3d1c7ca8b19dcb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc08a6c3d0d70d2073c25bd914d6c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88651e10adb68bc3dd2ad3661ac96cc791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81833732a73477a66c99d671d5654b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543504427a4c334d7b816c58d4c7844293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f89983f19eee74099d378a0ebabd594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b188a583ea2376e134f3b3e64ba8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a4d89ae1ffe6b97202d831c18a7bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2dfbd7f5fae84a773ef667f4e7f8b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b34952cd01c7180c95cea760e2e53398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c54cf0d4f20354e6b3cc554dad9ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc433c885a837529f031b677ef7124b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9700b23ff088d6fd1785765e479224c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002df85bac6ac3fc7b844b9084b4f343102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbea3b5f3d24aa9be55ecf85d479f16103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe82d71e4ee217bb4121d87704aad00104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0df37b9d81bdc663cc6026c01ee57105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f121ef08287750a0a7af2b725fcc8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e501b81cd8df166c752c7635de7e62c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736eada99fd589ac319f44aa723be70108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81b120f178c0c230c5c6c20cbde791109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea202a80b45bfb130f283583aeb21a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b0c15711d35bb00079ef82b878dae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309ecc7c63d898548a6cabed63cccec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b53c18dbaa9f38f90c1173ae53b280113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991baf93f810a9fdf5c7638fbc55d8a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b619fb8e615fa48be960f87ec29cc6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a5f9233c40db2be2917d6c0f62ceb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be161568f0860e0186b38d25804017117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee52ba8084520a6d25b1371aad5472118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06cf0496c24947064c72c8f6382b12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbac3fc01cf4858bc3921140a19c325120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a069fe74fa22ba74465d8b19e314d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2acc5b7362409f64bff32f0b1d578122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e98fdddaf0821563fceae375683ef3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bddff5cc659251209555a861603cd3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655294707098b181ffdf125ef05bf12125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6648bbc14fc5be4c4d768b1be59afdf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fa0a6f64d4be0c3832bcb22d96477127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267d8b0724608cc1fbf0abda7bbffbd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae86d92946c8909ef2ab34ff13a3ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4801e8de3cebcdfc8fc2e34ee29a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c77d925af081a5b676f0a8fef31e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96106182719f9c59b9ad5e7e8dff9677132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf9fa69d010c61b471640a213daad5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42dc2667b86db28cd6f30b86e35526134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40f4ded010419d6306d89e492c120c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2e7d58a685571c641bd20007eab9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a34c2bfcde133db79c4180899688f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41ce5cf276462d77d8bec3c7dd4f08138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221717ecb35e8f9525fdc8a577bbf919139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8aa29070feced30c02db29f5297270140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452c28ce22e90d913b8d8a3c1bbd0b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29140fc984e8feee7bd5cdf9fd07d117142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e512a8c7053f24d4a2ef47c343badc9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7043024544468726e73b1b8113d57144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3150575faaf40c06065b8470e6c1c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbd42bde58ead0ecd0cf376869f4f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7551217a46f3142ceb273479c71c7b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945501001fbfd1e84b0383c9d700a41b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f03492577d8efe0a8a29b6f98ae86f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01464b3f344ac602c679adad7025d399150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0e1b6bc07b528a72dffa2f29e123d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018aa9857ba82a6715b9eba2e5340ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07046f828de07a9f112e799a314c0a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9182f0fc52a541037d848d13ddf5c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd29c70748a999173ff421c3ed959f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e97b744cb9785c942e0121b03ac70c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b078100cff37629bb877c50f39337157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9fffd8a578926cbecc132f4705630158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eeaa6b6ff4c15957217d5eeab2ac18159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827bbb6804461f09fdb26d66d0fa475160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c7bae34b26fa8f242c07b6b812932161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec699fc3b8e3d7c97952d6e143f8f44162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67d0a9c577a4fe697569ef38e6191f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9fa407938f42c6d065485705a7191164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e437cdb08306ccbcc71e8064579708165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a5ec0b6659d986dac342d2e7b4b8e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac8944b88ad243476f407be263e02b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9478217ac21f8824559bbc3c412f90168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bdaba3efbab42c544228bb47d5e1c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6be0f8b780d7fcdd32607df20c4ff2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675be46d27419e5b9453cecbc01a0a07171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2e52a99ac6a2c285bad8dfe22017e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910979f3a31452f85fb2a6325d162c1d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d22506ddc1c2ba0581e5405f048b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0e0f90f5899768e167b762a94c161175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a596b41b61b35d811e23747a31754ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7f3651797fae15ea84e027418d925177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0432bfe61b430b7036da29428a4f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e8f87dde87c7d33c5d9ea18d41654179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8bf05fcb71a20e652504f7f1f9567180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bdb437a568a9aafe4f12c49178d91181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d508c6044102313357b55c538f9434182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce023b2cbc8cd218ece5750dbb68964e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfad17716f73923b505baa31199f287184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad141a237a58da35936653bcba08de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55666cf5380cd9cb8671fb1019355216186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ca4b15f5aad2ed667d3da1306a75e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de758dd39e096c7fd2a32047f92b484c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6349ff80841ec39f2384c3b1c7ccae6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911ac1bde7e2645f35948f8c5994a9a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481aadd172588b12c81a58bf0125a4a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2b173b6f5a3fd51ac1dea912e29f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a353355903f1cf29b967752243645d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95969ce76ffb2ec665195983b52638194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd261e9e4b24a458ac4d489cf6efc4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcf915e8bb23495f59227f7df966ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d5e5c0f0f8b0320ed065e2f8492a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3fedc8bd03a43e6a751c129e8ba8a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f56e34c195b7f08fd1372e50fcb89199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5d97a661419e4d7fb26f30118a708200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8ca0fa2ccffdb3f892713b5531cb4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faac5b1f131353fde11c59626b8bc64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d023c516db84ace3ac3fa793b09ef29203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf73c4ade1bbd96590477fa1fc4e78204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16329bdaab340f29ed1a13a992ee110b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b94a957bd9d9dc18d26662e668ad5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c7761e5ad44dd7f2e8cd24c5877f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a9b144c515d0f8a2321a2a443b693208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeec2db38122332d87e1c349ea7ed5b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83086d849d8a64001036b19894cf49f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78127caad64c19606f3f9a934c873c5d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48988b6cacd0335e841a6510adba85212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e640d6c39886e7332cb7f33cfc891213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e7b29843c3570e537e57c100e6159214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac4fcaea9f179224488478c42c7a34215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48e68bc5b96d5cdff86a700a4b9503216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560df8b4949c06320299cc42f34653f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f22c5964201a75f7102d8207b4d5a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a136e084dd51baa31a6465ba2bc3e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb04a23762f7fbd9f870d1753a143b7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a21596397a123b131b9d2993b58e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d76812d899e0afade341ee2bb7af91222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f419534f1076d562a5916c9239c2509223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44413f2565c02d286f659c1e1f94148d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4992c51c043e0b9722c64271fd7a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7979d752a568f01b9b46d18fccc5c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6e229c83461878ff9326536f7ccd1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0fd9ab22e80ad327dcd2e09a10e5e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b28f8e2222afdb73c4d3856b2d3524229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecdaa25ddfe7f386e491e5c6e8f2eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d21708cfa7657dfd36a8608a864c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8327fa1dea4f60c223701a0e95b14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542b6bb83518f8104d0d3be61206998233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d51c7e36d535d702a076e029a6f67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b439a4d0295e5016175481135e5506235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ac2a0edaffaa877691563fbb4be2f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22602c2294c931e60b56177317a977237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd42bce72904ea0efc21d44529f814238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb8556ad247de2f1b1b1e896bfcd16239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a26601f3ff779e08091785490d310240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b1153f6952f80596c1a7cb5dc3704241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bc56448da6b00b4c3982d35ec299d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65418360ecb4042532821f6c692d3889243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd55e37b523a7e71b664bf6c676e2f9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e57fe5d6a8e68fa11352786b3c8bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892428712c5f257b0ef7f6c4ce9d493246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e04b201e68d6c0306065f1363cf970247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1dfa3fb722531b2fdb6bc93fb36e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675dad051e75f37b1c353c67aa102e62249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af91b7b12fd559624e33c3d72d7739250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d8e13cd437b9256c968556d875b1d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d011e18d1402191ee65cb745cf57d58252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143804fef606599805ddbce228aa58f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fb4a9e691721e564d88543ee0aeac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d97593f709672bdd488f35743b2505255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748e9be710b912245db7dbe83fd320e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a837c65fe2cc9358e1a05c3bdeabb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb09fb0e498bf245051fad0abd2e01c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe63aaacb6d20f7093549027b535b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aeaa2f46703b1eb5bbf80f4ecbd2ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a372530f5194e19659e1acb3e4516261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cdf33be2a313b817602d69e7d9d4d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca5c92feb53369ce3223b4ad412102263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906e493fed18f9c96614737a3ac8e16264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee1dd7bcb469864b1645f6d929bf53265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b062c46b035bfd71372b38c3dc59e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fb9cceb716ad363dddf2af954f0e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691eae1f85e323ab0fd8747853e4ffc8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b69d6678822e27f65d0a4d3258aac8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6977fbeb0c93a95575daf4d3304496d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986dd67f9da99e045e68081f4575c54271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b06c4f2201868c036154ced789e89272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a6cc5eb53b88f8714d16363303c3f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a8a6d49b19839e234aa787ce6e35b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336923f29cf961da4dbe2d9f66ccb026275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696846d60b93324bc095020cb26cb81276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72891b8e9ab908f0fd1beea9eea15855277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080062f6f4fb6805908363f293f7226278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bcc92f59882d74a6e8e90f3fc9e9d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac82cdfb4c7eb6af418c5e873e392a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f10c1a9da296546aeb9a2616d50b7f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dd44de0e63e22e0d3eda7f00cdf2d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efa42a27c557474cae8ad2a7a79430283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e38073494f67de8c45095ba1489b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca529a15f0598c290548f78a61a6f2b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcc12bdaff9933a3f6a2655483b6b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f4670e487fdd21e600943d363c020287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b436c6e3d87390773fb1abd46a4177288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fde90b916306249c33de949745e41289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defdd33efaad9897aa715dc6ff7a639290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036da991bc2cdf0fb5b25087f2df9169291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cc93bf4a787ddf7adbf394339c54a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b8cb8923893cea2dfb26cec055a73293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e510b10b8b65bd5797c9ffd2e15f99294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3465e82cd1b91f2c4acb5141b9a9dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99efd7cc3f9c078cfd727a578f6c4ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdafbbfea36a044b59fb0fa09f34f18297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d9040f6f6cac09496ca46ad3e1193298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc60dc93b5ae0bcf0930052dacace9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ab87eb045466001999d4044733a29300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c324e8f1a75626f79f8e6ad45d64819301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befea161548fc994d7f184231efb5856302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca662c7fd447ff700c326bb2c81cd27303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3b3138f79ead38e537d99c5d3107b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75256db09a9ea0bbe942502ae637058305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914dee838259025705551a57da74b43306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a231bd586a2c2a0c0c0aea57bb2725d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a25982865facf8290c8c7add36fbe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715eb03dbd72b2fb1c27dd3d293112c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa34d1c8658ff7c4db297036fa81fd0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bfc53bdf021232ec50e3935123591311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed1ba4add7f22d8ab2f82cf381890a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb855b1047d62b01bd644c506f0803313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5c90da24fbee9e75553b4288fcb74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795d7121438f5363aa531fe2e49fa2f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bccec15ab890c4d4c758570f90dae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac10818f62ad3d2cd5b9da94ee0dcd7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9b58c43aaeb51707ac5e15cb76ed9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65f37b88b2c9ecce0a1bf8824e96d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcfa539f6a68968b040fa7e4ce39fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8231cf229c9f89fef6bc257065e6318321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f34fa393e7cf2e1a7999e9631ae23f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510c000bc094eb2ccfc7ed0e568ac77323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d821ed7bee7d4a81d2eb5eaff9c6b0b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62275188581d70f412ade699b80406e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580c01b71d1aa869bcee32cf4c0743e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48f37a7878d33ed273bfa9032805cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731774a0cc87437fb50f60df91a960b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372f05434f28ed1cddab267828aa37d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e10925678046ae2514c5d71fdeafa7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d2e2cf27cbb00eee8c41e6c684dce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a493ce57e0a2e2bd965e69b47360865332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144a985859bbd92694e505c81f36c89333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57de1baf5983a66de80f43a77628a1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516eeb7db12c65116d3e75fc3ac078c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0943f2bc011ad17cce5d61d17226f93336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f39ff42a16346c638bfcef8018cbb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4885af4d752b2818687dfda854649f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8ab3a32220716b2edd05f160c9cc6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed7fd12d99dd70592aee139ecc4ea0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c15e0760af6093e69408b141d61710341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf029aed1d92a59842b4af5946a361eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f2076634abfd425aea0e820683fa0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209c9bcb616a136708a7fda27387b8f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20990721db19b2b833ef679a4029ba5b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e791dd87e93b9fcab812ad7e342baf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4461b867dbb294065928c46144b2837347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867e2c9d0c96be961f76c4a7238399c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cc13fdc07304d525ef3f233312405349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb8e5338cc2aac24694d31aa2e95c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dab80d848ca7110f9c0d89824ba5a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3649a156684500d52137976470e86352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e3444902b6ac83b5417965ab2b396353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75123229257b907f8458e2314be826354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb3f76deb4aca94953049e10ba0a7f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e417fdf70f1a6b3aa1880ed971df91356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff13d25f4a8c666c895f56d828a4fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc71e35c9d7dd955b4fe50a8d43f66a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bf99829686defc8b9f7e796f8b73f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e4b0fb32a9aadcfdbb06f8a4b0bcf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348fe7c72a980359cae7e16766dc742361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17998f42f1adce58700944ed91dd2110362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bc17fe0ca24acea28904fba69ca81363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c6ff9348e641245f722493ad91726364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4a8a58148b3e1dca9079038543948365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edfe025cfc664b5348a57af337aa49366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4dc9a1c633a461eda90d5faeac0c8d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43407113651a118346ae28f02bb1e314368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d484606f53f133b26260713e7726e35369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548116fd20882c0845c7b3ec57910c5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee420936167d0a3f114a1b60d413ad02371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415831172df7626efb4ede00a135f37372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65f3c3008d5255cd02fcd3ed362eba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70726586637ce0d695b08dd94897459374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb60a536670f09eab72e693d115c101375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6f2da023c2eb44efe8e250de0c8e1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076e4de9df348a4a772f53ca5f85216377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a9082043b459cbc18d775c18e2595378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3d40028e65125c5b69af62de303f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17e2661226c59b247a1a2ec0007c4d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb98513e18e2f9f80cc4b621dfedc87381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee438fd5dfdd0ba1474f25c54e2cdb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829de6415871fc7ffdc407a2a16e771383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77672e1c2d6140b2a1d687154c10b5b9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7de241238f0957694ff2148a8bc61385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab29a3534f909af7b98d9cdfd958db3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbafc207868a9991397d86abb4ae99387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1ffa8aebdc710357af4614c1a32a8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725f95c5c728718a557a76689a26cfc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4a79e27a486063ece3cd67401af33390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15101145824d2d661588eb68f2987c33391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696dea3b8901cd33a5f4015b3bdd711392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e86efb5ee10c2afa96aa5bcc58a422393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47cfc635f2deb64f277b8602534538394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40495e730cb04adf9f40b2bcef49ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2379dbed4e84ef1367e17406154b86b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d540a63b8f26116b5251bf7d2cf6578397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a35307cef93b8ac2d42dd3aad6d9ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c1cd3041d2888fee993c6bea9929e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa05e9b583569738b2f93e75c9bf5f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1650c444de2a47f22c0bff770a5bbc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93b77436786ccfe2f4888432d5f0e7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9501d89b77ebfe08bf43ba4520c054b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961890de3d1f114733481c344a9c3ffa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770a94126b85a62bc23f1f5da41c20e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d33bc6222fb174ed7bd7eced07304e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be8b8adfb334316ca3d143cfc8ea28407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c5aee69b4f10b78a6c4efaaba79c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbceda8ba1fb5c8bee45e983b4ce0a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b46dbe23d28f82513a12ca596ea6d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b7ed6349e93f66b3efef2b87730f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98e6fab90e86171358e659cb068854412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d959acc2627e835ab9ed7209473ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1220a5c8c514bbca0b77e73b5dfb4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60de8934d51de4204f2f123a09259d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa821656f7760a0a8781713ceb000f2b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254aaa709b61255f0623f3f85090eac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97943417b1776e423caf9f3bfa44d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e4edfa6551da8daf028df2b91ba06419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb7524d130905d44a16b982309fe08420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c5e2db3d88677d8a09131e99aaa08421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87492e135c3675ea91dafecb1675cd1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bbfc9fd100ce516c9f401819abc3d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ded56ad896336d571ddcab12052d34424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa067d6ce4d552e7e8c5205d9dfcbae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656271ed768b91aafe24f270910891c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18488c27d9f623ba8a52a1dc8a937ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70697caa5f33d930d7cd23ec5d01f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1bc8f0b0c566cd600df0f5d708817429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb736e608e77f91d210929a10b3f2da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79920d342d39dcf8a72f8a796f11ee29431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141becab9f9bed79256cfa055df38705432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7535e8e69065f69c51816b0340979b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bc62d86a104c142cb1f09070c32f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa8a1be19b92b75af9d153dc0a4f52435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c86bda7a0a21709ce0657fded4eca8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28470fae95fb9c190d658b342c530ca9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eefc9956da9aa71c67f0faaaea894d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072daf4c89f6d2ca7bcdc4891f02721e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31ceb60cb0b9db0886c4004f177cef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9f77776a28cf2151d301acf1e01bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0557541286578fcc6e5e3466cf3fee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bcf5c91f028a42fe728b32a6c4ae5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c8c932cc8c8d61ef1eb75e912d60a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da1896029cec13226ade0e82022168445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad83859400353907f8213e0d31fc2d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c4dc6f2552bf0448a5d3101e92238447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18f754824a0a910c1dd3c66790f212448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffbc2d4931c102507cb60460f370c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92577918ea67cbafba52c6f2f201d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48f85bbc242742677f967f93efa0b1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ab0f747c8d0038e3ce23636d0aaef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8380b5fc5946f659c299d9d12d284453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66487d69a1c2e835f93b01cf11e042d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756febf2ea9cb69f28f93a12dda86456455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071a7a7c113107c5dd84a2913ebb4e0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e0969c47d5921aebfeb5aa929c8d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed72f3ba1dc1f241374aa786b4ec33458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee025c657d60fd2f9be8e00c9f37a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c671d7dd70208c865404be6fa899e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75540b3f1f22f1c4ca5e86468fae7d8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c232356bef3c93132259f70fd3adfd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d9cc954834327bbfb3a20d9ab11df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11d33caa173f3af9d347fdd7fda6c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50437cfa9848bfe056eb0ee51ce324d3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8a5054e6742843db0a6b8bb4bfa33466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8bddd44a4bcc972c262cf85bf1a10467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa514fc4c085bcbf42623efce10929ab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e6d378018430f064078ef4c721049469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd511e400e7df096c15149653a4371470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f89cdeb3892d8bbee52382c8ad751471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e026f6d6d84c49b0e9fe88a40780563472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16ab63287bc3e1300d3051961a0e77473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987c3ef300e0c9802d265deb0572271474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec981ee27ca94b7fe8b5d6088c9ae572475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35970deb6efd0b23e566e182d8b3084c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81287e415f43fc0c587bfb4817d20c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4800adf0f9537f325b8c79c3e93e3e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67b630f2d4a24963f6ca7688a0b93a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7ac290e22c7a573415f0e3bafcf58480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195c2dff46c2191edfa76117f2cfcd5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728188e22250c5d07fe70632075003dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ce4c2ed3939e8c9efe3c40de6c2ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b05c715a16526b2f091e757043325484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b618fa35c88e10fc2fa76407a66fe3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2dff515acfa3e18a974f65e3da273486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ea86d63b62b283c0cc8ffebb1bdd2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936b6784ee3738408e799de43c9e25d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a3cbe7db2ed02f25cc0895f5c2d09489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea677d8aa8bdbf400d48b77f3e4b413490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e4e69cf709b47eb04f0d30e2736b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c1fafb43afc27e139cb337ddef5f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb19ba72a41b9c366c5936749821ba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4651be9bd94450383c7b26f24abc536494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c05e0c22c9d19d80ae3d63fae2a7ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff155c08344c423adbe564d8927c8fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cbdab3b9bf9dee91370c9083ce56e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57883b5dbad998578948a315adc3b825498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feef387201a65983a867bdeeb360251499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93983ec5361afe168350666b699981500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50a14246861e1ccf14f4597a934994501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8a3660c1cf59dec3ea577881d23a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a11d6084a02fd0788e69aa6798b39e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07ebdb6f7034eedc4cf874b5216680504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1343d4039a2d6070e27bbc86e6899b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c560ae87bd3143a09e4e37f8e263355506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdbbe0ba66560a84734c7f210df9f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a5b3cf6d5bfcad7d036909c0a33ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfab1fc705796affd10d4cdc19fdcf7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c596085fa3cabd2a3e1dda4154fa30c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d216d5f337113d3da359ad0eab7aa0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885151cdf20d4a6f4cf85e6be230e23512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de7de99bac18e0f9c10663faf12cb1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562ce7f649a622eb9c09a217563214b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf10c4d95a93fd63a80f8d238d6c676515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef1cb8afaea525eb08f1360ccb5444516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5e41083db8fa34fe7401c4356d5b5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65b322acaa76721a6e25cb05fbe25c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead005644f77f7e67c0ce1e69282919b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4f88c05d1c9239cf3618144821c10520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5a5248bb42690b73dcee37fee6f68521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a8de4e0d8ba75b3183cc500210b4f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45608fe185f97acd91523146a9bbdf1c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce53846fca8b125d9a46654affb8f91524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb76c5db55dd91935ae7f967f906e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04626c9ad622250eed7d1ea062acce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d3872c9d8fea448b5abf6c4de6c1f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fa098c719db4db50a452bc288c227528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a6baab2364a4bf10919d237b74501529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c981c9b2257ec5ecb2fb2f778ec87530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333168df13978a8ee9c708d0e3e08f6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9c3de9285692e7bba01ac6ac6e19d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a96d27859d858577f62f61bd40f74533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca475c66b325b1cba5f467b56fe4d2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac5572bdf15c64cb5e8c037548a337535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6ad10ee5f80a2ff2eceb7abb9af16536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873130d87fc84cc5a431dda8f0f8acb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013098316e54d2bffcd54f4010da49b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b227e0d6a4a995bd396d09786b4f942539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec1a3ece490d45545c3e97acb7383b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d88ea2330c37762fe2958cdef194a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293108606e881be208baf066efe84fd0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46956bc170c87b3db47ad696b94ba2fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7b681b66c7e6d680d361418d30e8a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002a268f54460bc2594a556ee00d740545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ceb8b97b666d92fb9e1e8f38c1139546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e584b81ab1179ee395e66a537c05c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e1f1f93dfc5133e72ea0b9557b30d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09453ce7cc238477daca8832efff19549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcfd87ddbd6496dd3bbe213c034c1e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef5622506eecdc76f3d38c94ddcba2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b7a90742a9e02a8ef86e400977b22552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3112883157a11db5818e1c66b1d6c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d05e867cf209fc19ea6638c8a936a4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0fa0fccc40e491d1b47cca251f0fb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf87089b01c609cf04d988681d5b07556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a949d21e98d0900e001f9de705eb5d8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da82c8f0a8dabcd08b1a73e8c66eac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68fce1658b0b5b9cd63edf27642c79559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00df3adc9d1ce4ed3424120fe1b922560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f727cf065f4dfc9228eb2613010ab6e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877722d2ef7c598466dcb986bff5838562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd451cf9541889ea8e5db4a3e00406563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5faacc13393f117fb13e5944ebd36f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3cebba44842373f67d66d60b7a03b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852c02c830d8b8961f61e88c6f66acf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c022c7fee4aef6382d6832e129ad3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf6a8668305ca2315eab6f1781d379568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286cc65840c66ffb9de3dd50e421790569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb2e7f8cdbaf06de6042b8f75d3564570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf26ce66bb694cabd4d8e9d80c56641571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2bea1cfcc564c5acb5484a346b850572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287c83689df62d8d993330ae438ba3b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b0053993e8947e8ca6e66b0d53c4e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760119cb0c263a71be94b49edc6bb366575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a7a7463c9f2035c71049ddc7c067d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116f7dfaa1cd5136633bd2d1ede0f19577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6ade32510464e537d86ffd1e0afd9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168ffc209135f3f25622af79aa90824579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8472a8577311fd547406fb3f836b8a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa126bfecbb05659258b371418331f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801316248adc40227a5f92ba746c8ec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5202a2235bd7c33945074f1308acd4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50e2594c122a431fb2e9a23f1aac19584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8a4e9663af7446cd4372260292808585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6ad0e11fcd6e3477fa732579f79ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531caaa3fd98216317a3f2a860e94ee7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416670b94d8f0fae5f521d200125d13588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086230999d6a3ad71da7b36c717e9b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7446a70e3f139e487526b9bfc3f0e92590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ab843f7fa0b11241b0d60cfa4bb02591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f898776618445aca7bce3ee627b3f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59498c7f1888eaccaf59870df64c55593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9d2f0b693334c26298eac5b0e9efa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cd2e98b8aea3f1413f259d65fa0e6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de781935601f13e522003666e4022f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7dc039e01f57c6831130af56909b7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f036498818c5ed9e945bfb77402e90598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786358469739b90a7ec8c50edb337534599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0c9b8601ac5a022b4869f59359d31600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1caf4c3cd8f0e6088a41534562d376601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6466eb22393f3b41c8d5d569b13832602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69605c93fa89892d927239302129ece6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51186db84e371e1d6ce5d06be6e96af604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f13d620d9d671f168c6e89d50dc08605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc680f97cccdf50466d5c5e807200a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864df670de4b828fff83f79db4ff428e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfbf586c86a4c3cf198848cbbe30e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76688b449eee951f73ccb42eb792943609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217f03415c7b9613ada1e2f5f4cf62d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76002122fc5193efedb1fcc66eaa79b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783829b73071838a976fe2c95894a4c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ca24dd7300315196a0c4f7a9d4192613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48b898b803d2b8b4d77ee47b5d2bc4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f11063ebec9ec9b7d56ae5ffadb9d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1c6237a7f585ea35f66bfcd3134a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a29e774e4fab845c315f72a4cedba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908c2a5d75d3175d493e98b522616f9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0613872aa17cdbaa473e17e0fb899619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43a8d96c8bbd7d258e0bd0dfef400a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c16cab8db0f61a2c5b9e7c6df1faa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c2213fb021cf85cc8a9d616128a40622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94c979844d6d58b1c48197e55c4efe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea764a8db0a5834ad12a717870e48d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4836d033e92bfe2dc8d53746bbb28625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9ad8dacdd391f8450ff48c2cb0274626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5baa2f474898d1ad6a45a09143638627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e89bd038a444a664bb1a47abe0d292628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92a40003eaa03dfe590bf579979034629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600cb523da3674ccfef02eeb7845deb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc26ea4ce2d4f1832f666c3abce67b4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc128e8fcd3605d1cf0e1390416648fe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b77a814f683a7d888995a6da2f3296633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34915956d2272b92b5c41e3e5dc003ce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8d07439024d582515480a679afa1d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935944a055284dc86cc8b4ecbc117ecf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c6db05f11a5d6434bd8f985a51c16637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300afd594350a4b724c8dc66fc8af7f4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8e818e929c514cd73e7429d577b54639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73736b14bb9b68dd97d6f7797716daff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe03ecffff088919365b8e8d354cb41641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a25be115ffcfe30a66714b07bba86642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04facd04e20430ac36410a8a422e538a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9725a96d0cb4a204b046768b4cecb0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784c4e7172ab2e366f3646db2c4afe9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430ecfd42b7bd47a1ceab6daeecd588646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e03d5e0f0ba273a48653c44b57bb5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fdef0505b76341d7bc1f014ff0d28648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5aa0d08d8dc3f5935d724c65fe2ba4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9a20161f5f94b9d8129f97740a1e0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b2c6eec511e35b7505e266285b3fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360facf069d7fd4084dcfad734da18e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a3e9ab357690ad5cba439185bfa57653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefb5e86cb14fd4446d78750fd77248654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6026819783031579cdbac0a2f0893655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9b7101d92aeaecb1f8c170962add5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca640211368818103e7d411bbb99afc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d6a046949ccabeb5c7984d45c6b8f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cccef92edf4c86b9a98af0968fd07f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c471b24d4a17e1a17032dc51a89ef2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2069ac79fd63b171ac620a39b40a19f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a982ca5938fbe678bdc779a453064662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab642eeedac9de7b50c4ee2447a5cb84663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa4f0c3972fa24c77037ab9b2ddeb2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913ce962302b4a0b940cdbb300713a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722d93c632de644a9188f2f981892a1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a0acd7df3557aae904c57ed73f346667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30096612c8f37c4dbdceefca6a868ed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82867cefa051811bae61f62a661323e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87d22298cecd6a8ad63f841592470e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ab986c41711b8054af52239e02f2c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3d5d63d0b1285bea35b4f85192b74672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13293854f81efd9c47190ad1ff28945673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16f43a4239baad737aa4992bd87454674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ddd6ae954aa59afc3ec0a03c0eb70675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ccda268a6ffae8094785ff6ddf852676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71a3f92581d4e9734e9f7b683812d6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5fcfc47d8ba78be98fd2013b6c06b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdc3768fb3fa8d884be1e1ebcdd6c6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a451ae4a44a56fcd8f0ed3922111378680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271ffd1292c9f970a724c818d7b18df681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c851fe1bd1d4c19d15bce0fcf7e831682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb5ef4ad863bc75ae8382a06c29165683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad8a0127f2bf68b7ca8c7583eb3b3e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2157b831740097bf8fa7b6f2dc87a9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61ead237d5393bfe25fd30af5aabf5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfdef2b7b30c151f359ca2339fd723687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbb7b0414f70f2683d77e9bfa8d897688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6a511b20863164f837664f996e725689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a04d6f0afa5764c3f3c989f245f786690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41703193441b95c5658bf2dc3393d2ef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806067f843c90ac5afc340b1e99dfa4e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719f1cb019af70db5d60ca1baf26f2e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1d651d395c0b79917ea6692d8e0c5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359f2f4467060c44d9c2873171aeaee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e4ba8d1f5f4f598d1e2127492639b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccd419ca77b6db092cdce9836071d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34d98ecb68009a400a5d2dd0c01a45698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9f1752b81e3ffccea56d9006061ee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3700b5f9778ee962e60b696af9fc4d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ec83628b16b554450f94f35c041f6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c6ef40c5a3a2f2f8e2bc11ee97134702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cda0d18d7b889bde7e9d186622b2f4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae64ad31b34e0c55ea1a5984c02e31704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f2c140ec058386adb281f310277b2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785fee6361c8a9d18951be219090d59706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38040cb9d7063882fce7ee4908802132707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cedf0c1a9ad0b9a72e96befae5a868708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc349d456c3a5721771a7b9a853638709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4da8b8fd45301b05a49431436a74e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76542581552108289191da0d0782f6c3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3dad8406d394c5fb82331563a36bf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce44a1c75e383ae83d9fdd25d00e5c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cd4d7f91fd634f212838a73e86d37714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f433c62a8ad278533f3b8fc77ce53715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa4af4076d879944f847fe22197974716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3efe7e0385fb12a5b6b91a45a7ed33717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64e47c9330f30acf257977fd50c5d9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13d48ee88052ea861ba54e978553eb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd35714f7cb080dfdb98c36d52a41c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d5c5a0424bfd9db36ca72f2146076721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40a288055a4e8ffb2e998b06a71dda722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbef8d62a11a2691a6d80f5f4a42398723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41faeefe105cb181d9e026ce1be0f158724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58053618c5d2604b985b3386f7f96d10725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc55eb188b5055caed78c7c93b713c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c684ced99aaab89296970afd94b16c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639d9399c051a5ae4f8416938044735728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46c2970874dee1f6c88a941ad558b3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ae5907bccbff10e418aa6502cc6be730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0e80486809e36b2b57bed4d7b14e1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7e79c86b43a5eae1ec0d855827fab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3496431ab39f25f41d596a37ae8b5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabd45aa5041e58ee47267470cc48d5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79a822012078cffa7b49f0ef7384c1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586a5ac2a7b76f50fb68cd4fabd4978736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42538101bdfc079205ce4838fad44c8d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5e0a0b680864aaaba2ff236e8a974738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534e94a460c6a99b9a553d73544cfdd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfd41f4cc01ed562f461621d7587f0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d4d60fb4aa0c315955b4289539862741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edacec1475b09bbe4143ccc851b52af742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22e34a596068b16a585b4bd54d9284743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31093416be943f3c6a999fe06ffff70744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073df5451edfd519b27f037907b1d7ff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c26ad11ffa50b21f72b2aacda9d7e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75fe9fad389037c1b480604a272dc6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422b05ad2c40e7205774ee778c2e5a3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae12a10d20680a639043a0bb3e0c5e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8456bc755606990dcc05eaf4cf305d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508951172e26a7a039e755114b778ab751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773a5db849a540f06b3fb26eb5c88dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae761259e46eaa2d010d9d37ab3b79753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8754d23ef8ee9eb864a17697012286a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178d258bb9d1dd12c959bdb7daf2b9b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe730e17c519fb40558f3b0c007513756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c931bd7aeb054fad9fb0fd5bd3939757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abb4894fa366fc0c9dde6cf830edaf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c9b22cc3c5e2cfc58d7ea41116fef759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff93f3eb0ecd7ea2deb44f72356e692760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1770e8222f720f71218faeff3999260761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8936e6e4eaae24a7ec39247e91e820d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff64ac94ccb93e4b7439cfc9dfb6aa1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ef3ba732eb91c918e46525f4e5802764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9a302f1c73ef6fa2dfcf8144e4d16765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf724259ed9736aaca6e54611bdcb11766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfe700f5b98f0207622cfdac48f7dd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c07780fb61a23a502248486d9660b2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec45319a6a64115042423ee47ad2c1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629552e463071f5f769012f2019b583d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf63f2d1402aa665bf665e102f106d8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829558f8da958ffa9519fbb96c9a017f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2d5f05c2e430dbb4d891afc06aba4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0477fb0721e443b92a0f99b36d9629774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf3c5ff1a1e839cda6e863e27d2899775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ca3430bc32089bafd6282bc3d9b9c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a29cba83eb7c6d53537b963d833d1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d5147cee819877a371f8f99325648778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa13671d3b6194911944679bef5baf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4ce9feed128b261ea1e7c1694f761780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f95b292cc8bb783cc596154d3f669781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d286c95857e0c388f633697d38a29bd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f0889630bae316d349a706523a9cb783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb07d168e00ba3f8384bdc0f4c1562784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07e9b595875e25ed48c31fd8de7af7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1f59c8002beda74c4f5c6cd0dd559786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7cef134b7281d03214f6256faf46a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75631c8dc12f3f585b1cb0e1da1ab168788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa779a8de406a08d8b7c0fbe7b356d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec9a22ffdba5588cbc360fcfc11fb9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467856b69e8ac18d59f5fad2a6f2be4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f65ec41dc3e632518eed343bfd5874792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef349fb22953cf64282af0ba17a21a4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132a77c75bb18e40f8b83bd20254728794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b1f2f1c7e1f5498648366af1ac00d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd2c8e5db7304f58dd8e8ade22d158796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f76ed4e099fa186aff1349dbaecd5f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1f4361ac543fa3d41bef7251c644d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36cb838c211a41985ba70a7a47b215799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7deb0f61a636f497d7f491ef676d8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ad41194451938aa6790435ce9be38801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd023a8c33760043a41ac6b3edb3b1c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2dd75edd72a3b76e5f617adf59969803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208060d5fff80d986a25fed59d078013804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745265a775b493a27a954a858666a4e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76889b7a574767b99bdb442f1288a7a2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcedf269bf8d9bdeb4446e93f3eb284807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9de6f1386f4cdd947379ff445fead808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec480fe5924850588a872b605cf0ea809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e519b7fdcbb9b653f984f7c30dfd32810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348de88fd494a3475d136f9403b34cb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81789f6b0400ec4ca37cbd6457ea901c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb31f0642d91f1f13a463205a53ed09813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a77a4a05b4d42502239a116f80c68d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6e333bf8a2c9ce162c0faed8c26c1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72cce1401ad75920feecd7945a4f11816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db4a5683c09972146c2297f34c1295817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a2d4326dfb2ca1437516cbf4bbc9f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc69dbf0d923959b67c18545521f5d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc645c74ec57bb4cc1c29c2f88bd78820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140b5db6360e4ba212f607990c09cb8821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ccac1c8834c69333dbcabe83951671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f436713bab164c1285998b5de2cca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0f7f023208e9031c1e38a3805f6473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df210a70fee10f284c9a3f422f06d0d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a73e2e4437488e8328282632c631c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7603c9cd7dcb17e1e985140917837f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787ce36050a3f00ce7dbbedfd25daf87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88567336a54fec4cda0931208bf497c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa90cc0958733a1e607453d8ce775039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed949d7d25ad0dec3761da7352fa60810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01103baaf84000ffe1690f62e740e25611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7d9ee10dd1fe2669390af2c64d5a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88671be8e65ef012a60af1a00a26fb513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701292ace3a9d04d8a1f269cb9a1fdc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5307bc69b9aff25fb53e1f2e02608115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640ecddeb8918aefb1b48cd5d097f2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb69d582605dec682c6c8eb797192417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b7090e0ee5f5d79af27dc22ead7f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57271def15ee4753d125bdf6b9b701fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075055953d0cbe09362eeebb980d8faa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207603b65c15f9e44e8aadfc9547dcd921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1d5eee8ace5331e9c94d83a5d9ea422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb926ee0aff971403529c3d7a311327b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619536d918379861627509ba0eb416b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe857d9fcf89a0bf9419dca2920a419425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841a336a9ce3ea2d7d4a09a163ba74526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45089b8f2031749e522af57f6423f24227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd8ccd7193da085b96f8ad29d0cf8b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb9ed76c699407b0e40c00544c1ea529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cde84f896f06abce8fed3b3a1376b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cf31426f9f0999082b578acab1e7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80b78828f568c6774ec17d7a173e5232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bec6139058d04630cdc50dfa8f3d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efc75efec48629a43476016b6524e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279225eadfc7b0d03e9353e38c7c184135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f1317b7bce81336dce9598f86820136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375d63b783a6b16c37fd466681b415337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f2782ba58eed69996b00fb14a5a5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c94f07d5402f1023d8710b1fa44ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004a37776b2202f510157c6c80c5d4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e04d6e9e5199d338640dc5897096f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d75c8d0ae1a96467c047510b58079142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592de14d691d01109f3f378fd5b329843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e038b3313443c90d1d781d5f3358344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5eb1e473d75f9e6bda3d58ffd4a7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a25199a936fa113d678d5e27f7277046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49285d09834726cdefd9a65261658347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ecc85ed62fe5fa86fbca25811d4ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64230dd73bf3c36632610b096d75a87549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f8e713d32aa712a380bc14d5134fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b157ae5345e2dd4301d081b97c556d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e57397a2ae888b7a3d327e948c5af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cded0675472e50c16b2b73561f1b6753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1376609d69a5fbdbe09916dce2740f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99259c2e49f8edf1140ee389764a6b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20c20a662cbff78a2a81f4d9c6054656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2946f0316e55c6949a82696d792ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa6eba8dce77380e38af6f6265439358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ef468085022cf82831b26d53a75f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c42e8d1141a5cc08e45925b4536b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8d91c04f80752cd5dc05ee803e7bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a75675c7c6ef0d65ec05d2b5c4b6fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e187cafe40c434c3c96608cf1e85d3363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f7ec2706bf44449b13b36409e2c2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd54c822b38669ab434167ef951ec1365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98ca979cbe93e5677501a118f0767b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86123ee2953103b2069a51073bddd44867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09732b3e5bb8cf8706431656618dab0768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89725f4082128ec928b9b4dbac26d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a1981f369b929dfca606950abe86670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ecb43b79d14a5dd954b441a65691e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f02c8a9a397cf66834998801e2af272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e368e784632822f1c1bce30a5dec23e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69116359f0d0dcae5b41c4d266d59aea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473681c626e18fde7c85aee8bf185a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6044e8feb370cd4365172bdb5a05976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d70b4c645bf162b583dea0d2e1b9b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513479a41c4c640b614bf5384ac7cb578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5259b504448ae79eee040bb2edf0c2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab43336c8375c4d63792d65004c36c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a166f44d78a4210a0f0dce42c35cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68949f55165564960578a9ba3f03d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea862334b47e2dfc238256d83eb04f6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb244d7dff007ef486590574effe3b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d60cc1e3a32936531670b3b9a106785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358379145ef83d4ac636933b15a6d4d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c3a7d2704b8e57c24a836bca716bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003feb0c375ad79ef828506601c08f1d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4d5a7ecfe292f0457c171218b059589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149706860e2d5355fa527d10546cc9f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b3586b3964a7947f5fef9b7f3f03991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85c188527a94425994fe653d662f2f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cee1b6edbb0dea938160dc4b08f5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c9afd4986809352e8b1eca5442c4a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb74e019cb12444d9e59d1b0004774195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1110fd201abf70d27d282302454b8f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a447a40c784726b4c566f30f135acf297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab90e16c3e8c61f013727634c4b99f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf21e61baa21c43764e7d365885ca5c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd78872c9840433660289379458b87100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474980d9c49978c737407142dc3a34c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafbf655fb8f49309f2bd8db1fa25ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a2d63643334a827440a1a92858534103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ebc2b9df5665a9c03020cc432c59f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa13d42a244069faa6caf37a03310d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43722489f88448a002dca89c2669d6b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673b901ecfb3e746407d67e16ad6c64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869ba8891f643d70c9468a117e66f22108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd25af4b7e122f71a13f39edd8c08a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3d32d78c5bcdaf392734ae665cc33110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a51518bdca8434ae53f04fb59a6604111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5c17959c6dc6b7bc3170083050ddf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af63dab187cb808e3c8c044041577b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab7e137d0b6a44ef85c5221dfb8f43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0236f6122eea6db2de222e75f40a016115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f049e5c0fd5844c19dd8f247451267e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2159a4ffafa1fbdc63b75acc0695f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d4b5a450fae9cbc64d13e0ab162e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d857c9b91fd887252ef6979d52f692119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0edea15bb89e6343e59bcb0ead573120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ed0f0c889e538f92a911885fc5905121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a39981d112ef16b2d653177f2dfce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e4370893c76c2fe8edb8902d543c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ef307d63d7ffdf384b3a30897cda2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f85e4038e7f4cc71c76ed713982f98125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dfb14b62ac6946a9cdc5b5832fe31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57153ddeeef18ec65c7694dafe2bcde127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4d282e5e5510fb12df59b0f8e9323128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ad2178327b0fcbbb4624ed0c48a79129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28291df3a646cec24b0df5d1664245130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bd94e8a1896c3a0f7c866fe945a35131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf74c94fd09ef7506852cbbbe00cd2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fcaf80143b5095a50b7b9eae3c479133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b13d61ab8643daf1a0e7992ce885f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8ae121f333f4635d57295ba5d9434135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8c7cc946f3cfdd4f486d850d2ea95136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e7f44c3968cd9186ce3b7a42a072c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e5911ef6b461c1a9d1d57775808c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ea7e1251011e3c3c24dfa907f4ba8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74905d123e4c83919dc7031d24282408140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd39969c2b3b8159c5ec29d1bed254e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887683b997b3b4903aecfaa8af4f3f13142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1361ff5da5167c770b91e3db8dcd63143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31b81ddd2836a6baf591e6faa6faf0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d30f5c1640fa46fe898faa7d406445145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2879625d49410f99813ff275f989d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc075f10b7435b6b95c7d14721b02a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537e77ac67971ba71a6d7518c40ac7b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a134ead74620388007c7a03b2f6402e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475e964dd0d480099ec187ddaf91805150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea526628da2af6029f47c01cab47ba3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fbdf6bc499e35e0e46c1cd7916006152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fe156811cfc419dce8cf72e3f255a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f492eb66fc417cb965b11565c9d7be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef3c6c5cab6e5e9e7f83295193f099155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cecbce01b2c4ed4b629d783236365156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61e638b82d70e5917bb17710588306157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64ba7352d3f1f17ab274a5939f3e81158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e14d65420fe88f73e409f5811513c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1a8c90c3fd57e6c2797414ea32452160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec42e97b839c9af8b138cfc0e10523a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db068d7c05235ae384a9c62ce315f87f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca795df077374361dfebd06e98a815b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f4d03f6c8ae2938ea045b95600bf2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e597c5203457d9b2cf38e12381774165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89b7679fa1ea07d41c3234d5baa605166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b0a4a645281635d2fcd501b89941b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87557d7dee9cfbcec276ecbaa503f65168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668fe08e1f23287cdfa4f624d6534a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31247b7798c05cd411e31ab318bcd16c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc7a8c94956a3b281a4bca77138c74171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a9a648e5556eeaeb7e37fc0b2cb7c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a510394042ce8f861dde6fc2cd11ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3689e40e9f04cb556776ccd4f888310174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da238779e7ad2986ce18831fe9a7e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411a2bf1828dc1fcdc05c489bee103a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e7446d234273f046f4190ac9b4323177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8774f2198589df0024ea5b081624023178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52782285e35fc92c44e1a743270ccf24179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a32bc16e02df846bba39a20bd7fdf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9152b7c33e07ffe38a2ea882e34be66181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b7424bc2b9ddef7d53188a5f273b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c88b126b919bf0dcde495b1d8e80d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb926eb3800ecf9fdfab56cc29599cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e676bf79797be91789a9b749de44b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34278eb7c52bfacb9ce6e53815581cce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dd9e1b0d46e36418906c3a70ad6c8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31749d9307e601dc3475c5f745e89e0f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ba041e9b9c4fb792fe5ee480841bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a174894368e68a8f9596cefb0d8cf5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e7ad01eecfe49f1d19eb3f3ce7f2a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b321510eabaec37427aa848004d07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125c22425bc32a65a360dddb67f799a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1da9e19660254aab44210f5588b2f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1cba40f2e95b9ca3bca69194ef43b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1345785a3e746e823cd93f476a9a366196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312d71fcdfcf6c814d46630e11f264c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9d8d402a53ba649d0d8e4cbe8927c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e6684049af6fed4c6edfcab16caed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7eaba01743de81ddac7c66e679bfc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5302817b7fdf0422d771936699b24a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7327ccc87f4619776695327005940202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99887aafd5974b7bf9077d6637b691ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd445c78e68b09fbe01f3c0ad8f990204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814210879ae574170008e9052243566205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161392f98309261a52a2d22b1e87909206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3e6b430d27321588c5689b8a15c80207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670792edd4bf4613b02c41ae4404944208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2f5687ecdad11401acfb4bdefc3b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c244ae154e5d6f022962224de45a92e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f948cbd8269ed786ed87d1046189ab7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2852b9da3f78fcbb5b84cf7de9637212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709d6038acb89577473a35f09d061ff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946c7a6704b7295bb56634637a648c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa074d2ea1aa58bb006edb493a18a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc059c174ff99beb0fa5772719f9ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2317ad802b63224416660bb16fb3c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c70de3fbaf4717e369c8ced549e08218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c4a5d6ec6957ec2cd3f7940b8830a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3082f8c9f56ae4419133a328ac613220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46200ece70f26e4f1d29ad481b3f5ab6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abd742cce4324f66b601085dde1203222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b686550b9042358e2f49102758688223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2bde92a20fa4827762f7c8481b86e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb4a6a95a82be9ae8d639db3111a4e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fa3b75b161a8893e5eb6cdc5f452a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7d90cda02822a49c245bf134d1233227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e611845789f03e8b4e087f1edfd5679228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64364a523183768b8092103dc609ccef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371b680bbdca0e1d1a7191d04c05e87230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbfdd6b87698868f5f265bf4129f17231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cd6d3cacf86a5cebe79db75e07d9f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291cd9cfc7a50e1196bc4e6e1e75fb2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d587a2a4002ee0daab106691fa25e96234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489553f5c4cbb86716cf2a0f2023f38235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bc3e03fa6e3acd3586171b2ccf00b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe964cfcc1463f40230786730d6447237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fa7a8b5e396bf695231fac5f23cd0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ddbf4ae28e4814263ad4e74a5c5d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ce12c24fb72bbcde026b3ed133b91240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afce7caa9023db21904eb600db3547d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661af833746793844682e8242845d888242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d05a0239279dd7c728605d249fa595243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13eb0c0329ac678c6916b48c486c0d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ae286d911567e5a069d3c7314a942245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e0b775494aca3528fe9e5d6980157246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b135728b8babfc97e214badeec0e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942d16178cbe53633f279dc2b0ae9bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb77b5d2f5d549a85d447c23ece6fab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ebfb6f44f098ce951e40ce1252853250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d655fba3270d41dd6a62bfd11c160251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20274e30b85c1763f45425ae32d26a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551b0ee24096f50567ceaf7b5c1d1ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08920095e07ab5de6196172e37c073bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134b6716e4892ccb1f57edbd638bb10255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29905af196df4bde70e2312f3aa2546b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84c59de1d2aecdf64838f9925ecef3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65632b9aecb05aac96b2335e3879be33258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0180aedea28b3fd883295a398acad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59541136b7b0c3d46bff52f1e313eae9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea84d24ddebf4df131c530a29ba27c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4f8bb39bc9161bcbd306847e8ac17262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd161b5450519210c9d8c137be56f6e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5430a981c0f8438b4a665df222b10f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412bfecb4f75952c8d690863588f575265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c082f769b6246bd5092dc5ae97f6f4d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16c9504b840671c12165bfe0dfdf89267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff8c2526e28b4460b5548163cb594b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162a4b1ddc065c6a5a7f3612d1dd6ba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1091c02ec39096c0831fd3782dfb4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa48fa8cc6a174bc91338d397ba11b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5168ab65676501c3e0bfc7dffee4a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda7aa7690d675c3b69a83e108b1215273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fda5cfd44452eee9bd222ec46cefeb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28f50b082d2616c6ab9cce63d62f3e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bee754bf122d8ff752edb4f762f32276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fa3be23d82274b36e1323ed2fbe23277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739743385174446f4b1322dee513b96b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88199c351170aa3325a80191dda2bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b6e452b2bcfc76e24c4e09052875c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a4f0aad3a6455f1563dfcfcf9888c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fe2bec20f1ee4e2ce7958b960bb64282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4572c04db367ecb44871a93b82bb24f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151901a37b7a530fabc254798aef3ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df891b1651756002f1dbc3a7137d09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645ec39a1f02aa0f031baa3156b77d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23b56fc64e1727bf7dac39611b1336287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a38a017d926569ac8ebe6f7ce01b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6ffc795da0ae51c369ff0405351fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61172aac3e016b0cbb541dbe7cfeee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f5f25acbbce85971ca3879fd7b60a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c34acc4a1f0548ad85ea7bd97dfe1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff85a2ab585a82b1a83e200491b0ee9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba155222b97187e9bb96c8496d138f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6842c211d4fee21124dbb47718aabb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a573b1628c0b3bcd9cb6fc4a387601296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcabfa85e93b08d232bcdca94825cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1aa8fc18612c275db67f942b14dbe6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a98f887018cc04c0d943cc73feea9c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599fa7ddea9ef3feb19f9f5a2665ae7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1896f9beee648ae768ee83c7855ea9d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e430687522a50196850c3e3e32add2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899a94fe32b46bc0829bba4302ba94c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5dcedf714a784efe4c4f073389a19304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98344391df8cf56f6c6316462c89b845305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5dfe44295e91c1bb7e2fdceb45824f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf6b5ec3c1bbfb81511c9cc779aaea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e3bea21a00ba38ff7bde88434434b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66b5397661c5c9dc731b549651da71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed8bd055821aa398f66e0889f77e66310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb26ff77717421ff53c46459cc9802311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263b4c353cb30e35a1bb5b9b66f8ece312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97c5408025e1cde026884511bfee2e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567da86a05e23f0145b8340ca76b8f82314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d479990665c983f3fd44f282901779b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced9eb67595b70ef9f7def200a3f7f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea4fec45665c95e5d27fe90f1b25ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea4dbfb87b514135601483047a0865318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d752b95c0eb3c23b5455a5a6c0229319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477454da56d74ecabc41d6783a76a15320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77dfe52c01729b08970163b624c0d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa187bc2ffe8f3f053a77098644bf1ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0db587f00d8f920f364a7ce4d9267e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c98dc9074202ba0c2ac7dc435072a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aba23452c34498008188f219eeb44b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffc84bc0a304d002785c5f059ce257326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75782ddbb2f33d8378c480eb4c0aef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a359fc1e6a45a9d87365e0af324dc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bacfe7e8f9921d80eaf3a8082bfc6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc80f0c727eb35f04168a749bbfc16330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493f7b039d4399be521461e8313bff3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296cbb7f5e842e2b392f577fa12dd23332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625e591dc813708cc2bd9cbaafc1237333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e19193c1f8bb10142275783f504eab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecf9a13b4e9857f7e1399893cd7869335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc36bc98fca37fc7b3bbe8dbfd2f41d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0459958e7af54be6451763c16c8bbd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6ac73c16a972bda5d7a89f2c3aafe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2df56c74ee781dde35e3082351734d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410f503818fffdefa21df45bc23ace5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672a3ee8e4b802b17397905a5e802fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27402a8b13fb6f2bc7a5aee222496ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016ffa9a0d4a40d1297ad2ceddf97f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e385294546a21539bc38aebac2fa9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442843aebc1b0740e057f12f1e2908f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c061a0dcf9612dc17e0ad804cff64b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14784e3b575e876c018926dd7ed58250347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cec662df6379df5bc260ee1fea0d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05ef89cb5881dfb8737df31a947ec0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffea068fa4b0003d473c339fca0e559350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff5703df82242c17a1e6529d4a5cb8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196b39d1e0fa1a2015f8ba1f15dcb9c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2132a17d446e0b0092c401b6a09a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daae59db742368cc1df9f1ea598a016354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c00bd6a4340cc7ebe347188b0c49d8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71111ceaac66616632335284ccc63445356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4b17ca7013687a20869de1c0915d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3a12547096630b948d77ae5af0d1d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73c3f691ada2a05df6d192d85d75ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb42c75685315a41d426d04bf6de3ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d1d8fccdbf5033abbb0a1ba97d291361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fece5136a55e80f2f99d16bf1c2a0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba30f2fc382269c0728ea06b5be781e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e271cb35e76c92f7c338b26b63f71f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001d1f5da62571b2deea47698746b75365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e76fffe4d49cdead801860659b460e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd1ef0faf1a9d03165bd1cac9fb963367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736b3283f0dad4d650eb2afd4f13c82368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3488fa40dc753f3cc17a1989f2fe15369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3291a476b21b1531f5654b564e26147370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48268d98b5a4b38649db19c9d61a3e08371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2ec497a61e205affb2765848a828b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6dc92dc08b1cdf683f531fb22b32c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2565c51e27d7f94b797a86fb15ed56374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7951868d83596aae76d3e92e1c88cae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10791cc36aaf34e19fe19b350cc0210f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06898ec8c8b74d3966cb5875086ebc94377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628a3c7c07736400d6a60df832252cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17921b6d9e79c2c7ef66efc78240bcb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cce473eac134f0ae7cb582608874c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7faf8ac5182e4de00bff25fc76aab7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63950520f11f6cbab6129253c6238a8d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78211d6c6dcf1d915d91a06070cc5f90383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456959f090654325623432e67d24d66384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a78405e78030d96329a005fe1369d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940cb92818357cd2e94069e03f6cd95386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee106e139c3946a35c95a3e1bc5116387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d120fcf39f0ec54c174b4ca946641eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02218562d95a3c8d73ada085d5b3526389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a774cee66c34e05ec77f4602be9e1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d0caa864d57807cbf568925eeaa04391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f118ceab9a79eeee79f89a0bc2ebdc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42950455e35a216a95b1a40bbedc84bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6554ee6b9cd1be5e46e4713d3d2d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d04bea4485d36adc9976d3080fc271395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712fba4322721b4885ca4804bc8ecc4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810f081d8664356d98a6d35aeba01dc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f7bfe72de1df39377418442edc5da398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f2364786a3b0d889bdcc09fdffeb1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c1375e59e36250e3d6bc2e3bbc946400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716d29dc38bea49a553e6cd172a7f9e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650284e562a8cd1912e1a23f9d8726cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37057ea3ecdee6e7254461db8b95229d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fef0b1dd4955776c156e9df485993404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cf8b5e09f667fd03093918ccc25d8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88c3b905876cef4f3c78aadac69441406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5810436193d91fc7e4b1e88cf5c3a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be07137bccd5d73d8407dc524b45ea7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215ac8ad4393bf76fce947648a39182409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317994b3656b15297e9bcdbba6080ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b6388223fef19e921f96b0fb65d16411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac434db52be579719cc47e4b970ca31d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3088fb5e9e6304fe7bb53c67828b7dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4aef3b8cdfff2ce3bb0636bb7fef75414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5150d6f76b7c938d75a8c35c253f40a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e85c05044d671825de74970a203c7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a55bfab70f013b19b608024fda0f5a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e9c1a975f8ea2cc6d547f67e51d19418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcadce32958a03cf83cead0a23efc4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19d14021b26ddceeed69bfc0bd66e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedff4a8b6b16903f7472157d00d89df421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323cf5271bce165065bf2b54e43840c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970fab649068da87169076e3c1241bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abc575098f507366310b549cde2ed6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e692bc96f5655a230f5995cc4e4eba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9cf3fa3c39602b9ceac3b8b63c518426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b2800968d50b979452f3cf1900ce3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c1ff346145e5af6c272134cd23edf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eedf1a7c5226eae109050e75ae4be3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca38110c6ecd76b90faa1e143ad8d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f695b652bc2451f9ea34ee59cd5635431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6ef1447772ad10521595df8e04e80432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302e75b7c6b9485cedc1187e016b4e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59781cf15710e6653146ed3eb370dfc4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b9cfb3c8f16d55fc3c6a79f586d3a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689ab59e07f3b1fd84cb3d757bef2a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c81c002512cb17475ed20ae3f7c98437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ca2d45415df17d7acb50da6954c80438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7f789baf4a125b2340a45922389fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba627214ee395fa6df59b846d8a354440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7543c1dbf9282f1cad3e7ee62e679441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3a32cef4f1b3b289205fff67d7abb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947965e1a9e9820400c39a5a27abd52443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21e49ba7c31660e680e055c251ac26444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c8624125945476906060966097f49445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cdca7e9fa2d1a7063c2b3e0fc0581446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403eecbb82ac5118d25fcbda2649800447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a4d1f025fc44fbcd1501766816c6b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c52297642957aeb1a7fd9cb9c8c68449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227a9ee5684f45b17374a92cf19c756450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcaa6d68327b5b7c6c44b6baab901a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105db72d70fbe79015aff263854ae43a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc305a05cd587657470a0bfe7d17260453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc649c73df253f627abcdd9cbaabbf0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ae6cdb829f4952edb46d615ba4087455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1b8c87420a32cfe6326ee8c22af65456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a8ad176ee2cd80e27695dffb46630457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fd0a1dc4b79ca0d19438ce067125c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233949220c627859f4d0c971e8429d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a03482dc2f82d5e5c0d7ebc6e136a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd95116fabc1fdd45fd5dd7835b5281461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed4c17287891774058385db44db967462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3aa28bb6288070907ba780d23bbf30463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84552a93e6f820319a34f701d6f54c89464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6592068a41c09191be24916bb9dc1a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbfbfa8ef9f483168c41524ca04b73466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28eabbbd26635e14e88dbfda5a635a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f775fb388110554a27970804b56f48468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6b7da8b2c9204b917e6b0d910fda3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8ccfe872c8cf2e909455fc6f0b993470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb86d50e36138604f825563386e31a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e7105ea4d227447720ed6d62c5e8d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3fbcd35c9b18ad87660b97d6808a7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb1b951023ce4e0b25b7b94b373288474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b1c4a1ab85bc1a0eb41cd6fd78ce7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a869acbd65b7c0ba8cab9437d10bff8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc664d7051e3a8a35f037e66159c3b10477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d838d3b24b472e8796edf85e75d568478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab630a1fcc7820c6c6cdab440a489b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952baf9b5b140dacec36cd4438c6fa6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17dd8d480888a37be3c56a81cbb5729481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9502e458b4745c7c4bca1026432febd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d72759394321906c460091dae90eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4532da7abd7a12205c45200d4754c21484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d18646958a94339b47b86a06587fbb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744549f87852ba6ddf11a0da8c572b1f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0616e069ecb6b56cf989ea5f010ed5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b8e187fdae2933a87293e7801b6c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d845e17fabccefaf38df7d7be12da489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3b665ae0ead107a9cea9de688a26e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7464d03af2331035ccc4cb827e67831491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952c221ada4f1efad6fed3537eec71c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acf899318cad3da3b296496d925e8a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea7a5aadd035e5175b32bcb289bb04494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46906c4334c0f09f69945b9d74438f0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b1254c1a8bd803e375d8dba491c64496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19528cd86fe9c1a6b5d9f42a361b16497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c25f88cde6a4c4d34ba1585d6de257498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454993e907ece2c89835ff19444080d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d36edd604364242b041b6198eff0c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dceb198fc2dd9284b9820f82e265359501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b763a5bd0a7f85fd96c56cdead9d5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fac87693c9c8815fd398c30d552d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187b70c2c9200bd9551ea98028e3782504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21c640468c68790e2af4a2b54e33ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117a6fc5411c2a698c71e7e29715d63506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc909dbede495f2ee7d3390fdca026507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb35f572fd0fe6117d3d51da34c27e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2ff407dc632c249613ba84d72e3ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ac855facc57a5fe7c94ffafc2ed59510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8714885b694db10366f6d1a33e1e5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a37a846b73f2ce0499833afa7d741512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a9674ceb2cf96aed418d3131c24a9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521628452b10c0fe1654e6cc753b8d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c77f36b3665ddfe159b5562676432515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51405a194e81f3da54a19f8887a364e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18122f13fa52682d687267e66b4ec6c6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3475d2b20f28e29437cc7b6b758b4b7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ede4591c809576c718936a5b6474c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132504aeaa2f918ae148af737aa5bca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9078675de42395c657062176a3cc56521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae05cd549bbdad127dfd2060b67d5e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf9498081ead8b14c2ee985606c723523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b7b3145ba8d844a6fa4a6189ae10e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674e22e4e5fbb6ce4267e76b91bbe9f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7e0f2d764716ba19d9818fdf3d169526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73018e56a64631fd2bb53a87bc55f313527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2eaa4900ef08a657f6e123769477c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ca4ef1b47e80fbc59ed4ff9001666529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cd2b9f06c38646747b2f9cab5bf09530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16235b4aaa039fc3a65c31c68bb538b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759035ed43c8df25e50608d12d520f21532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf57321bc9d76b8c99f07763a032c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24088e29a5c5313b9bc53c8ae3f070534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7845c8cd62927d31661b4550fc9e7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235203cd0423eff94b669051a2ed24e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920cf9c9f691182bfdb83802001175b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e89ccb8aeea9553d38bd7b9e4520e8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cfb74df1bcda1e91351ed1339937a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51f4a593c168282abcf4866c5bd1c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f09ccd0196d593b95ce5a7ab03aaa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be692fde82ffebd656d93fa52789740542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604be97589b3bac2be49a5a61ad3ffd4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e4a28ca02be0190d93816e868b244544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3477547240ad22a03ec791812f628545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2eb216ec5d05e24857797213c074ec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb8b7a0e82b2bca921b170832135df547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d84895fd7ef5eed4c8feaa94e87c9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fa52a8b814ddd70ad206e2b03402d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443ca8c2f563680d2fb8fafbbab9e53550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a91f9983f9e2c5e59494c9f18abd42551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2271ef316a81a9335af33f9e0de3c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e1db4bcec79f2919df9f02f18907d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec94c082304da88cd6f6dd5ffa0f84554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e12ddb91a9620f915091685d305bba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91876959f2538db4909ffadda826c58556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3a182975271e9acc513ec9b189167557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216d321d1f3496872e2b167107b5f55558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05133188a3e79523b66641e9eedf6e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab2be34e3f7543ee1312ab6556bc17560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29324b6e679b29b0ef3bb96c2727c2f4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3e26017248b1541b7247e09a98029562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851736e3102b347cf58e9077b703f5a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79a74c6a2f19ea2485cc3e7ed51562564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7794b810d14bb5ebf0913c0498f3fe6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1135bf55f0c3aad385c7f1c0c2517a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335ee0be1e0cc8ca6d2e32a9633680d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8fa3a024faeef4f773a5bd7d3a04a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbf49e06b539c41802af1130f45539569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22dfed64cd95ccc38eec033d64eea0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d23ffa7c67714c37d780e41f65c090571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211d9d353c47376e504446055b7ddba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4d61dd9debc6313761aba1cf6ca65573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a397ea0b2e898c1a90b4181c1900f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6dcaabd788f53ae396c9a3e50c73e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d2d023f90b96ba8cc777cac5c849a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced1456714d0154c2d9a7d91beb6ad1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2199c987824266c1a6e4ad57b84bec578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b949c67022c1f5ffda021e4ac95875579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652d0df067cb1ee188c135d57e57eb1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94012d5405dae629e89d9b9fee78eae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d1d8369d2f9516b0e98b1ae96a6bf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8542d8889edec4adeada1c40cfb68f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ddc477f19c163217e2969abecd646584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ad390ae3ef35108caaba80e3ec853585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e01b543bdd07ed63c22466098e0968586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a8cc8b5112656dd7f78a2016102b6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cae040d3518c3fba8c213dd46306f2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3580a26a92d51bab2f28751ddd0785589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99192d1a5a8491890a622ab160173497590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b13544eba2ae2d8e5982fd10442878591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8ce7e6003a95274889902eed3bc55592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdaa6a60739e59b94f77aab5f0b7c42593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eaa2464013982f6164d43005dc362e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050f0c89dfbdb76e60e375b51b5d4f9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca67845ccc6c3b791318f523f8835c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf5a49dd5e5eaabca83188cbb14cbc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3adf098d5fe4fab7819a323eff13da598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8d378f7f1dfa6368bdfa373bf3ca0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f08083516a901e3abe790859a65b5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6679732d51717aeba9fe9400551dd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2957f5e3c0ca1d6172bd0ed98422a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88559450219f6f2b2f6274f1214449603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47a9a8e2911b9c0b7ee6193117881e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47a8be82ae9cda70d07d346e6310a9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf79901828aa855ddd1e1f9e9497e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a44125d0e6d2bddaa5f437826eb3b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0788abebbc2d9d0635886cff58b6da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c32c9a7fcb7699be401b3a4aa44df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad456e7a9e5b27adc2dab6ce7c6ba4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b7473e20a03f8f65cdd324c82c048611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc23ebb1beeb92dd1a2969b5d4aac87612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f629ef98767667cce24b853f0e1e6f3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01377eb7f6d5658d4843f432c0053d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c686cebcfc309e4071d41a655fa02615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaed4124cc3782eb58c12004d8ba36b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059a9a983945d0ec4aeb18f6bdefab3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5f3328eb36a88b318838a6b453d8b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771b3b0b7fc2f08f8e9bcb558717094619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154cacaa258a222bb66373ab2f2bce3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c5b823b35d9089b5476f4fc66d8bd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133c6190600808a0c03b7513549b688622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677687c8252da6bdf70baf11dce7bedb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112a280a314af567501e1b4c8c782de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e786a57d91803a8d46f9fc55079692d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdd0e277fccc30d39f7764216b1467626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fddc868cdbfc1ca3c02b15b4669c9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ca87794e46fc9fb56cdbf75b75f10628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915059566be1f1ef1c73b743c13d497629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec65f87a415c46b70581bc0930d251b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f679ca4206ca4ad92a688bbcef5dd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65206f1972e46c745e53c074380475632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611313ff1f779ba55d0ef4c5ef8b4f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de016d132e17d95288972373d92d760d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89ec8ddf5650308cd1613f338532be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840136c237cd9e8c0f84992369c463a5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7076bdcef34278a8c939bcced2b55d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668a5f20bf7d29f04e9c8cb94c26dc3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e691bbf2f7d3768c0796d8ad231fc8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809712be5f2c7127cf0f7625ae5e4f0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bb89325d0b005ec38755abc858ed3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d00e5404a076689ad6c3a57c9fdf2a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3b5738a45d40005598b0c7e22788d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3231a9bff17d0252087c0ded9fe12644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186ce730213f880e4dd6f83d3f2773b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645e20b1098728b8b97098a1ce00526646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0a0e70643a2102e99509cca678f29647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c9b21256465c91530f483e6e4b890648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac45b12e11e40b8303ccd04d2812e8e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2778d4854c2f339ba2176d187e07e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f510b330f85f96bf6098eb3c363c1f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0174594069d4bd1ba7ddc415c5a6c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd688ad66b9964326b9124c453edae0b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30452472880d08ad2a3dd8ff7737a2f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b93e8195be76959a97fef615b474ba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf79c5e73f3a2772cf641e0cd478c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb01fc33614a1fb95ba9cddcb10cb8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174bef251552c444db0fdab716d89c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d11ef420577474f0118d4e430a1e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d13aea6ec7f5e035ec87b79fe46b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf27cb2d6081f82ee3fb320aa7a86a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eaaaf0cd410cbe5364e6eaa13d7177662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39d3f7be5ecec3cc38f45770abcbc9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa080b6c673bedf6879122f77f0e6289664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac684bb412ed93fd2bb79be6626037665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd1d3239823d6850a7ca9818ebaaac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02da4c7f46199b64ffcb957015390b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c78d6dfae1b18892f176fa9291218668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e620ca0879e56ef9564a16389d97f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18923403bfc023fed2c8d63704126530670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8b582943d6da67342c91c24c42136671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b162870b89e90d2e25241893833e6f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eae3bebc061ac82ce917accf26245c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c466b0700a58082c10deb886cfc83674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23888d054a87dec0cfacaaecac0871ab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87926f6f054b538d7c7b37fdf0c4dd3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edd3511572d59feaccdfd85733bbd1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769df554565498771be10303e3001f9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125a76158f654a91a5bdf6ee1ebcf63679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46159d0bc91d70b389d3934fdf5c4b21680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dcb208e00e77356672384ce5f388a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfe26f023282fb8d4d84fa98d25231682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434657615654fd0c457442d87e227f0c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fabcea58a9cfed0d5391e02015101684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83cd9a728d58f9188ded87f1149123685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efc9b5ab45fe006ef0c25037bca3bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896d7e5e28b6df99936016e7b6a8f53687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400872a763e8de34f7c95a0067fca68688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb50a2ae9fefa329c0aea11dcdfb12689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea9e056db99123a69b01f9671d78d9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb98578a017d60ad5b097110098e8f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b967b0bf24e087a2bbf4191f6d1234692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271436cc604de655be2a110b6e1e2c54693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235f1b3d59b85c2f785c5037c7c6b40694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e62a2002bd776a2e8895352b35a7a0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1007db0d31a280f25560ad969ea910696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a8a1b05cb41050940d9e3d5da5ff0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e8b9f622b45da586c64fe8f0a8b26698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683d1adad5857c11c8435fd5ab51efe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5371a87c96338fe874a549b4588e4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ce9eb8fbd5b726b7beff111d81b16701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a28a5cc7fddbbaf7e506f4eed75da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f37765a01e7bfed47138f9c06af6f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0746a53a5bcdb367ada544a387d50704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f14af279b55404e2bb6ffe65cfd516705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc63126a45271e1416b7296822d361706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4012768e94a6df17374f11b543809f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f6e485059111af866c32e56c5be17708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c150c24ea17780b1ce122c62f3c0b42709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5bc734da3ba544af567bf09c36e37710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cddf0cb6db092f51d4043202aef6a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76aa583c4a12c7fd4028920b648744a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555258d353b7befd49d41701b591bb2b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebf5e94f8f4e4e3a3508c763d01c57714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234e7ab2b2d8c35676ea5e4f5eecb79715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f857931e0c419a93357009d3e17f1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13018ac3ad78eba5716ac9f5d8a457d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46caf54ee6f3b6107588be36181a8cc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdec76a4dcb6dd0cc1325fa74aa409d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e3b71a2e227c003f3d592b5ea7dad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2f51bc4422ab92242c31cad466d4d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a12422ab3244eef965fe921907d17a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b80a2173fff818598a38f6e5e080b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3321d51a333e62a495ffe1d485843c9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c6ddc6675f458818244f987e5c28e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05257cfc2e8f881c4b2abd873eddd5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25920f3149341f3fb93b44a47bb5fed1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a4b2718e82167c1aa1f0c526b3426728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19cda5f96caa34399127df4ce5b438729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3991459bade60a5c5effc5344562f5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2eae24c0b0f8433a0a589c30d16e2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2f61284f1edead088ab6b10dc57b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb66796537e73b110d45cf063b61af1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5cec58f47645b618f6a6bc3946117734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0dee9a6088ffbdd845050ca9e5074735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02d1e1fff3fa89ed944b68b733ef97736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b82c5846b61ab9c0fd0efea59be89737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a491dbfc2ca4d9e0fcefeb716c75b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29903a3dc954bdb585c0738c235335739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33997addbbd032e276ba7e248f3287be740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22e1dace1d75199d139e73559494e6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8edd6831d597c671547a659b8c6975742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222e13907fe0353b7e96421fe73ca88743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e6081dbea808e059462821c010736744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf24fcd98e05674a4f7698470980416745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d38332d8b115b5ac009bea09f7ea8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b4c1a843da4a5020303a67f819f28747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3491b1ecf633b6d931a3571be7c0122748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325546bb0d31ad7f81cc72835f517344749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d5b4399c6784045f4c2181b2419f2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbc058f2c72fabfc3c8c0b7d7e1942751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3337ffd8ee3928434b30c626dd33703752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9b0b2bc5ef30562710b0d986d57ca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947713ec9c6fc0775f8e575f7b87653754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6f3e11591507330509203c4cd1a5e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b122f3647038c983394e47c83e4668756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bfa196261df7c52d6f3fb16e57dc9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f8f895d929ce7cbe40cab664bfc7f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f8d4d1cbd66e760311abf5cdfe4e7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cd14d752183d63ef5a39d254005c6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f57f3403078119a26da884ae64708761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbc352f640be8add06e3e7f1d828ed762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60482c437eb47fe42ac28f1e150f98763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2c1967e449cada3d3c3b5778cfcd2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621f6149b750003dd9214c53212b145765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd09e6377458f316af954ba0bc2ed2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d654c981c0191c49c514ff3bbfb30767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>