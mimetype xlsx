--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8408ce712a232ef5ce44cd4eee411a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32432d3d1f2d2d759a40666434f9b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede54c9087f8ee611f227b8ba7f48b703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51663f23a1cdb7c4bcac173e5533b4154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131cfbabc958c727cc8a5bf1ece84365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdcdea322ca515afdc18aa507288916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783845e3773a47741504cbc7a101fd737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218a4c031564fe917ca3435682ea2d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78629b6abc19d9f834a438ada7c7a46b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73e952f0d959b2b0e54b50e2e61d9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a46004fbea23c999e9548e9eac9ed611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b576ae7b393af99026554fd2abcb49c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75b597b39ba5d56a0a454f73276aa313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e677fb70253a82b56b260090f162f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762df7f578911e53b2040c76adcc563215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c275f527b73b19a8a97f25a70583b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fa5ba60e557c052fb7160292cd4af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d902352ef36144c8623e6b661366b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753c31438a6ed8c230c7b6de1979a9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71f8b01e6ea3c67ecba3897e42863820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf236e3d1bbc6bf1a02991c42b09f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5825fb57b20803620990aa1a11f0f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3891ea3e2e9dae7490160863eef2b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e98c14e52372f8085ebacea42b320024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d255570efcef4bcf3a94539d1b5dd2f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47713eba7dcf16689daad7f847984d1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b53f4c714411dcb5fa2032e370202d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1098f2390a00e2bdab8f4a6d9a9b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954d4984d51dcbdb8f560ea325ea6b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bb4fd0cd85d87b1de6bc2ed711da630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436819f851598fbfd4d62b020b3812231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32697793a2eba24516e77a0f0abc738432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea57154e52fb5133af7c1226c648a6633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe22055c5d5e720820bdfd2e78e459334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67d91ad33f08b32eb488280e41415235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fd77e7c8e702003a6267b5d268b9836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eea541322a191b2f6db7e050efa2a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b5ca9e76dd84f0aec232909a3632038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432fccc4976f99036246ad61dfebf0e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19193aa125ea1d6b8bbb6cd484c5989840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9474ebe64b8f413f79ff5d6d4f5225841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c6331526c3f865d834fd8263b89ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce548456abf2dcbae3e8065530260a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d2c5f2837f4aadec00b83290cc59944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489076a62ed31125d9218496c0a01b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecedb6cbe1b1dcb955c5c9261bf8ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e74338291f50bf25225d6e4e728a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e82edac1fbdfda16df7b16dc1e9c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088179dd0ee8f84b1a558cf4722647849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ef1251c7f53a181636869ebf0556050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98356331ad4948d3eb22d05c85e0103b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9a6bbe057da62922d5e3c58477f4e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8887e24401f5ec05b9f802d9afdf5453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2b4aac657a45331fc065b6660796054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306b1c310c1385c8b92d59fafddc86955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94a15e86510f6ab9ea8b3511b2f4d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf2e2e3774b96309b86b92cf0bd0c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ad25cabd93f9959927926e6c0710458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af363b332c58ae14ca0cdb8a4bdf48759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05362a4e7b1b696744065d40425e2bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e536a1dcc591579fcd67155711c8a9d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02bbc80b31b43e3a429bc165bd7f4a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c213498eff6a0d8c356a8e9f0ecd95c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdabb5a91ad3392151c3144dd0c21064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d30f791499af2b52ebdcc491053b9465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f05940c23253973a44101ebfe8acee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c86ff1a1d448a3c2f2e1c523cb19267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8f6387961a84f7ea2b0c7f2de4a7268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777535b71e50fd1381f732477ca8ce7369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2bb4c7a3134d16a64d532865bfde170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67880f7970ed81f03d389f464951ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38ce8a4cad72af41d20272665c92a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0e695fb5c1ad8435f31e798bef76073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57161c0556536fd1b1fb292e09bda12874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bdd88e8875278479249ed64abb3c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20033aa6b5287fa61f690737162ce7bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9391599841bf726022ae69f81487b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51bc42119e101f8e88ad6ffed1c9fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4d34130ab3f9b3d2a22a5bdb1ed6779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcaa08c541681b82176442d84f08a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4c06b970450e67c823debb4c9f1f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852dc367e65b979088350927fe09a50b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8398bb3686c2bab288aca5a6ba2f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be62c0d9ee36996adac089fbd91d8e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b50e77438565b54d29f1966d53178785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8481153c968b30bcc836dd19e8dc786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e9deb7d217acc723940906bf6171c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fceb2748ce13a0b71da729e1adfd588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c01f2ecdedb0cf80e4672109fd15ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820c237cc9d8b37fce78dd00fed702b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39bedb335282bacec4ebebe385036691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e7d60b55d722138db0d86071608a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58c836bda0de9947e3d87723cd9d9093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60065e906a91c6be6c0bfa433910f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f25e43a0170b53888a7121e76402895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c80577402a65b7a3a1236f178d74a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188ffa50999cb3b8be78a225853813797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e802641ba878e2e56b0dca25127bb998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69fcee063541851b0c7ef9dac9a3ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1441bb404ab33f152b0f13058a7d54a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925daae343dcc04b4b4b98eb81f0b738101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ce604faf7bbef2eb876f65f601360102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7581d5ab79dfcdc93b098e8b98ddc2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a607b9d579d697a8a9c6dfad67e51104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd586e10d3ff9b8dc58e68f2b68d9463105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0035f47c0c531ceef8a296dfc4b37bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914caaf88f5fb346c5cebda9c952c7ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccbd2c7209b000fbf6319594d8128d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399d3eabf5ee64d71302059223b1cae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9220cc74937a6f8ebb316983313bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab6d94c0fe95ca49ecb991c6574c1e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301974550490cbe7277a27d50984f29c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21e67a67b7ac52903e575720558e22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497dae8ecac90d840cc8ad35e0fbcef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b88407be08111385e607e00637266b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d12faa3f7f5f2be93ff8df211f455116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f93f3842b0daa5f7e1969790bfad0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af12c59329bf0b143e629db418411f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be9d18bdc9e0b103c8eb54f91e5e4d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2741434ccfa4f936fc3c471e02436d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573de373093a397c445299c78a041b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ebeec3bfd7e1f051c6b47a3880afe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2708010a3e83f0da5d408b11fdcb6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d2380110fee6a8e483f314c69ba76124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c491a72ac0d68e4910f2e900f0341b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d288d2ef2d935e0c31c275b4e6827126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec492b475ebb7d7b4ae1c683259db77127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd10b076098cb26cd73fed5e2560d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe93e778138603b834bac6c9582660129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410738d18126dae8dca80d926a4fa14130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695dc8a719092506697d8a6ecb9203d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d735855a217c1bc421d37c5befff646132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b805e6fad33d6a596111e3b1022d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fae816f64a65a53769118b94ac232134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3df686a8e417766aac15b8d40c02f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff912446b2549c2863b1804963e99a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a7c406f839aa48343f4cda659f4e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d09f5f773e1bfae1392ec0df289cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ec3531ecedaacd17c36e34f327f69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6795634cb19bd29a5bcc716b78a80140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253c515ad2f6dca60d66854a267fb31141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff688328639496d5dad1d7cd2faf636c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc5a6c7f37bad6377491d5b5f09673143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67365202057a961fb2e648d3974c604144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce96d28b24945526a009395cde0848a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292cca5bb59ceb697142bc44eb36b3a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58447d76363911a0c85749045e11e94147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46000424a6e5b10675a9e9e25a72f45148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea44909215c41942b68ecb5832e046149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd36532573cd37e96a8712e5ae6ffb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec36a28716f7954d012581d1d8319fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5bd7ddaec5643b455d501084aace3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59d537f14c1f291d2a03936371a253153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729ab72f5f7d6604918d16aa6d2a9c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44346ddd0c5f95045cb52b6d26a6ef3d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d55edd3e70828c1ee9e03fa2ccedd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c26df839317352bc0cd6b77b6cada0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292efd90ad10041e75aaf15451dcc0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeffedfd12fa93798e871a8de9c8b3e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727154c6c7386cb3256b5197c23ff87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393f1679c4a08be11c2e2061b7b6897161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20494b3996449acb72b06ace85faf3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9dba87e19d5325fcf9da7d85514e89163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d15a5eacb47f0f0109b11d4b516b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe87dc7f9e0f1004a9e86b40418d9d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468045e4e1ae76b03ba1c6f70a183546166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fc222b0c25c2968b44f87096cb41d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a401a4f20394aa478a46b1ea58069168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cf598673f58e2c453ec49581afc09169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb19b71532fb567ad483d1cbc154c31170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b5d9417177e16407e63baba505f0c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1133a41ee7006c28bbcaedfadfc9ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318f33c3bba4547c4dba22210fe1fad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4a0832446c4d3377160619945fbf7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d6c965edde673497ea94944b53d0b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87018841797076c23b3b6dc761fd89f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0c826a589c868114ad007c29abf1f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd626d8ee175c129f157a022a75153178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc41bd54325b8bade411075135f8a5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8378ea0aac47894386cc7afb361e06180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a083e54a85851535917397ec4ef1e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91363fef5fa09f5c04cea34a31108f7f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797aa700b1a95a15227396af286c983d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86165d881cd608fd4a4567512d2ebe8d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6da329b6843a97fa5491ad0fae2c33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48cc0054b9f3335330e9ccd53b7ada186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d9334fd4facde7948dd8770a46723187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e00a080ed0435fb28d6ef0631e075188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48899b230b347b256fa30e91ee551e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afb83932168253ee0d03981fc11d87190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb039ec9e6a2ffafec9d1b860f052fb8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3beba36b9e5dbfc2674f07885bf4830192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fe2e912ce7a23a67af38074801dd5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e31aa9273a7c861c6fe6f0213b2eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae969b7060ad72bdbc9bf3c556c3a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbe59d0310e508a592cc67a728319b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f369ed4391327f3f36ccc6c9195cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3453381a06b69ea427e1ad4f3ffba6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b0dc0bd15f62dbc45c65a5543fe2a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16304a11c59f0ef6eead638055c434200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7c444f6c135e90c2899352e2be8e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ce00a8a6d92fbbc847cde40e68ec8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04481b41c1814b24dafbd99691c4dec0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce756b26be466f431bc9977949686f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659de8d6063ec145a608374a681e65b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5df37f1f22517b4e9cf301c90ae3e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c90c29190338cfbeeac22649324bf1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99affa122e1fa2332d03e2a527e5dfb8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34baf6ea5f80f01b400220d8de9f3be5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2135286b2f456c08b5b172ba540f46210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f427fd018a8054f2bd1e39fb881a467211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0625c7f7e102bac12a4ac04002f569212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0300432e8ffdcdfe1c2a7fad8bc1e43213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce83e067353aaa251333f8a080c5ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c695689d7a1a08e63851c0e32af31215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7e4b721c21cce285e6832a0ad124e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e1e8df4468e9f96b657ec5a81ef89217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924aa7be2940bf0fe2ab1198cf0e026218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde043727d667235998b7d8c6188f4a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0fcd5b9f281dd789ebe47fe992809220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e454c3bcd124ebe31b64ebdd1b323221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c4de81e505d9176c573ae2829fb80222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0527453eca4b542fb2af1bdd1f330223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364a8098fb95bb56e069a5e9cb776d9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01708df2225084f3ab923ec559783e6d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886485a14eedd00dc3510a18d5ee1b84226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b8dae4a9bb9f36d56d80f5a9e1d39227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f98e5fe71626a11c9abaf5e305052b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcdacbdbc482d4a28829fe024f81f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df965508b930ee5d633918d47c7ebd8e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83ec8e2dc3ae15a56a2b5776a5ef7c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3372f44d5d80cb51be5c8a79713f9f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632879b8e37008cb1d2b033f15cda9b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1e289df160dccb2cb4a1c7abef204234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09706a165a159e269e96beae940aec5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f97c2906ad2cd9aa9f96b081d1831c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030efc9d9f8aec694b6425547d83b287237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7483c62b61e055f9b28c52944ff02238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7529aff6d3823d66625d749d3ee4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42fbd108797dc46a4a6cd47a51279c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98580377bc1b3e226afb70989210cb46241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa40bf686c1847e04b4a1d5b153b36c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4607e81f1a9349436a08587a479747243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8248368873f797964946e567720dc1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb19011dc1e53b3568086a3dd51be1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf50a57689b53a34bc6cd5f983692c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66368795e2cffca8c9ba13ef876de3a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a00a9ade3e1da9be432d77d7a5486c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4961c16f07d174087bc62c9d0186301249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17690afff58587b7595586677f5d182c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34992426a1de374858d4a4535edf2c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef409a392ffee139794b5a9a0c6fd6bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb67211e3680845919547cef565bc5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f20706b92fefaddb1997c767a36e13254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ed382b2a5f89507e0ab287a31826e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5933dd7bde0fce4f1ddbc3553c104256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9db816af5f986beeee13661bf6112257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0814aa867f1f16bb9f16bdb08eb0aab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f21fab77d07882cac6794c7341b3f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa46cd36ab4e1c67441b098d278f0ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4cd7a0892fccb861f1488e224f944261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002baaa642341757d0670445b8366439262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2fd7ae751ea2f982782e7f4265558263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0da61710fa942c2ab7e1d8a78eaca3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6df4454f5f1e9efa5552fa0ddab22265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3905a9e23a1896c5c590f76467592b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a077d4b1c16eefdef811ccc61dfd6ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6172138713c60f087311ae5724adf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd421b345327eae92e777acad4e6375269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c07696bbfa56968a2436ab0cc2e7be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15b0c3a8f1a76e30c743fbcbb730a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0062abd1adbe351f4e31e9d345e0530272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21d4eb1f3977cf20eafb5eca5fd48d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046e10c764b304d78bf455d34f4504d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef53b31e5491baeb4c9c7c61bbeb37275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dd2524e07834c09a7b6514ecf4c20276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1b4ad5eb131586ad6440a04f803ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53603f12cd515870ea96900f37f562ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b81bb71d85d458fd0859dc9fd2983279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1c9b1477e8186f6a4d6997cf21591280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fb47b553e187166aad3e81b83c1f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec14707e0880606aa1bfca0cd15702d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625907f92948c77abecc93c5cccb3e06283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57805ec0c41a71ae94fd6b4ef5e625c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad78be7f1faf3b9518d2d8912d1ffdb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf218d23dd0ec432ed58a9d1ecad62f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795910736051d1664216829fbef2fc6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953cd9686809695d856946a4c3dad17288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f95ba81c3e8da6b3480dfc6591e40289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa97ab8f7025ef5b798d70aece87c7f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf09579395319e3e17113c3817f8f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befd95975d100babd63866110a1422b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f4229f7a204bf39138e332fd86365293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd968cbd2ba28e00fa07c7756f6baae4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9555a4520f0d800cdd62faa201432295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade18ab68f2f252a44d8f66889e75b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5828806fa0318bc77bc8c0868235a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338ec0d00609a52c0522d0bea0a106f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91864007211012b968d190c43f1fa124299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c1cac6dbfba7ff800c34c384b33c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe314ece022e2326f5dc581e571717301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c38bb1a7eddafc1b964667bb65363302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b94ade505fc57c218c3559ed12670b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3864f9a3204fb90983313a3f52a4fa8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3547227410d4c491830348efa2faf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09293bb5c186d9c1e681e07cdc3e64306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c0e806f1141ed9fcee1f31658ff95307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de2cd2da7e6065e85f795833ad7d0a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca712f29ebd549cd39504c90f1ecec07309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c85f66bdc1c45331bc95fc93cf14c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a78f5cc3d4be698a7766d8e5d5093311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec27da8776b11af9fcc3903489455f7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fbf0650136c2d9ffd0a8d65ce289d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018f882b8edd5244d517609b899e50d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f4ab98f9f81bb8c1ce72dc36da125315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddd75a0f1be10af3c4038edbd9e24e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d258f5c8b3239638ece16c79812df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4dcfdec20f1d4e171800f10aa4c58318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c9ea5afed5688e9c45ad63b080f5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a8a44bffbc74fdada2817b0a03fe8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bc633442f696b43ac449f521a96f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048285640e70c0b521b9fa3798a0a73f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba392bdf715aaef0288ac5ac92ec9daf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6fc44e48dc59fe6c935081129b0f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468eefca70ea1cb35a64c756cfbcfa8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79e07ef7880805806df7a1f1cc47d8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3405350b5021581b09e352b94c23f70327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645fd6b2cb59f48c4d2cf121c409625328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a55c90197a64284e66a9b6040a72d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439d685486ed51988f8d153e17bc510330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062592d3d0cb84340202df4f4a1defee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a254800151bacd2c67368ac784d126332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a77b6bc1c489aad7f6253779e306d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e0c55ac1de5df1132c43c1b27f322334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05f716cc0df711b76472905a821cb1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118c2eb4f9bda24c114e315fe7c215c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57faf361f57769aa00799dfff76c4938337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11cfb9dfd5faf087d37439668c2b86338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e8716924d252bf62d7b92eede0798339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e0d2a0a625f9b865ec8346e303b3e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c865bec291d40e8d2c2f2fd1e850e04341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cc34e2758f1cd0526781d4e6979d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6b36e86751ff5bd950a783937317b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfaf91539fdf30603c9a3e2243ba37344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0c75049da0a099316adf21f974a38345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823a6d37f675143b07eeafd97f1a9a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0cbadadfcf9fa1f6be9fffbcf7465347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9730958d3148805deb30919022dba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa7d301131eae7b9438571bac7bd92349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea958caa82622f0a0ab0de943357ee8d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818093219b76567c932d79c780784fd0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4757638aaac92d987921741293ba8b8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97553d54b1a8cd6fe97e42e587d373e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65186f4493c83996a25b8086d923722354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5c052f2303b823228ea0c7685eff2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bdc5e8cf6061d3c9186b5c1cf1309356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efd713c58653d35e35f414724843f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b76740f5bbfe8232212ea0eb66cea3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db52e4ba4f68437277eef217c668a4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6c5c3fd6271bb566dd11b6b1a95bf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cc1eea663a4e0b098d2e62f1688fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6f3f20cffcd99e926b978badfa3bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476063023ce3083de2f66ee1bcbb934e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e47d30ef4deaa3dbb09752b1b3c11364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e65912db32c01bb5e6271e33537c7e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70776cf230d4cfe665f01cbc8716a97f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07325c9b0dc54f79ed7bc22cc3b69b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f4e05b4a3446c552bdf6abec30924368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e5bbabf888c6a47f1554dab716fcd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852a40c3048586eb7d87711c81aa9f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed3422867aeb569ecce659e27d8a20371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e242a80d7633834d6e753318fad07f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c710cbcf947ef15ade21980eb65854373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1748f1160a9894382b32eea53f1dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314a47f2e466be1f24cf7de8efbb641375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c0932a28eb9783b0171aef6da1b5a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fbf5575eaa65cf12ab6c49caf8bec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a1a34c0f4a6aefebe43cdcc72464d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedbd2554f186e3b36196c404d09163379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1a8a80ac69c14d9547a2f8375b58d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f95ea789082113f7a30f367f8db67381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3ea79f507bb0fc712ff6b2b134374382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8caf1f892d110ddec306fb90b67cd5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e8fcb685448ddf69d3c3bdacd3294384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19240090ed496a5ed39536d9c18b761e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391e1a7a99d93123358d50cdc0741ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f595468f75e6803d47bfd969fe15b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3448beb3b49b6ea252e7321bcbb2f65388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055914b5014abafed38ed4c9c357dd44389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85208efaa42e5fe02decfc898d7cfa9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ca078d26c93fbfbc25a41db88a6cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93361537386dcf80e6d470a07291a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a1c15513080f7bbc893df997e0208393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fb187ce8ec8766803f80f8874ca5f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b2d95d4a66a6eadad21e3408ad1b0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8c3cb2c7e4e4f0a384b1fba5db1b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5114656e50a0339a7c65ff6652db99397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e56df0f6aced81550c65dc6d75c9f8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8661b0c03925e52c7ca44e0b89d2bb9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2ae76d4465eabd8356a263004cb60400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929153a1f1ed4ff0fc591ae36e4f830401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183214046a2fc7db0575ec8b7ae04ff7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682895057fcef857359753930b45f17403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc96d50d25e853fa2aee8e793d0868404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5d2daefb49f1c397d25d4f445a912405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e725316f9a02f666b060fda4176c1e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ce1fd80c5bfa6fe435906dc1d5ee6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654c3430d5b1c6a3fee8b3054514bd8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d9efa45afb36dcf646cdd60a2d3e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4331810f0f46ae239990aa94342a238410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e171d94b90a128d51febe9d928f3e3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd7e02b1f163998b814cf6d3ed366f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80647de6144653261cdfe78b036111f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd81b8c4a0bea0c7824bc55b05e035414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ec630450982722800d1d44d5077d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2fe76ad76ab8b13335a463f343b90416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011941a77faf8a7303301151aaf16e6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fb518d7973339e75ad975f29c4ab3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdab5ff3207bc27b81404bbc406b58a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5122b106453d6b7623311fd6acaf107420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26056b76c46058a222a352d6ca0056da421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79b3e00681dd41d9fc257fb4cfa1e8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4e0c37567e9fe0e0165f65c4037cf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd17e4f0136a757b53c9fc2a13c3d2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf557988acae75c472e39d9aaa3856425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67e24bbed40b3d8e4c4583c10074e8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f2f8ced8470b06a4a47332865da50427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f1915e122169d42d8fdf914107478428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67608fe67b95ef079b95c1a765f834c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7898b666cfb4fc1ee4e5b1d2667583430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6151ca128ac474b53bce9bc03ee3d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad0edb9773a16735a15217832712c6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600744755195924d5ebb20b7f9976f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7030feb51f5e58cc1fdf2ec70d4845434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051eda691d7a8ab91359ac1e9a5c326435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624ab47c98d8c388f264056ee5da1a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a91e42ba7381d5ea8d222f20cbde6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d36dd2fad896ecd448c57c998e12b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3e3d4298fadcaf8bc59cc661db810439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e936c23ff71645c6c66ddea112310440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046ca0d37aa58b27b6821104f658d98441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4805505986e6e14a5615f23f7ea6212442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3722bf9e949a0ec293f7c60a8c23609443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031cdb365cd4dbddbb7f754ef9e28cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c916c65207a6518727215418bb9657445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa2dc0daaecba74993af0457e5d4f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01d1822780af9860c4b5b51c6cc66d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd3d36981814f2609fd1e2f617790a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626278fe19df1de0392d3b210b8d0bea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba8bd2489be6e4f018d91033281ccc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0e1ec7f33666c0ab875388bc28b15451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2dd55a8b9d4dd39a99632ea629abc9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4422a90f9722e5a1b4b71422f6f26ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15578691022b42e7de7712a1a5006b0f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9e7c4be4b09f978f8d008ff91c765455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d20a3617e14a757525dabd0204e3f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e14899240d64884250cb8390bfe39457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1210bb518542cea43e8801b65d07cd9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f49ca20cca0e59f0682d004368314459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5d32f327d26bc72ebb411e54b13e8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c5daf58daf02514d2e7fb49d4cb58461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239638e6fe237a0689cd230ba1ddc205462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe8ed48fa4a8570ccfc86b04f036a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254ed1844922714e5f57dbf67718853464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58f36b210ed7cfd14eed9714936f51465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed943ae4f9bb732119920cf149ed834466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6c0814e6aaf0bb588d9c2748234c7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac636df4143f3c7a580a6709d84d365468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26e6ffcdd3bfc660418b050d5d0d1a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b89747e1b629cd5b3fc8bd845eaf64470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d54a9e5f7705e68474b927feb06259471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8626a2429e1b7a01bc70a159238774d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff634bbb6baf49ee189feada3ce6d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edce9b7c5373e782b48c1c533f5c5c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77c4b93b683922d8deb6fcfef2a5e2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac37b17b509fbeda6850d9f9818826e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fada182b79aa4f705d66dd903651d4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bf798d5c59650d3e1d256eabb5590478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ae6dba35e424bb13d8c3ea2ddbe07479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022adbf6462c6be5967839ce8f19961480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a65a9fa7d4111ca533a46ee5d21505481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c00e43876bf6bf3d6dbd37c9428177482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e2e6aa4471f993dc0001e20e20798483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acaa0c27063b75132dfa181451e3ef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095783ee6efdde174c69d503028a2ae9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5a944c30bf35498256c94cffc8ea6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3abe17b041555189440a0aa6c2dec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45edeacf38be4ac28fae0d2324c7981488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3906237b40092bf19f31fcb84d54c9a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f19ad3fc5002c1d987dc537cc578a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2bd3f83f1d152f18dedc9e11c55f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a11b4c2aaac815152d042f5921dfd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ba1907986b974dd7429734485ef51493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb716d8c08529788f8aab6244667f3fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e742d809c214c5cb353adcc256a5852495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1b8f4e318a2cf3356807723a7053e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf1305dd6ac6d01b446e3c92f57803497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd7be6023bd16f95891ac01e6d1dc0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10aa8089353440dcb56881375658fa0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bcde8b276dbbd31ba350779b8850b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be83536ac2d16c416fc547a42db4f47501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb42b235acabc45fa83662c0275342502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3d6bc8d5086adb75cbc2f5d18bad3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538379d1a695286b01c4fe971afd12ae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e629babacccf1b115237143fefa330505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83849583c9814421a21cf2919e09a8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328408f15314a87f48f2f010ec7507b3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34032cb5bd90189823ef480e23e13574508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d084fddf4636bfb866b8a65d9f99929509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a1c92cff8ae5acf31b2b3a43347e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83741af2ad75d57b70e1c2a017ba20511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f5dc191db8c75d3b5b8f308682c93512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f0e04ef7cee6b4780ff13f4b0b3ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a2930f72fb90e158ede8429490bc2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e0ae69c43fd93b60283f000ece827515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0802966ca2bfe8b6e2386c7a000c258516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87b96773cdb2858f4758fff7520d07517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa40e1518ca86f96da01dc87a847a5d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a3587726f23cfd562ee1a392dcf25519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9703275beff20686f237ba22a78e7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010bcc23c3962027e90ceeb24ad2f46521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a38b5dd7f549b4977152ba28460948522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5462e647847349589d97dc551161468523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec85b4898ad4ce4e687c2d1ae9ea60524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f50961070aaf68363fc7d0b50f13b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e15dce280b7350c8bd69c5c8c737b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a30b0f0063643ece4fc4ca989da02a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cfe26eecbb360761973556b047490528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8765d7f3936c2e92e5caae221ae5154529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29325d3aeb71d72abc25f0b1bfdc2c0b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65a03e9c1c8350adddbebff669f96b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c556a8ba06b812020cb86b7ccace1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b424d4b0e2da72ed76563283bcf76533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620da1885d6698b70e1c2ffc203cdad4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5e7a5807bb5230cc80334c347ec26535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6cb523aca20d9e3417d5d4f152eda536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576be6840b8ba0289aa519913695833a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbd61399b153ac55057c8936797944538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcbeb4decafa7880cded400b403b46539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd52a245d688f3700a9d30c38bc8f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fcbfe376126a588d15dd7ba279c5b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedea862a7bbe7eb70b659054a03e0e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b4389069a0adcd8d52240c20435f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d28ae9862f26ed83055d60dcf09d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee46af8804c1b7bc67fb7d6aca3eef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f48833466d101b6752c7d58cb1128c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cce40b1bc9b938d42f7851721b67f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15943d0437d6b6a210888ac5170e25dd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17e83e45760caa576fd977c82bf640549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ec5b43b5c1499f6094b6b4713735d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53277a847a6fbfb8fa75b2bae6d47566551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf919f3683bdc75aab2fb998a0626c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96aeda8185db07a04594c449ab4519553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0cc811ab84b199895a9ab32852e11554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007e5becffd1e464d2d5c39e62dd046555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2ef1b689b9f991529f6604b885a03556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7162026f1a742aa003e1fe2c73ee59557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6296e4c9af90cb2dd4dfccd25be0a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd3f3a45c4aa8d283ab53c4404892c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc645fec1f64ad6a71967bf551b490560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bad8c2c50b888d52c8b20d3f51c4c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad339de608040b1bb4effb7f04ad891562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac2ce7b39e77c64e86f313ab49ee6e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9d048533f29f8321ae148a39df8c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafa99bb6ea2897b3a5527f74c19b4e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ee65b152f53fb1f1339fea499207f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d38abe01f195068728a3718a2954f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887d6761f0f09d4bf62636f89e0fe0f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a303993a358f769be77736a097946fd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f5b6be97541fcd6f2a834553c0b20570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118e1823719f4047a39325663cfdee4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445e09c4d5334cb5c5035ef017e9522572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403f1a3666f47559cd82c08a3198313573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c342623eb5008c6976a99dfe6f932d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a8882e3d62a8b570c8bad3eea88f2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cdf95c79cccb7d7a68cb09f832a2f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13136910c1cb479fedbcccfacf674fc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec14d4104c07fad4b52c315e28219f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce8b3a15fe992be48e3cbd01291744579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a893257ac60acc8eb0d195a60bc8d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ea888a0f2840ab5b87c59fe17b562581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700645aee130c1544eff8516d99d7c3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d938bfe954b94c632f575a36d42582583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c536e90b46df96bf5bd5b6ae0921734584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13c1536f4d33ee7c5018cd76c7d0cb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578d566105a7f9d763523eb884629d7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1933007fb95868f12002293a91089b1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac960acc3e12749ceca1d762b262756588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae77627a00de0a5e6d3068e72f868c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302019f4da0319af968360bb371ff827590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2b23d53c4e0faa05572c55582bcd5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1e34b9d858ae8e0d33fcd11aab1a5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1863628bb1f6b0452c526714e018155593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ce56caefd1aedb6e2832754753c8f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d310cdc83c378af6426b02396fb539595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4439bd177c9549dc09cd919b4e6066596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592218fee5f763d987797fa1b2997a18597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afa42a874a70e13d92893a08f7297b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c6843e6eefd9d02bb5758e4c06442599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061c68444a3d18c9994d7eead0edc83600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc9c4dd7a177870c1afa6962899220601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82c399ae8a88bffe5dc5b18b8ab7ea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883830f93cfde83e960b73ab82bc237603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f00f28b4c2e4749bc4b18ac01bc03c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47045d3aa55ac81b21a21acc518bad14605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60476955a5e90a8907dfe819bed724f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21573ace81c66b12feee7d401c7e657c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406d01417d6e9dceeb88ee3b247ffbd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cdcfef2bf2153861e487554a40d50609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb09ce10e344b9ddc45f1e4e670af30610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed3177d9bc8fd8dba4c683cccff52c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a63971b442e8ae03fc42205f45abb4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbe9e7d144ed7627a171eb0e68dbb3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704c6c24285d60caeb6bd581e066e12614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f78135b1056a6978833baea8b9875615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b76f9393727909202559185879710616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323097d7617374571e492aeb4e96062617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b6afffa2181c362d11a11ca05277b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a0bc54e55b76da2f9ab8c88c60d43619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855496547be01a7823a100c040ff8e6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232aed2dde66128e3e41a4e1a110b549621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d731d847d4fe67797e289f4f9b8343622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd744c482599f91947bb8eb982838db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5e303a600d158fc8e7c11e49d081a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a237400bdae0b1429857f8123f5cd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e992fd5dcd32c3302fca94aacb9e5a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d7f4506f707331cb19575274bf468627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598d5d731d7249a60e3b8598c35153e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e646e55526efb3760f9cd842be8ac3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7a06abde7c603badac40b4f24e1e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb1e8aac380f8e2dbab1d6dafe3bf7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ee4d096292218afd0390e6a520540632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714a553c5a8a205ba40671ec301db23633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48899898afc9ed07f606048a7c1dda634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703e273f1a00e9c5f74888653f96443635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26656b3d8604c20f873392416275695636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77024483095e3e0cbfd82875199ccee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f9dd9c357a579aa6bc5e9e3dc06c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecd03a519d74a6d30903b3fb10dca4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4543691ed72b949c441e0b706173e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30b7ed38110a12e614d5d35c2ca74a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177702fcdbb8114355cd9f1c683336a1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fdda075980869fc4064744d0c8feb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f6361af3455ef209a84bf69bcf8cd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13e93a4d18403aede2746563aacf77645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367be6494a27eae3eb773f44414df1c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66219ceb43f2c8f5e55b18c22c33b3aa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f130c4542d60ca3a372650f94d5b87d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f43ab815a8098521ca1754750f5b3f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bc509ab9c5bd3ca495d6371a4f7ec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63fa3fbeedb07ac6889ee66ef3a86a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b915e222b768c8018d54e9346159d6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214587af2f1581acbbc06ccce1b692f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ca889c48da5f7641db21938a0d6b8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260785daed35b19829e937f4eb3645a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77ab5560b1603b2a54c8a712796681656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875598f6557a40c6ffc77076dc47690657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002541c133bc8f3de10900b61b52d71b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589d691f81fbea626aef598b62cf79e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0c1593c854d0cbee0d5f9aaf0c564660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83577bb5134109b4d31ddb09d7faf633661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78993ce78fe3b89db1a47a257fff0d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e483d98f97a028c4b368634856a2af663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199d9d02053b6cbb289c5f916dc46f7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a07f729088d55844727cf31df58f2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397e4bf7d16fdd5635a37a230a9bc42666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d34d9ecb815d16af9f95dfb8aaa59667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d17e9b1453c506daf1f5b46def8c83668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd8b5e6ae303947e2eecd3614630f9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3f7597040703eb2b1da5bf38c007d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc539fe2bb2b5e916594fc6fd3a762a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7945e52f4776bf96a39999ed3202fd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29bddfd6fd983c13cdd5ced1f1b020673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cc1cca6140b3e115ecd4f825fa3a8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ef5b28c9c2c68f8234725c8b23fbb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d99582c08e660d7b3287a0dc5edd7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d70496adeed16e23bf890a6f043f95677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edfa2955b011e9a0b7c8ea68f085fd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4185bc2f4b0b35b42f889e5dccee88679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da11f371540488c04eace26d345cbe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1db5c8e0c1eee35961120590db6d3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3110a2249027fb57fb96fa01e4f5df682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7084df4ca14194fee8c4d2e1f3ba56c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b241eeaf4cd43174e486f4d22c4913684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f10aae275b1e34aae22d76d76245c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04267e11395a2568f5cdecade4456437686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a619330119e7008f1cf6b5ac0abaa13687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba6639f8c1b1d7fd7a5a2e2678f443688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3961eb07f1a1996b27210ed2845d5f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c315bdabe5ae077d9b2f4906802f666690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0ec8d9abeeb89476982c7b26a2760691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf617ee79001d5806a120818f3cd2e4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b1fa3da399c08201ce08894c534f8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee32832823d7dc40f5f60828b9bea7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b140c0eb42b37aeed75e96a2844d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e0309c95b6a6513ef35b98a467c00696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0b6eb45c47623a1c900a94d5077f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377688d502fbfe6e107f47d1c1f3eb8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a5016638445e0cebb56ef4ebd389f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd97900bf39377ca2812c7205448739700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155a6d23ebd7a870c067440d4b55c76701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e7126d740511fe2eaee334ef7e4a2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cddaaa54140fa922462093dd7e6132703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6ccbcdbc78e0d3a792783bd953665704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378dc93d9ae6208823d2d2a56adee6a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3268e40ce64c141cbf6f65f4ff353a6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff918fcb2a2ba5f593a383a1f0ff0102707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c107f13ac44429b183e45016b41ef1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042df81b7481e859afb5319df596b6f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18dd91088279b7f557394a624bcd589710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e850e2c639c4876c04b60ad5f6b0c7e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f4167a741caf6c379ce6fb01f75a0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997d78d734d24a0ac019837d462b553713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fed436fb4c48e16a3a614bc23c7c6c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e70758cac1d5fbe9fb59b06d159001715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec58520740792c9c3521d1c77c6e109716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48174a09e708e9f267a0ddd4a2c9139717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded8b2c74a0e312bb40c29947237bd1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550225bfaeafa50d74ac8a2c83b0dc66719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b6805b2c8d01150fbc76695a5ad9c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22006c3ee5207fea6f17320a1db023721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cf9b29de9d186c7c61b0d6d778cba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0c7a5a59242e44b136dacf9f34945723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad83e689082386335574a5fef8050cb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33175de6c8d1c2d755fccad3da54c93b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01695a8d2de294fd33c6f470a1eb736726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b18f1295c3fe9322865e7db6d81ba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d510f1205815851574fbc921c299e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c82dec0132f9d47095eaed27c83a0c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c30e39d3ff3e3b3df3c0f0bfd8d4d0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75ef1f8558836b878831c7563e5d3d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09854307aff1a9e7dbeff059710e0c3c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1619902aa0e60500f6fd248c03e767733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e51044ce2f2771fc9cf929950471d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944df4680fcaf5aeeb512102a778188735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b675e0f1db9ded9458d1dd4bbf511736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd0d6b5f86e239645639ac5dec5f68737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401fcaae908cc3da0a99080ba0c2b32738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7785307965ab69b21ee1ae608399da739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeac4e8ffb3b82d427f0e6b32980f4d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f203e1e22abc708403071fd3d9bdd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b431922da7c83f4eeffb3154234a0ef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8f86f7a8fa74788addedd986ad3a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3db5cbe1c485b26c07824e7b61e49744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9a688a0c1842898e76efed0416672745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2411e25933842681d6f4325876990746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25115e5bd322d178544197012c1789c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc79484387a0f47d36a26b832c52465748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2ec4ae127db503448627313a09ef7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67814793110c740ccc8e73b2492924f5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6881b4cfb434d2c20ba94dafb00edc5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e3d41925f2be9ca33b13e872bd23a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06954d2dd14c32113d96c9d54fde5775753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b300fa793b0ea81808e5ee04d41f45754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05a422934df726f44cc2248b1f6035755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245e8dbef8aee515b44fe1f55ddc10b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f172711d77e3747d50e62577f72333757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62923b20e886ab4faffa00dee5c1c2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4415671cd18179bb14b38a9c1c93fd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fa995574d79ca57bd1de031dcdd67760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cb80dbe9ef404e08a4cc7c2c3fe59761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e13a31d6e227d2ea5b4dd260fcc705762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411ae96bacdf60d861d1574c066d8ca763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103c1ff5101a19a1d81143fd7d3a348764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e2e028a669029c0390d0a32dd5ecb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb51c8de42c667b721008690fbf347766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b26bb83f9ed2f4056248e04440834d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27deb2ff116e88e873cd3d3245112ea768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac21558121f35900d8480a1e6e0de2e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7623ec5b6d80472bf3937cd1825c3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fdabcb7923129cad9f13f6de2a589771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dc056634e20684bc30053580a76d4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891ba473bb8b0511c90f6fed4bbf918773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248a19e9967fef8686ec86aad7a5250774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd434abfd3a7bb25255c14ae4f5080775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293515baacc3171f36a2f000020b197776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bf661f2418c54a1bbb1c0c1d9976c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99603b62eac11a3234159992ab1709778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e94b39052a99b9a13799bd02332d40779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5c96532a6ee8cbe928fb843edbb4e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2efb69bc37d2ccd344f92ce9d67b8f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2672f597a2da0dfafc0b5bcaeca8df782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00361282f6978d8ff6b822e5c1580634783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6f2597c5577653ed4218cbef88074784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f6a242701016a916e3de06bacdd1d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021bf2c16d56647f62daca320a8f66e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae82f90ef425e6e2f284a76118a52ba787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc5ecc9e8aa5e6c31457d9a88232ac788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167a1a18256b4cc6ddd521ef530f839789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0a4998ceb9e67645fdd3309315e4b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37e60b063aa58f06e0bafdaeb7d29d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5b6e5a273dcd80de049bf86bca420792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4d3f59ef2546f3c20cfba847fb498793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40226f1653b422af3cc5bea9c2d642794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269dbfab9f1fa4a05e3b56014dba988795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7afc411699751d754f00c0fae6d4c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385edf95d8c66f0fa0b6501720fa392797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a7e68f36159f4a369cbcf01806622798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deca1642b009d7f66572e5384a5400d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58c67b36439b45966ca9f8417e0ce2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdefb11494b21990649dba2e19db2b8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a4bd5cddf69a2a35495caabf3519d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a05392e723c582bb38f9df759e4a01803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515158cb24248b373c6ca8ca8900283804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088d8da387b6cb8a825e1aead5da084805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6d7d8f35c9c0ee8a246a39ece316c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53132c8b6581b1633acf054de739c0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ce2966c7fb5532e905cef40db1c41808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bd5ad7a0484047e1d30235039aeb3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e1dea5430a051d1b1e6cd1e5b1172810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f828d9161794f19323045604879c8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb3a9ec2d65dd03b39a675fd44a1bb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44919600080a50003fd737f31dfaeba4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3866a47cd6457b7f2f434d9e20f6a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a7d3bcd96765992a0fff6564590aa815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a02e6703fa6bf5fdd486b8a6d4f1df816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39569f1f8823fe566bd402890bbba183817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e433579730946c711b261bd73ab805818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc92882b2dc91a70782c07f440fd4a2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7072d520f163662af1352aebbb946820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66016c7ed9a31cf6f7c32b5e881479a6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e215706d08b53438fb37b81f17f589822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4c00e939d14a0e184e0f1167388ef823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcfcc68a7bd56ba23740c7a124856c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ec3638aa6dde240f6268680bdcbc2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e7eebce81f0f35a414a73bd2ddd5d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ee6300b7d44bf2992a27389de5657827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c36ad3654689947ad9c54ab293f2b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4babe15d8ad0cb22f94c3af88e24c5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53bd06a89ff440dc0d1b6cfa367424830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd8f5c29f6f15b3f7b07a094fe3d5e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36c9d802e06bad04950b190ba8a001832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead1a553f464362f1c22cabebb4bda1833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14411db89ae90fa7b5f5c3f320c5e438834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd0aa4c4986c83272bf856a3376de7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26d68102aa56be92a57b6e03f60608836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb9a57a191fc04e7e9b31c4b85d2ff837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06425ed2fda7bb842382a0f2af045f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c692f353fd698e5e1133ca6e2f4be2c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534e58ba13e78dd05087a665ec513aa840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6258ee6cf71c421ae62ed44df78387841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654614cd8825d2c49e58a0cb99178697842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae1ac5a3f6712b531786f760dc0cd8843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74d436bf15facc85a1e63b85b361061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd360a24565fa40110ccd7f5066df52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2232ce154fd023509f77f328230e7ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94c8a7573a824db1f2ca39da2217624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bb39c909c6a8d59ecdb7ca51966a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f2991cf9d58cfecd91e16d1b7f7a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b639257fdeb39a648ed1b6b62026167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2f157e2f40fb3c2cb2db5741c3d4f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3b75bda2a19b397d3c289e34f607c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cf612b072745584f3a5cb6ab1726310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9001803cc4b98b67b7383208c4794e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc5d597be1efb2bd74ad09e57bfc0612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5287b04335cd7be8fdda1e1fd7e67013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee5e9f38dd3ac5db5f3cf920dbde7114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795c5ba77f9f809666937f2bbbd207715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf06e3b59537e3462bc92b2c2f43e0116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eed2e41213f73d89283c15ff5559a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd93ea13be6b0b11520f0e63a0cf3d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06362ff688250c88d6e7fa29a75963a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622284fe9d66b041040d7bf1b60dbb220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3741c459048d6853c32341772783f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3000ace73c28f99c6a7113bdf982e4622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb36a63de86e9be0b4f16c53553541f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09242715bab014a98347698d1848b1424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b5a8e4cf305c53cedd0af3270ce5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67b0d3554e4daa9763fbe728b8550326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417007bad365b328048e45c4e896889127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae5c3049f5bcfa91c031a39b5b80a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd45d746dc2bfd2500b2d9707146f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b1f73a975540214b693e63d61bca730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f558cbf6e341c67b8a86403380f6731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164510787db1a173ed2fec85caaa76bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5dce94ca348d5ec7afe2da675d10233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c589519bcf149bdd431fda29fd08234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36f220ac91703adc6ec4be26ab129935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828238abee9f960d19452256853013a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda4f58b49d7b87a17a72f5aa30533f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d513c5f7fe2e19712a6cc0b2a5c01c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e3632a15e9e4c16db0e74db6a418539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289567ab09afb73723e7d4037e7f3fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2a5aad06a4e9e01f2ca32766b375541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57c5420ce9cd19ce9dba53b1ef616142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab64e026ddb91e633ef0b447e63d30143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74d0be718d9de6796ddf95353cb57b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9a6ac589b7f49b5a8aed85da7d30745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585d487159dea87be73ba763a1348ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364990b419cb6e18ba2e2cdc3f96e0d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd70516e35d0fcdcb57b206d7fa186648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86612b144c474f1bbec43a8e7fbc896049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183dfa6e7b056083121a20f7d4d54c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec491d923967764f28bc186873135451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9434d65d3b8ba9cdf98c102c9338552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bcfc3833c8770d42958ff7822c2f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d5249502ea309663c0a316f19b19854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986035ea4143cbb91ac963446bf86c0655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429ff7cd80709c03099de9a3861e5ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b744530b8e59855ab966ddd40bc0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950d5a903acf8e5db7464625c2b489758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1febe5577a5d84bfbca0e0f6c11735659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d723b4ac87dd0663ba21fafa089f2060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821f28e83d36b810a9b58bc05cd80c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85eec50bb26c28ecb523cb9a49ee2c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936f80e5e5f41b6ae81e481ef7b6b9063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2697388ab9d22c6b0fd4e847d697864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745798645b9659e7279d942dc26b21f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69c10bb08511a9313676b47a75a80b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a362ea3d9236e6b572b31ee7f7bd167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5cdc5f816494c96944b7f91fdfce068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d71924614274ccc31746e2decf9a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369917f0f2b22c4bc5a47fa855d74ca070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5c96e02fe1318ae0d197d2c7c7ac271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848a573b7553add2cc048f052ba24d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fd32992a632e6d1833db0205482ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbfce1509b6c1de9465f08a84ed73b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a05a67f55452a5340dd9a6b0a276cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0606f5d8533a6b408a33e07c1eeed1176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c628a0008694c3387a1d28d71efb777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59669f0832af6764f33c6357fffcdc3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0833410356f1f677ebc949bcc3cf779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b419b0b4a259a29455d7069a6297bc080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b80faa70b24dd09e17a4c5dcf7b34981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755f651ea0b0302f2962b5f351d0f7b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84690fa1c7afb1017e44406eaa2c323b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39278d30164cccd3c535f4bbce8c86f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b599462228c7095193f8dc4c39fe8585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247c4e7ed6a5b115cf168172982b74286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19217c49e70cf19fa673693bf4e5c4ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025064beab78e02fce916fa5986c1cb088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa17fd4e484a88e763daeb0755bfcb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536df205aa6af394527bb51dad5195de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae74c1494fe140a9cdeef6609b7af691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc3e4ce7d81c1960ffc4ee1884bfc892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc160da4858042b7c2c11cbfc70f0693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278c5471caf961c17baa63fa09dfb3594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc059a500e3ec10f40ee5e1d1e10227a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028263ff72ee08164e36e7245e6ccc396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12e35a92c6851fa85b57560217059097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acaa68d1220fcc6eb73a2439c3bef2d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b7be5436d526cd3b75998bff92ed999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f0462353ea12bc50a855f8958d4db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90717e19705a4825263c3f8d9be916d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca58312d1798e2182bad9da9412b9a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24005fcdd366c85c7453412f5435690103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45d0563a07b6964fe5717635cad196104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053b3c2f8e8e3bf9ecdedd592e6c6c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9016fb6ecd3b6e696ad7d4b344de933106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7e9e519701153cf742b10bf90363a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485be477cd239a2ed93f76e7d00afcc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf99d8802f73e3b532fa1f683af466109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc4dd4ebaa7c535487e516fb459fe0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbd9ec186ec26bb5f388cbe5d04d12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bf55e6597490c42dfc05df191b268112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68051175475bd102374657678b72cf4c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3eb80215aa2686151965f32dda96f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf0d70ef98bbaed5ec856bc87c5704115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd66c10e326a7b590268a414bfa7d37116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa78ffbeebd5df4c42da11c931d2508117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee1b9f0761fdf426fa8799997bf557118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56b711e9133edce3fd77c0a7113b8c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525144514f6fe1a535e3e1c2a188ed35120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f132c7aa70b3f3fa47d8ad314b18fdd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32561529b3e07dfb93e28bc87a5caee9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518022a975bf3e983f8c41df93664d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53789154a793095544d4b074aa77dbc3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb0f0011b0de66c4076e161dfca0b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f56b6a4d65450f8d3e682f7de85ae2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dec543b2e9be13c62c9c77be2c1e30127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648081e325dc8d67d9c2a815aa3aafc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c6ec7775c019eafc9f74676a45098129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c35d0f611b650fd8406e7cdcc0409130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549bdd8691e187b441096c804f64301131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf834e9877ac22ac8b80cdd204a15de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663fafb8e4f55bce0f6827843c613c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1368dee1f766d70eaa9f57574c2a6ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8562072bae570508d567657f77ae5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b9a5ba851956a88c3bb92599563c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3a1f3ae2844f782712036db220780137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2691186300bf7316f2377720d15ed44138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06b7970d1e28400dd82e6aa18a445b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebc35add9ae9c475130e70f5e1b3bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caeb72a6604b114993025514d2dfa85141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f19c39f92c444cf2962f12ab05fffa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8138ef08c4d218256e4370d5c6a287143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bce699dcdc88acea3332e9cb28a39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78efacabb9ce299d746d1c40e355984145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de593a9766359c9de045050f52bfdd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd4a27c995acdeaeb0f8cb1cf7d18e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626029724dbb7163882ed1ad1211c88a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43208da3000e508a726bbd2089ed550c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a32af109dd1e2b3e27bc9992f454a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ffb73d7e96f1a4252803d4736e5ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8e8de736ab3b7b96da159b2e3764e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1234e93518104a89735b394760e2f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfc377f3a7e3718d84695afa705cd7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af950a74ae3680cf9461b801f35dfbad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b2e8f390bcd1f3396fe78b5aacb76156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478db3366c7aa5aeaee750c5259c81b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039d39d48ce758677cfd329e9506573158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9df5614d418fc636ae77aded4d412159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d78087a34a6454477088568c4e9c62160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619f5501d88ab8a2cece28ce556d75a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cf39f712019fc91a1d80ad6eba870162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c82068095050dc4b001a59eacf1609163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d77d6dfda8fd661a40e9cfb4b0cdb9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8ea8ba1660a38e0dcf731fbe9fd1f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bb6e4d8e939d09f67c7513944b305166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da02949db80f2d6d41acb41cc910690167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee829329883cb294e1b9310734eeac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07261db245e07cb003246c1019ceec25169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bb9f59eb0e798f9324bc3bdcc52fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ce4f1ecbf1b037557e992a85f2d68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9a54bb711f616c3de72063a39725f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641d64143c473a867c7605e812f1e03173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c637ebe26ef450b73372b7efdec146174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abad110750da8aaf68ccb21d8d8a51d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0975795a7fb8cd9dba41acbe39877176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74483b27184db56ec8d09e8be76ea9d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6e0e313421d4a8772491bf68b3db8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49776f8f21ab89b2a7af45a99a722db9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4dce64a71e6440389845e6042e1a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38295eb61f7d8801f05afe0e05778cf3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1107b41280c0c7e46648e5ecb369f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c3120c2b01aa1405445a78ac95890183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cbda240e2b0aeac10eb01bcb65afd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979c0088e01dd09f84d2cc866ca682c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fffcb56452406156ebd1647dd031e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42183930789fa7cda05a99f9754c0f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf666878782296b172ac81b543ad7d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20acdf4d64ba8c93369a332b4920ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1e9a68ce71e6a57cdaa31cb3d13b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789a99c4acbff998f0f651b7d3aa729191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31a30656e22be22d91efd951165b5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250097e1d5e65c37ccb9ebe024575f6b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7cc1a0fc71dc6efbc59612f3ae618194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d675dbe2f9b430130f758d6ab7d054195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae12c9a802ec69da264929252fc10f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3194836b90655db5ea66a41056564197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3128e8f58f276a2d4303b9e7af4c4fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54a04a647fcded4fddfd5b4d27f5e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ef2a5b7b13d0ac2793d00b6ab0f40200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffea1527086e8987646bca290aa095201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1fcb6aacfe60c3d033aabe5d4638f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9f26d7696940a1fbbd6570d07beea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f313f3bc6e511373d5b25002bdb94204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edccd58799451bab912203da761f337205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d9d471aa8022736d7accb33f9cdaf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c42c24ed07668832ac084eeeb6aabb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8f5b23fb9324d9bef1809cce0c35b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c772111ef6baa7df2d9e7e8fba49351209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b54666a313a88b0c4809938b6c74a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158314eb26f56489c12a9f2c3a04398211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ff827e2a0a62f1f1516432ee4926b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f4042b0df99427fa9c91b30fa9b24213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d21e1d882759e2d7e54e30d4eb1c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aea3f63cb97c4872a3b02999572e87215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44b2afae6ef701356a43097e82a8d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1767afbfe56968eff8188b712edb1f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265cf77970286c1fd11510a5298b9ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94118c7902e4d8781abc53a45813a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659fec11f73a357ded2790cac55ee20220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396777148219ac8d6707c12abc854b99221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034122491598abac86283254a44fd393222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5659052edd41f695c6c86eaea346c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42152b2cfdd889f4088bbd3ad72987ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171399a1e1aa865a5159b142baf825c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2098790ced0e4131a682d94563a95226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccffabe6d56d88a9b91de854012a71227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bea15a5428f7b348f8b43146bfae44228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0028b33854cfafda38aea2525a8134e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d37885882096d5b180ab29743c83e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12f6b8413283dbabe9916a4c6d2e02231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d6507f169085f11bddc685940388a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d8ee8f1fc3b5f70a62bea906014c7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b069db3909d034a841f9ed009cd8d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259c0b4a9dbd13be85adcbf102212fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ffad10d1d87978d78ed82afdcc9b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1ec065f8b49fe701a41abc6e96335237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f37e23700d5c06b32f62357614ee6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff570a6716a3fb97e086dca3eb0e8a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a26700273d10aafe50b27ebee5cf26240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a90e0075f9fc3b2a5c29c114b4b9cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4f01fd472a0aeb9f504abf675f591242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b0a8ccf95383d9bbbad6792c47b51243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d9841d08730115392d1bacc61fedc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd47f6139a43add020f6bd098acbf64245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea9b2db0c007978165f3da85f50723246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0c4f5a0695c31c155218654e701ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1c5427530bce5fe47762bd9a726ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bec417f1ae0bf471ed951b9a53eb6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ba8d5ae0bd056a694a0cfbaff740d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dba12771a606740e342c8141daf9e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99a1581c823bc302e0fbc3a488afa0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bfed26d6226f878df0dfb98fc18ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71879a5189abe5731a3de7aede9c499254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50e7733001d1993afa68894b35c683255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2a6a5e7cf28ef42dfb1d7d98ec1b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bb60315e40a4509b23a10274d929f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5bbf17fcf891f3449a15807d84338258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429eb0b11c3721ffde439c2d354f52a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d94de9ee64555bec976b089280a3b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be5c7040f42d783c4e0e15c10b46ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025f192556f6c58df4570b801153e81262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c56d331c8f528857a19b8392d2a97a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4767f153b41d899e5e90dc64017ef12264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf352324bfc470819b73056b52b2ea5b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27ad1fa2983d3d6c5885f416af0db0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d9beb68c22c7a59ee46244d3bf9f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74045053c6105abdf9b62a204e7314e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d46f1718f466acdf68687b3b375af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0d96bf2b3309ea801ba07db91364f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cfce950afe2777e92402f7b8f15e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4da07811f7b7ae405fbf9c74bd0cb6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08355fd39c5dc1fa8016f403ae545863273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff84d43df327f5fed85985c47fd2a24274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09146f0453abf801daf12e790aeadadc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4c883b0203b3e5f6cbc3deed7c68d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46d9265e1113e440cf215e71a8026f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f6702d5050d5d65e892ebeb2ed582278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdd90a1aec9eb8818fc4623bb87265279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff47b6f570b971838f8ccd02175466c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426354c680753c5646f73bfd253ed792281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4bcbad2c37f6f9caa30d721add4e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60faff545853302e8dbc87b84fe72d2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99236c153a652db4bbc70a4b2d6cf311284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972dd5e178dccba6f67732beee803e34285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad8b7f87dd7aa0726c08421be0af76286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe0dfab1db05548ce94e9ba75a453d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f293dabac1368e58b9fb78d13605ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdee122bcc2d5a436fe5cb192e7e2dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3482a7b509fb67c58e4fdbca96a160f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee0409cad5ea769b5a07e345b54b36291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08b1e35b2641292f7b034296d76bf5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39d4311f41fa778f8d3a0c8cd41f17293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea135e6009cae4bf93e40ab7c47acb6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a73b86d9c934a28ab1fc00cb971e7e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53ad60cba97d39afafc43e83dc1001296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c71b39b7abd5f4d1d8dd28fcb6d844297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531f80cd195da5359329fdb0826da62298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e4b5b33a656bfbf39eb34be705a64299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65652396d35333c092e315c7571929e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e0657b7c8e4d87750aa542de1ac92301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13e0c59eaf9ddb1fb59469ddba62c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea48520b150280a796fbad9f348299303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bacd9e2d86f4236814b71c6f5e727f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a009d1101688b275a8e1111791066b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9811eb1bb80ce3d486017822af3a02306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429c1ac788f895a395c5e19123e842f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016570b0d8fbb42a1595598b0f382630308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68832691d4b72aebe53aee4bdcf19c0e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78215a8f5e2c534046907aed13a6ad8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55653b2a839e99e28f6fc2999de644f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86652e7a327611080b4295439a129e90312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45333f7df4eecf09c27aaf0b75dfe7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d4bb5c309586df71223993aea5514314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9a44d1f7fb393265df4e09841586c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0540a207bd9628aac97c27f23a8d0cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abb6c42bcf790df79b1d434f3d616a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ca72944de631cb74cf478bc279ccf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13759caffbaae7dc8d149af184d1cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59957a5623fd8d66a4bf6ed5dea6b1e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb75a778f1587a33c0d68aceda0fa0a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2b7a30f91b696df04a7e73ce04829322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808b093569130c8d3c5e301730d6d40323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bdafa436cb3513a8b3344e3dccfb3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d494a60f5afa9d35dcc422f91035d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54530f82b7778c5e117ff970f05cdd0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b700e3789a17ee4b1de5c50311bfc9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b5fbc2d7dfd72d0ef4f905827016c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485377969cbb9382dc0a0a6677fb3de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb5c8c5c86cee2781f75ba264d4dc8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c251ffbdc781ba94b8a4ce37184d12a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fb7c4ca542352063081467b209032332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24145a612b69d9c951a766640083626d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5e9aeb4bd1aeb29644edd6ff4d1da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa34c09e5de4f530eb883993c4995d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13be3f536503f592ba556b985e5db2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da2aede1de9e03327472fa0eaed206337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1f4be82e2c4163fcbceb0405d24b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce42814ef7ff6cb1d1765e29b2f05d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163c766b23466a9dc61aa4918f38d54340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f38671f034af16e9fc4a2081ff0c03341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88fa0bcdd98ac7eadc8a2935f2d1ad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5ac8647cc7fe0b62a4a7ee3d1afa8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695497b408d200a4ca5f05518c7cac4e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91b31dd12dc4a63ab45af8e5a0e261345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf860b94e5e5b0be7903a0ccfa5f94346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d655bcc3bcfe61b28d8a7281acf7f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475897788ab5c3a83a0cf75e628a300348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f731589f934fefae003f76d73cef3c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4026a8dceac16b9893549996ee93cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e162182b313dc5679d29e6cd7123ebb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887cda10cbba4b495aef70e778dfd7d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e169e8ffc2ba6b72eed8b3726f28f3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d52e275c80c53c8560cef99798016354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6276db70ef670a0470297ad890d78dc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4955834fb4f937b4db9656dcea18e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907a70ef2c7e2eac54449f09e90d7c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986b34d31e407545e492c26ed94283f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c22af1ae8bb40ca7ce797e32bc5f37359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca40cfe741ee8bed550107feaee3aa5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96538d9c564a1eb2c061b8a61c2edeef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04850b34a9d318bf7cf8d6fbc043c33362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a0db94826bae4463770487d68c6f8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8b64349bfa9a40f46048992f40073364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869d81f428942b399e1f169cfc4cae9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7da6bbd7105e30827392dde21c6e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2071d7203eaa06034e8f1f407610b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8c215a869ee6c40bd0eabcb762dd6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f8f27e26d5a1a96a55bdcd3804a07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a948a23c86c5db5efc8096cb138deb7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa94b1278e00a12baa88dee923e1d4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee990e7a30fae80289a8f616a6a16c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175b0ae9b1f5951bc2c58288c375930373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd888344185c0add6f5bd2b56d4d88d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d41587052b38ec4b050b9bc22ffe97375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81a773ac95709802ea161c726fa160376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e9a4049da81aa02c650c0f7e78123377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fbb033341e7f6b1c3c54ccdc1f0a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a673fda9214c40d2b7e70b7ecd66e2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcf5d4c0606ba046564b3e21d5667f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9d8bea1c9e9ba830a112a83ac9fa2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d90f93534f241a471b4ce665cdf3e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3ae1bd27235661203d5693eeb2e4b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f21cdfe083eb5c117a5f2d8eb615f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ad81b6635ade11e1400b0e0159230385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085795a022828c8b59bedbb35d8b389c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c63329438b70156e9ae4927b63426387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c377416262c2f08efb83e427a70b0f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5654c8d5809164eccaf2f96501a894f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74117b391f7fb8dc358cd3dd895a4e7d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cdb16be6b88b904f2d58642ed2b8a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83711a177e49cbf6c426d8e03a87405e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9dcf743bd7eca354872ae423f1a7ca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2da5c74e37621db4f570e2e23fb04394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b631ff80da08df3db5f6cbc29eecfd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224294cacd308c62867358e777e60dfe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1858b24d7845c6d5700663c9c55a3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecb886fadce56906bcd16cd0ec0ca0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91611419684385103019f5405020d4e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b10c7b7d78ef4d433bdb6c3b8b88f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea5cd8f925e9aa690f7d13b7d024be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d3df7f596bd79639567d127ce16cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476591dd138321083364c3d0d9a3f64403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a623ea2301dfd4ab0d135fc6a8190404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb04cb7adbca9879c9dd1828aa1920b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347b79e73e9c88a47b5ff36513ddcb0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10efd2f687363ace132ee8d2f7c469a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1858d8f6fb23cfa6b85d7c124aec1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd4153e6283fc407c266313e3263e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a523aaef2360d1a15dbde2e3ec65c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85952dfc20fd3ca28f85201b510f88411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377665d0a1fd4a11352c44322909351412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70296886cbc5916e4f5b4380f3145d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf439d61729b5d6e3cfe7b0b48a8696414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b3aff44601f3ab86229b45b4c01d1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbea5854f52c648d175dc9eabb4d71416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d946ab78cee30a73007373ba33c90e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae799d72b98651334b1067a38edf72d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb2c723fdce05d4a024959877a15e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be880a309689e3224a2326b1f31f4e1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a497ef7860e6af3e93bfbb15ce642421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87dc7c0db7c688c0c69cb548ace3d3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21f42a7dccdd9126a7cf2792ffdf87423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ada074e7cb6074ba73d3669202cc6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1261c451ce9e87028e55b84837a6aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91192bf46b63c5fe05e73f40b3feccd7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097d5d362ab307d506a4ba2485f5186427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d91170b74e2628f5624b1a4ad9d07428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129018306921d8edbf285e382337dadc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8a26da4393b342e82f42f689a4864430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad048fa5efa19a4a97833ba2d358d5de431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ad565db616413bbacd6fc676d0881432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06493dc4f10e56b024614a37f096d9b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf85bdf6c8bd8e0dd34e96773402e5e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc35224cb084d6e5e932c8101129762435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cc2916789cd3e3857468c253fad9c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c92b8aeb061777eff9340751d84ccc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccceb0b5c437bcae08af5d57d33d46438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85bfa29b67818b033c0113edee3090439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038a39862bacd531c51c929100e33f1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9d7e4ce18c9cbcb65bd0161cd421e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5716030c98132f696db5df83dc2e82442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261e78118140c73771334d6bc0246ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc613e435db3929d8fdcf232e5a90aa6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e99a55c61bc8f51dbe864a9003b850445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42817e22954c220e370d87442c93fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ab0fefe1f646f2a2726e53a89c58b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09d03b3fe283a203c1431f22c058a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb88a84aa1dd63d772f19bf83fe447449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b3a6f86a8bf8d8a6c757d9062ab26450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417f20831554815b2de4c30844d0505451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbde077b115d5fabc304a29cdf9cb4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe206571d0f3965be9c70dea69905f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254e179d2cf3b8eb90824d86d7d66f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bca575fe6fdcd8e005b7c270e19c8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5bdaf36c468f3a68e28433c4c4704456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d09bc5d1bd163f531717fdd6a0a3b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e51950be1fd8e48c1a3630e80a1d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630ea4f5bd4bbb2c475c348b6165214459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc51dcb5e76d76b793916f321dc68c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e103ce6a88a8a8b9ee57b8a0a7ca811461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cea6ffa723f726500833abd11a2ad1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327d9bdad309197cad4abcbc270a7e5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e658f0f4d1a52b8c7b2fe27dfbd17464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46686d6f6ac4c46137b5bd4ea2e7c323465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0adc6b8c8cce337b9cde7ed36c04ba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188906fef02fdded88b133d411eb689d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e89170660cc6603d37ce0374fb200468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c962b48c4c21a153fef7439668fd7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b8be5abae2a2eeece65dcf41a1d2c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d9542e7925059d7752207299b40a6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e39795500c0f72438398fd7c3a52e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc30c9f055180dfc21b8ab90725b00473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686063153efeba453ea2df345a11493474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cc640aa7ff9ccaefa214e6d3db1e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086e99b0cb7a662dd6ad59194ca3fc6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3eaab6731c71f3e01f67a5a28cdab4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811667e391c1077e891a8b92a2d35942478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465950991e11b1696cc948291cef8754479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e677ae9eedf61ff299447f786c50ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e66544d0aeac253557499cd47f80e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f22e819336ddf4bdf812bf422da80f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2ab5ce61df65e1ea27e36a62621b3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b9f9912a559298f00ba0630695eb7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e854aa6bf7ac3ece991d30b72a75c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a9848ffeb48f38e945a9c91a6be34486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1739ee3e1152a367aeaf4a99a39f29d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765da09008610f4902af11d869e02818488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f96c93584919a522a0d2b5c276a34489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0949cbc473659c8be100e5946d6c6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb889a7133b424357ca6f9516ba53415491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3d181c83aaf5c118b45189bb0581c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1e9c497a84beda6bcf624e50a6a98493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af5e443687c4ba015435b68ebad3fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd284868755e2ddb1f73769f600de2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119503265ca6a38d0840606dd1bcf60496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5882252bb17ae61f4d7677b5c3a7d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29d7bcd3ecd0bc2795f243eefbce36498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a01b33a8a75731f0b9bcc9ca54bc07499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392860af9b3bfd9ff030b741ff091ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42cebdb48361ba13cb33ea4e3db01d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb53ae257a5d83ba6a73147d6f8a75502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299bbacaeb4ab289314b885e97eb290503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cee686998de5ab5bbcfda1ccccb949504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c991971dff81776108db7c5b48517505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89e33df26b7d34c07f26d81fd67143506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf663813ce464ae6a7241237e09da4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5e827667f97df2fb804b7090dc3a8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fc4ba31db5b72e560f4aab252d229509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9bc09ca7e6ee4ac3dd0c1f7e8da95510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcb8167f8f58c450c163409ad6f68d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f75c68baff05b6a76f549e18310b07512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b1f08dcee8e86963b023092e30584513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1b99155d68a92d93ee28c36b72a60514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd73b2e4f5d723852acd5670b274733515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70e05d7bb868c0c736cfd0d892f35c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97158d42d856c309de8d283394bd284517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc748f8fccbad559ca20885b77a040518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4000848bf93d947664722268db8db5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f24fd9fb63ce5621a95c3b894702b2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f558ad0d35a1558765bac2d55bdad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9e630cb0f973de21cd3b5d15e7cb2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f531cb0ef24e5a493cbd49175863eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963743d9a6cb0e60e7be768cea46952d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c00e61c89f55404c739143be3d51e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909ab74ffa966813d6226237b528c49526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d8ec5424b0d92ed00d121aeb19bf0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374fe660c86b462b37fc132a2251241528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf691fb4efe2010fa2427b7267818b77529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d8bf620e15acebca217a60b3710f1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4178d4d0ecd30d7b91f1c6319a7510531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace703d51d1fba370e8274f118f7219c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d98ff987788895f312cc57f0abaaa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082044c8fee5f72f36b037d42002e828534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6445c9d7aa03f08bdcfd273c4d32acf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3317f0230f1da5774bb29a6c5cac490536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3e47c88b97432f4e5842746b024f3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4d0cec4551ab2cf84c2071914d4b2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71531c07b3b77a4e2dbe5ce9263238b9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e28ebd78365db1baa17ddc926494e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0848e2195216cbd491bc7c4490177d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe054981da8f2df88a68109b2a9a4d25542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5bac81697cb0b8805c8cfab87dffb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274fd07f3bd5abbfe84d52418c32ec7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c57f12296a4dd17860765cb85fa98f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59954266d96e0dcc1b6efe04e058b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4def4cd19e457f0925d09ed546801547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39298f56ee416fc4e63225648ee412c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061998716a3c1e1ee6d41ba16b46b221549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406c8928235496b9e08f58d26ca2492550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e457c8ffd5869693b4095b17fe2d7f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fdad4dcec1c16cbcd51724bf55313552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87713aa03ef97f3e20399e7760ad66b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ed2a51f76f9e6710809df51e6283e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399f2b771ba186c5e3a8f7b6f716313555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3e8c70da0a6163d1808d65525702e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b2faeca3cffbb2a5d7fb91994a59c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9e0036826f7d807d4a9f023a7e56d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df2d46956802e907d8d8c7a939a4c7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5023ab6dc523ca5f23d66db57d43b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a78bad557b1e04799d09a3a5b6fdc6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21a5ba3172cd44ddcbd07674cb22de562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677642795c921b496a9791e355eaea02563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974188b14710201badd0abba8ec21cee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3a35b22991d6e4b5d09b30db06cab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab530d97faaf47dc9a744d4d4d9dd60566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d3c109de25dbc30f3f0b0f298e903567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0a82b10c4e87a080e88fc58187bfd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c450d04b59e8fe47eafd7c85b9166569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8849e6c617783c06fce11a1fb6875570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55163154341954d90ace04cb1085cd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4daa36dcdc66f88d485cb454cf73d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549c39fe97408824d391778ebdd2cde573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349de52f7bd70f9dc169b9f32343b77574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00655dca9f55711cb9f56bc9c77f923575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3bae99b229f744f2aafe732eaa2d6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc5efc3bbe3c62283a7f3b87f24d93577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff7ef1ecab329ea19ff8b49a03d90a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac76d1fce303fa93bc91b14f9249b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295dc0ec12f26d40f17c239dae2248b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515b6713111dd5d1996776d7e950c35581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae79eb988466ff28d699e75a46750f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d110475a16e7fd8cc913e379707d607583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5880bf218d5118454779a37eb7c002a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fecc1da4accc20e86e94de99078185585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076048bcc787d73b2b26f4fd9184123e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0c3ca44dbc2bc3bc7b006a4ce319c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788c4c146ff33e25754ef9519a9aafe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8655f39c17ea01356df5f4c5fa6f88c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5a48fe229887daafb237d9b53c3d4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a0ac55443ed9c01d138b3e6d29948591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45788c0670faa592f59e372657accd5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a50250c39a46279015a798a618558593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18829b0b7557b420ebdd7e816afc32bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7989f1757121c46e411905a608a48ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6b6b30ffdea520aff78a88778b7bd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b97489aad19efb5949741d0aa3d7a5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b6823a4849d503e2a37f044125e00598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a995ff16dbcd24e3985e6585eaf85b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654dbe637d8d7dbc25a9587520ee5cf0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eade1a13d95e8639ef35779e11e6aed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684b34cd7b08b76448546d3c76a301d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd7fff7d30dcb17f2ac5d9751e6233603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd2541aae83610c7df392e36b5e265604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b28e6adc974ba53e239d8630b1391605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c26ac1b91aead0fcedec6a6eaa6c2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7f279ed13e46fcd3d3d68d038d0cc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7135d6227d1249a33b8d97f86c6fe71608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487738266bf6df6f3a216f96b07f2639609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4225bb399b85ecc64bd4c3dea3bb7c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298db225d6a0feda185d3967f1f2813611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c19e3afc71527d96a3d246a82871d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ad31981d3e4aee9589c96c4b97d3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce47abe4f346ceaba442bde6da87fa3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c8fd7811b678f09685bd96e57561f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6653e34e789c37167e5ccf889da8d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ffcb82f736ed1a94129fa583e0a3d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ca51fa43397107f11c6aab3712830618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9acd0669ad0ef33a220975e1a1f2d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0026f2ef8dcc2ade0d1a36363b5ac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a6935f63caa0fe067149f2a80abc4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a97477d271e5fcc67d97b634429f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050db93d93ae89423a7252fc05673c8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba243ef7532e29361a5c711dc763350624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61279032a0d11d547ff5617d786993fe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e547b0ba64edaeb72450e5b6d02a2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1361d7be450eaf55c5c52840967cea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4440dd15784c3733c8fb09b751f5f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da62647f5ef5a9e482e171d91eda1de629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee19c22c1daec7f475d418e091ec295630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cdbd06ff1e6bcd2dd57fde4ed275d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d62c9a5db2fb7b049f10ea6215461632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e95ba1c00ebd268b7fa71e84c6a988633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c771d99c718e2206a2f8cd48eb73120634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1fdb8e952e85457373d66b6657f76635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eac881f353ac1fc32d876af466ecc5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f5774f843edca7b0c409fb4224157637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d885b939b72889d35d86e16f57baafc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49d6c503432d917ab9b494a53ceed3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfc56d1cb188c949547177b74f548b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea82f3a86d874f476942aea1f5bfb4b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6236ccb5c0efc637973c9d4191cdd00642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d347f92f4fcbae29e2ba2f2b27ea622643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b221c462d8fe4db698ab1ad39e46d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66bed07e8e2ebd52872b983593da52645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8482a9b4276cdf8d83f6438568fc224646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37307101f37d543fd9a2a9b4c1ed171d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd70bea52784316056c1bda7de8d0d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7de6af6485ae6009da761b31b3298a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52876d5cea8175883fe503552d4b4848650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fb8e0782c20919eb5a910b6243667651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641090a4922b575a63b39c9633fbf8cc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cd41b239a468bc596830ac943cd7b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2637c555798f5f63f8bc15aafd168654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791da096a3e307affdd7806d9ccdd97655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2b1ba1e0d4ea2816a743896143074656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a3fb484af344271ad5b5fe198d207657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1e717613856e480a1ed59e150e30f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051cfe803d8628982ee4039b063a89b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64219515d0f6fef24f598abdf44447660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818e135030725e0e24e6ff287253166661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba352fcc6a1ee6f6f1b2a9d3bef3cb3b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87986a1dfd2522ef9883cc4fa9f3efc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0f5061cbd6c5368187164759fe119664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b27fa75aa4b2bd3be28625491344b0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620806d4a39ef8102c48349baa268c9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b58d706a26f5d2d5d011cc9cbabcaa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678ee4b76f6ddb1331d9380f3f73d27668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fa938f8614e6627619991a1aa83f9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fcb4440d80ba2109f907bbbd2dab8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2dbac9a3893cfafc2855e45e6dd75671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c938b119384652f63d45d00dc9b0f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a5761e8de55e8e7721302256f77a9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59ef4f473fd41c5a27bfd9304e541d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298025bb1406426bf0d642777ea1131675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030a72c2f598161fbde032fc20f7346676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9239d8c363580e8a9a85b1ae8be645d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00c07cadc3e45bc1717a95ff780098678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6751239af92be2248bff8f41b6fb6da679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52b0343d980e6f8827e70af5e3ea45680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b1b907d8cc2b63ca658b4cd43e239681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684b0c28846088d192b09cb61ee56b9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103d232ff3c6375dbc36eb85b5ab915683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b02a928698a2fc18146ea1f12376d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b2c2ccd020d4c859c0821f8a41dad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f88065415d051bc2f5cf46ef6bf59686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f304b235ef25267c46cad3fe6ff7de687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383b2598a4551f1e67a92f8eaf57e3e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfb0fa38b807b7adda7d243a999bb9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3dbf7f7522214cf83930d1e35dabb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d58fa0e2d2b207e8ae9500a9ea0e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc41f9af44f75be5982296b426e1cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964f950fb6f748a9ce88da0c0f0c5e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cfa368aef837ebb0b83808fb0e90d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c22bd594b5df2846c9bd93621b410695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fef830c87bbe2b114bdd90e0df498696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc86bba8ec5758638b5f90f23caec41697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6443736c9c0ceb7ac88f30a7f4b8f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372816e48cf78649709b3f31b9951dec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193f0b9facfaf6e6915bac5f98e6226700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb08505a4a0605f81b53a8c242b3d5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585982ffc23857624e426001810681e6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba233957ccfe918ae89a3a3cb568bf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3746aad7c3f8e10ad772cb9d36663704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b09fd2455865d6d9dcaedee4037ab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5a141cc6b4a70f588d4a26289c2dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958d6200defb220650641a3a41c1184707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33c6c2c9cb4f9f77731b8b81f4123b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b54ed67cc9da9779df28ce1af7aab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aec6d23debd5067717a6dc0ea89aea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900aa8230b402ce1f266769f25c2c2ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcad1b141eb9bf50786430cc3da2280712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b082c92135c3989d5cf4a44e34c7c95713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0a226973e69113cb636800b16e004714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db65ada601782281f2e889b42e97410715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d025fb8f3924af84e469a2f45d597716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3af1d9af38567eed9e0cb7a6f9890717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263b6b08ab8d3e02b56154b3b7661b2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43b4180c2721e8e70d20a9ee84b45f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a24aabad82f356b8068a8fea060986720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce835675ef87ec3c7cb32c59bdc74113721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce8dee2a40c02c742a6177bce01f8b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abdf7d3a9bb581c6e6ffa2bbd90ad4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bd56cb7f44e6739ff5f8e357cc635724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f3950f78e10d8e763807e9e9790e4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95614872353e0782684cc51033bda4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cac5af2ef3f876417c2de3335eb46727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e791045a6088ba08768ff33fe4ac7ae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb52b3b9f7eefdcb31cc60df71ba32729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024c931f8be7be72c56f42c860e3fe8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7633915887be94fdf53ce07ea220f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6089b7a0369725cb4c45a99186b8b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f5b209ac878ba099ef9751d58132f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad72f32fc21b44f90aefd0b669bbfa3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67825a70a62d1c30f68b4de2a13e97ca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99d9d95f7ad7ac28e0dc0d7239fa89736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4407a88f1bc11fd9ce6f2095c19bab8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776527609518963c7be4d2fadd474ac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33f00e43ea2c03a920da642dd33bb3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f3d990208fb8fa8ec954afa924bc2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fcb166d8b7cbe8a06b7d9082f1e64741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310024c6d21e2161d8e59ee1249e3418742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9431506d138849e38f4f25599f0705743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320efa13147c7ed52b1eec51db6e0df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9edbbb53a8db60d1f45e48957c5333745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e069bdfe5d444413049b49ffe6c0096746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a329674493ba02fb82c4d8df3562d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ececbaf862c018611eba3ad8c2a711748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ade5d234acaf970f826e527b2029fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f188b9ecf7201751f9897ee40c398750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e48b3e20092afd25f78e1ffe09fb2d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f1db0172ac476f48c717c835a04af752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcea1edc68790aa914e6562a486ddbf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04550c4a3a4a74777faf223f98309b89754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c5ad43d184ed01d41f2bed7c9c90b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ddc2ced97824c9592dd7e65729bea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef432a56f07d12e71aa5c11ca7275918757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d645b183b4028e9031c61d725b308758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771590b9ac92534f2842fe2c73f6230f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416c5544334ae840d881f899b947cc4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d5cd5c531e2f84362dd61d5c70e1b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccad1902983de216b795b1c03740eb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec79e57cfae7d688a6f5d501c987c9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766988a0afe4df02a5f11c458aabaeaf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3df96e7a23e7a00a9db10a294240b9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a1feb57882956ed61099936c6f9a7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274d49fc34c29bb186cacf4392d8f87767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>