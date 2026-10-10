--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e51a0206e5f71ab1415174b9b44d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652f6ec6831a116c0145ee86a19c2ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4a840adc0e0deb0e34298a9d665bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb505e23ba0c8cdabb3c363e9589e73e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90832c3ebab48669aecbe3c7fa0f6bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a7bda9ad650e091294fb273f5f9ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e41d90c6394c853c6d064246839b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53044ca4c12c0472333bc33fea229ed88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804aef69385a86b41db2eb0860d4fc19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba949fbb594941591f3fa54a9eb6e89d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4b84532d806689a1b70afc15da6e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e52c654cb002244db63266f8be2b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f795af04bccb940fb7e36bf62f1db4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf15eef3052f548507b0f2f4e9ecfb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ae4f5834c46caa0f0404f0709936215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3326a0c6c88891cb6794ff67d046a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33479667efabf6ae27ae2a1cde2b5b9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8d524471681093d2d0f63257a193f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d0aa861875a28bf5487d99dd9620119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6e2fd98838a1cb062927033e1c65420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f632cac460a43a42a1bf87f53445121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d14162ceacfab92d4e8e1933bc4d0d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc3950c3600428c4ab4a20b72fd21723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b852721dc6316fd04ce94bf83dec3124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a1c8ad5ee41d570f7f834d229302425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c0a4017c155b933799e2d2ee5d34826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e15488334cce2dd947ad4b03c845f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf64b871f058a1751b662bd0eff871a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6d688009a369341a975a541ad311329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959891fe00fe59c1259fcb1a6b3693fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344889c4630c9bbc38d66ca1797f81931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc765a756bf5e0c09d27331fee0e8f3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9ff42dbeaf958803ff591db7985af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b24215411d96a7658bc69e8a94c3e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2008563f3250b581458b3f56103e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe97dd2524f0f46c6db086301d65b2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c3c2cdfcf7dc3739981413016936037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201305c11b9b2f02ea076c917e1b78938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2aefd56ebeace498ee8146ba710b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9648edcaa9547f00b8e582a11a19c0f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c3deb3f7ea701c6bc0fa22e22a21341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f32a59623f43df1d7a4335ebb094b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1855d10ebbae752e4549ff9c3a29c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9da807247072006d1a91d03a2bb75d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c62506564ccd4f913ee63d49f48dea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4131e31766d62cc988da4e85aea5546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50baf992b98278fb34aabafc958e3cca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7156148633c8b952b1352aa8929e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e0696b320ef21360d65a9a41719c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626db43a9858b915de000a5b01309e1550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1153a77423eb138b661312d1b2c118d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9591fc9a923557256aaa0df608cfa952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbbe8d4a9e97133d9f202724e1002a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4097d78c60f73f044e36db8451c9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8280c93ec5b8ca89560552a906885955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625b1bc346890321c34fd159a0696b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474624913e48c2eca909d314f0bdd6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d09246c76729af926ddf80fb22b0f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a46e369ec75d7864656b638ce03e6159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6154a3764682969e91ed54143bdd72460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd903372266b6e9075e636fd6d669f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910c12f20e5ecf9e565c330605dcb3562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9425cd1c5eb1bc5173b550995e667263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07733a5d83df4d97d1b0366136d335e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec76509692cb760515802c28e1059465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2197eead80454e03b9b96058730ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09641779f057ed8cccdb2f5397801d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a4b373b2f5a1b0c94a0814a5976a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a8962d39dbdd4db9aed3575296c7e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e3a47d78ba3808350d08aa8b697b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddc57ed361a851867ef429eab2bfbe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455930b284a21229816aae9177dceff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4b88d4bdb2627d306a6958daa2d2373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080e85b1c66ae5d1846e5435711f4e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc7161063c999a29972e5228722fbd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82d2a1d4dd0031c41f70dd211f9c4176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662b3febdf315799916df6b109e65ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3e23ee7ce85542698c31c46b220a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10253d2a88f0f4790135105d8eab5db379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e98b1fc472d848ba01a82be580eb3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c83130ea9bf1edce8238cc437721ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea388299393355c366829be91cee342582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49b1ba1f8abae10e951a955249ef5f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9ea52836c3044e77f5424020c601284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1133a17b5f63aa94405e57f69b2be8685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a37804042ea22e8285999284d2961a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3d3956a2ae6075261c420df6b133f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5aeff5b446a1c9309f6e32f25f9b2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b64ef294555f2d84df1276c74ab6f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7e88f03603fc7827a8be174fbecfb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23fe936b77b34b0f69a577af1f10f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547621e34fb3269d26e1b70c3afd27392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844880c04e82fa6eaeb6c8da720537793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22929a21b30b430bd1376d1beac79a4c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98193a34c56e1088fdd6ddbc26aff3d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ea6d892cd7fa493ca97ca2cc6306296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f306f9275a227d85a246c3a505c6397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260301d8ef5b8bd717004c912c3e3e9498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbbcead1cd0d5b7452e353a81f2e8499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1887dcb0e255a94ae4eebe22a11e3e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae739d884896ad7f124fcb41537e03101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76967eb85f0c62f3db83b7662f966280102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006bffb5717ba4b9914be94249d0eec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d273355fe33b70de03ab7088d6366d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d171186fdb508c3abe33754be1cdd7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f34759d4ae1cec715ec836117ca113106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abeae4a4067ad2584ee425deb58eb70107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e320dd447099b3d205988c34bd3d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ccf2355db5d536818ced1ba99c5b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92bcc3a166eeb85d60fcecde67d66f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1807fc0d314c353b888bbe58e3f842f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64cb65355b449117bf305c9d5e4a28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ee75c728fc11d6ea744ab71f182b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b626974722bcd6f74f50f7d4ef7590114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffea12624caad3a4affc15aa36983e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d28f1a221c09a54f145af919c2cdb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe75f7c38d0c7ff621cf7ba1cf05539117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa918276113f53aebcab1c9a31e435118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3d8229eb12647b7e05c3bcb6c3b67119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d15f5eae842f51614c6376bd3c75c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373f730d7fe0274603b6f1a0c737614121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa23e471ac0555bafb89d1b6f1be22122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eaeea8eab86cd77fa0fdd27a1c21af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471975b1daabbb8687e8bf63419934c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0079a0977bf04901d9528a7b39360125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a59de09a66417f5c3fe692eabadd1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea99351f26936896a9fa7f5e564160127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a0ea721e82fbe1c0b309510421bc9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2304fea74b609c8864100317ff2fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116f2164dfafb1a10cd20588c938da6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455035c3b8dd1c49ff6cb9f7fd0a5564131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba468d5074d17ca781a33cf99e2e26132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f93efd7360023a3ae3b303f39eb96133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978bc08e426b0cc8e9973b771898943134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155d558f6d2f7bf2ad58a9beb5c5be6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8825cbf825caf45ae0a1fdee4d74c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f1fcae13e1b3908642a7a7a5af2ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a107bfa3fbbf54a8d59b445cefd03c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e951b9b9278f5704f9a1441940c705c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafe99bb9c3d1dffa2b334f11ac64ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcaae4d15d37807f85ff1e268807c0a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78462d4f27a0f5a5a4d544a40c4312c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37202d4e0b7810f5b19c887f7e08ac18143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7950dae7fad1e4edc36074c33642dd9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec9f2db6871233d2fae1d0dc4830ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289528fcf20cc3aa3d34eea753a5965146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7dccfd572eb8dba055dafb67869c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691ddc5d64979374325031bbc07676a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c167873639b0aa0ce0d047eeb9338d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28041dc41e49522faab77f1a141f50cf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e83b7b402164225e2f080080fabcd2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a66991242fe907ce428e1276512a92152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ccfa67d5c6449e2b70286cfa95ca1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b04b95a1ac9d3ba3710fffa8ad33b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a18251c7b8998606e5d9503d2d1bdf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f476b72c7e96dda5e073ee390e0c4a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38fdba616f3914c578b3fe1cbb684f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fb3afe148a23e7e09bf76b80866e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348c3363b70d990a753989a67b59cb8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562464efa281e1cddbce02e92b6bf5cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de8249b91f26811e649fbf71abb22e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898390fd22e203814084180c5f8ee07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39083b5e4e751585258593b7183818f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f73cd28cb0ebbca3ab6aed537f83f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054427a303a371a27efeed3ee0caf26a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c614ec386645c55096a8135f07d6cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c81e02524926adf4a613805a4d1986167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad40e59f0ffbe5a7ffe63852cee076168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195f1e07a53b42d8661ba5d295df5c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056d1b9df56486dcce6325938a997d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a23af55f68488a41547e11614260ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228411309c0af43b70a46edd723e7c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e6daacc621251f2996c75d95f6a29173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9162050e21aaffe81ca9e167c70a7bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e08a0e7ee13de654ed85e7b9261b4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d88f031897b7b208e01a37c9167d6e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15338aff55c2e1cda96cb7f8baef880177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618c80f29df8761198cae9919b3ad15178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bfa911be1c96c0d0c7f3d3c2915e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8632b6a219767aff768bd6eb9ccf4f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3813e9c9d9f959779d174e4c94acef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5b976523c5a54abff7f847e02c7db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172399b994ef00b760364f6ce4be492a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c18d39c21c21170e38a9c76da60a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf0a05be8e6856702449d44078a575185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05985a8238e7a7142be3b12821a251e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9494d8c4cc9ea0003660940853d7cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e107362528b5552c8bdc528486d02a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b3a261a1c29cc18da37484df50497189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57071b8e7323a48ba721057db97fe0e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31930827862d308843c493a57b5c97191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a267a0af5dad3f754d897f1ec41e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f100b34f98d539cad17e48095275d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60b2e900defb8318bff104ce2688ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db0e491ea8a41eb9d20580cae7e67b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9260a6b745ee3bed362ee0ff8f8af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcfe1b34cfb6eeae4e0374fa6662bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107150cad4a2601158f2f4862dc6b8d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152c036399b1a0d7cbbb9b403ef23a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45415d528d3a8f48b73a43d6650330200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3524f0508ca6bf30f21c2b0598bf704201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf3dcd4be0a23cd40f96621fc7668b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d23f66b83203bd30989729db760baf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19bb82e06e9dedf21824a33c52e592204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cc3be23e59b1a6537a9c224fc424b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b65739b3c7d2d2ac7572fe91e9dd8a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf4cd5add2231d9ba6d92a0d998ddc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c34a8265ef4392e48aa0da4fd6ba0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736f355eab69aff97437f6648fd438d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d652b2b8fc40bbea7c8fb75d5a98c5b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e44efb937ee7db768833a09ed41f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b9c22091776d09d5b2ee470e95d4b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac190e839c5d2b523fc8fa6271ddc3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abaf60b7a15fbbe77e311d8d84a7c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbda496c9135b5077f89a41855459d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b64e897e49a821c7f214f5c50ce54a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cc03a709fac436d2833397331ff02217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5d985f94dc8f127df945b65a6d052218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc43a0db9089f9c12f6c921c496ef9e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e17c246c05499f324b671401c32f70220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0d7f5423c163e913968a3e4010886221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156f97dd053b70c7fd839bea4c3101c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665656901d0076a53e8df89320bd46c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a926edb76715f5bc57a643e49aad00224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b2478be17ca9d1738b4d0b3611efc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524b3da0e748d2c07bfe4d1e987bf33226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba0d89295c9f41c4e6d553cef3b73f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26d85e66d83c098d544cfddffe980b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2862504f7b218d5ad9346ed11b12394229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525ff33bdca49e00194fa59b1d94c66230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f498275e7933203cf4137b04b153e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a9904b5b529aad24ea3545d004fc8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e53a2af302fb7c82f94c6ab74815a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41e6e78d3d7f3a02f6ee970a3875eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2712afc6c074dfeca4fea120d28a97235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971c087d9ce84779822704de2abaee6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4803e007b4f24f6dd99a06470918b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93645144e7710e81b8f57ba5c760eb9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7720b237159a79e462ec9d1a902a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07018e12ebd35d248209d33c8ba91fdd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f0555af96b6cd43d5e3ad9ef531e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43d67428868aa011a3bc9100f0ff5b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc069ea515b577a657e558521cdba9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b07dd4d3507a408a402800dbd56030244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df0f745c5d0ca038f48ef2474bef11245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd58d958eaf905225bcc9a34223037246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b972bdfbb46f9eea2f844159834ecc0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607583081d6949a01e309ab2c3cd0ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1757b5a4514f02c956d2af0ab5131249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ff3bade935a1188e0dd39c451e31c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fc3938864693aaa086e1a454a537a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d329b0de4f9f64129a90364fd61fd47252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70817be36271c2a12bd3b7ca097726d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b256519b47d118804b5587388bb1e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50623ec7d612fa29accd67316148cb69255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95fbd673ce3e24b26f885524d3254a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d041f380dc16d153b11feb20a22abc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc745fabd5f0ba67517d4b0f1a6310d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad453fab33bccc338a803bcc77eed13a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695672e421cc6ade467f2b2cbd648041260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e311b58d933cc292661e467338c157d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9f058dfe0e85730a2a14e7794628a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae339a19eea871176db3f519af96d1c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533d4e41f5eb7895787b91af74c16a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599cd024d590252a2295e89ad330525265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7a202aa1e7889ddddb4bb8a8be34a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324632757cd5cb3d04592b42e31cdec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2839235c4b36d6642e7a2023574d33268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d97481fe9c347c6cf835df1c9feaae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed47c71f726842cbc4cc586bd0fe0fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd0373f91a512b0b3a4139467caaf4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9a4b89d2882409a420ccf39a61b3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7000ab6c14e08cadcd5b5ff760c33a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14123c0e702cb09d1369c45f8a4264274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00a4ac3fd099f0f3f8f9b9b4d14515275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145eb332ae18dd3615a166ac4708d85276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07118547278ccf6258a1ac3871b55c72277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30afcc623c4fb1ea919d6d4ab392baa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200d92a80db668cca8bcfdc215c3d61279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2c220769dd0be8f792b9d569adf04280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83ff0c939e02afbfdf956b253496e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdad79dc91219a8ffdc06637e6e775282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801d418ad2cab3ac1414e02ae21ebe4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af131f5a33532b2da818b55eebc105284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cfe3ecf20d6d9ed76957ad77cef97285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78be13a1aa3a92a818074f602696a05286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356dd04c645dfb804e5e9c87b9f479e5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e96719919fea5b8a491310ff06638288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec79afd36eb3e3a5ed65ef549107ae3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e0195393d58166caf4332253452ae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84899532800fa58b4d3a6e542eb971d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2741ef4592973fa46102babd2ac6d4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997eee54c471ef152ea71e8aa00149ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c591a6b8fed6954e64e7594738b41294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46017be0a0adb52bcd673e7a3a891c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a34b00ae721c817485fdd5c69d752f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ad3a9b2285c2399f9563d5ef2432c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63421cd9073f9449a95cb12ee87851fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e41126c226688ea7b583e76920fec7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f8b066849f96156920edcab95a54f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d386233132015512bcbd65161ca35301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050789d49fa833c0aea418efbf7c6402302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efc9f32490938baa7107123f7e1064303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d529eed6e236ca13baf4f73b7ba7b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b88142a3fbd97e8ba6c0f42ed3cd6b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cc019b0745fea224cefbc67edca05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991478b97a339afc78a988b7f2030632307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6d88d66bac239cc2e5cf665ee60cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc672ba05311f594914ef9ac42aedf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2c877021470fdd55244a35511d0ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22191ba7b6630b5f7b517e95d333408c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0e0b21434965f1e6aca9961cab828312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab8a8f5e8aa704bd2da581c2c5d8ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6302e0e509bd54188e8696fb1e45c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d393ea35a39b31f290c1eec092040c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde84648a6647ca87ed4ee2522be90d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcb84e1bc52e447b5df132ac56244c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f218ec4470b390f5da3d049f4de697e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fd4e13e012e102d23ed3aad06a0cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bfab76487a2c3e34375af9d51616d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7572e3b556e359e50348e53b094ac5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d11f23accc24f277a587b19b25e0dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad77a1e77fad77e2a0e036bdffe7665323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50811b675cd8a570ab2dd6229e4f4261324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0dc6550ce57e46bc79a0b536d207d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d546b093b613929616484a6f5c3f70f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a3ee9d4ab4dd3a7e9b2bad76f6a43327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed0f49c16223c706f7730abd884aa1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f43c72408b0a2662272c24dc2d8e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e4a42a5cd05899e4b017a9a31dce5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4f16e41ce5b6b7cf83d0b49da139d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afb4d9f5eefd7f23198e86dae72d17332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eeaf1d6e86c70226eea6335977d1e5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900a0b2b94125e5270a14ba48d3d10a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1957e343d18c0dfbdea7ec3242de55335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d3be56cdbf0fd1317f2f96441dfde336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5766ac36473b79b9109549ac5908d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b2d0049f0278152cf0dcda848baa6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c80f198ea4d8f73fc97a7c90f13bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a2269e2bdd0612ac8a8f66c464deb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3e6f757cd63deeba9616f4627915e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ce58827a0de4729931c3e429b497f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec2d935fe1c2298d96bda49e677e2c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25140e3727169cee6ee58290d2d98e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfb533302cc0a6979bbac8cbf74753345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd08c139df851ba2e331ab258f17e1f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041dced5bcfed9e2f4a30a96fce6f5a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7dd5b1b7369ad6a7604d992fd46d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da148adeb132dea22c3795f895d88094349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225100ccc1f4046dd261d39548158673350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5f3b1b4ad36d9deeeae9ba79801ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07269718f8d3b568afed64ea720e9e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0efb7a37826df4980082244b46f31353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06472fec8da8801519ca761eedab04354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736b614165a6cbd1ddb3a80759bb041355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f1119fc811a415f56885128b1c201356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477a81df0473940d2fc069782f02c80357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a2e61d767d07539342f126612c65e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1519e337dba40c5653741c30ca2ab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6055113f8315dc5c570bb14b009f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910eb60e92112caab550e1ac1ab28ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82544774ecb8fa46f9175234236fa30362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab59f2de8ac442721ec39790ce7f39363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3186a61efecc0edddb49743d105a06f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba9fb7150229f3db8884f76df8fb2f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b66f1a4762bcb5d6b9033770cdd7c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb50623ff0e230cbf6cb87479be815367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e5c5a9d99bcdfcd5ab0385a3963de368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4dafa6094a3f4e4eac8bc504bb412d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ff0b882155dba549469f030e0be19370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8e7a419945b3e3760293023d26c31371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33142521e29b6f2904eb58ea8262eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581c828748b97190c36cf7f863f15e7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996ba756b6928d9ccb2bf3dc11a206b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8b2451cc94fba684e46b843a70e78375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f76d7f7802d1ece9ae0600e2efa1a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac9e556daca38de2082cbe79c17645377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1d2811a191b735c8141d1f34f9de6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6b4d5f9ec99cebe201452aa6647a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad7d97d7da62e4f99570beee920612380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c923fe41c4cb683f33a2a0b07d457381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394e5588de32a9ca0e222cdb8e85553382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e39d16085c287c9eeb43c1c3d37db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e453a874be1f4d8c2dc8ac9de21b95384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19aefeb5be3261caabf7e853138961385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719656adca220aa168a7c10f08d28577386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9d1d53c6fc9830f789cb386e0ffa0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb2b47f2f4e1830e96417cd72a7638388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804d58e32d095063b8282d0c7cb17ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6c0f3b5889c94e97cd5718a479a31390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0b7ca89bd3fbb312698c092c0f959391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758eed9d6725c22f34aedc99da8ab087392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c2f444dadff583b1d08109a790e59393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdc58ccdf4663940ef625694488aaf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785dc7354c5417d1b179b6b9b389aa4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1f62266048d4312eba5052278f285396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7280d3ba52b0b91e7b93b98cf5b82397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3397baa8700c9152b3883b15cd6b7f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1be82aa38e07f8aba2cf5751c669e9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6461965d31d3394a41c57b68bf3eede400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fca88f11fb408e6960fd05f9d5b580401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d55b4570ced493d0103966b0acdc1d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc873e13be705ecaa4fe2bda7d62e173403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f38b08da70d0175dde5947d13bcce7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cbd611e73a588510a53932d8d562d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905bd11c191bc96e6effe3078c37896406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a1a9c2c498de70faa038f4e224e59407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1ddefdbdcff1b9661a89849a00c28408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d180b341205483599015fcb2ef8431409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4669000d9694d3fdd74763dbca60c9d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb587a4d811364ba92a21e20cbbae5f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276c7c4309fb3affc4c3f4e703cd8cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67955420623a2cfbba33e08c8acb26413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f44de9dc1287662e0711e402a69cd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c053ded53f4b85ef0a0e11463176081415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab57d52192185a80afa3033b7f9b61416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3043a4437538d8bbcdacd9f652ca653417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6723a83214299fb665ff9f9e795454418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e359e7e4f5bfe834604d983f81289ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089b754e720b3ac723d4dda7a086b33420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98514b6fd19ba466e44c124635f25f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412a9a9e603d22263ab62e6df9853e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4790975fd8edb0c97e2491c4cbe5e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb7e099670f4a9b64b99fca3538df8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3f8366e66da91f157bd51106fdda6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d17cdf19f9371d4431cd4003b7cc5f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923e76a39e218c1e27a66ec85cc46c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f5a4266a14b5d588d40fae350df8f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55291b9742e9cd60985dd2abb872f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1c75e563e99b2afa9b49cc882efec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e02ce80e2fb7aaeca1aaa7a51e8f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c71ebc3a0a05e9a2897ce06cc1e03432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1676c57a85907d7bb9616fbf3a75f5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adae43379f42c9e1f9c9fe132c0481434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43863838f364302285d5963b230693d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36518c1307be663bd0789b323a9d1ea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a5a748d5929ce18ad68b9d2b6e7e6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6d3e8303b3f5c0ce98c190598cf5d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1107af00c820a849120646d5d66485439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b430199a66b8794ff809acf63e7dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626245604d48ac0326756490d304ade441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e816e15352967fe0734a66ecac84e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041828068a9bdd8213991ede7a24293443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8356a7050e625cdfd5eb9570b3d231444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2175ea16bbf78aedd7a072723d7e34a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407528dd587ac99ec14c2a56a14c20b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363d8153213e8ff1b74bee5bdf8bda1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dc93648e5b96e4d5f06970d4f2425448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3dc5a3c70dd42fd83daf739ec076e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176eca68d6591622239ceadf84d03065450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49721dce4b2c85d9a396ed9480cb8074451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58769e03ca4ea1e19190fb54ef0016e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce760fd61e3c66ecb190e9f7c3b61ced453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b9064ed7e6cbefd5049241f974150454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999963e22ca7a8571213688dc4ad617c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f52a92be92ccea89bddd3bbe909182456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3b355e802241b2ff2c48a78b763af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ef04e1fe824ff08562a24e34a858a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78ea6aaa7fe2c43b3855a1b9e553e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2db7054cf0a2aaf762449dbbe9066460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ca38b1d6cb82ee3044bf6aa6afc7e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e7e8e349a550260df695d1b034e01462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf11870ef3f712154bb0c140ef014d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02534d1774a5ff49d80affc6216eebb2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bd59bfc263bb30adf32af4623a890465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922869b738ad4717c2925c371331ea9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc6ebee0e595d32366cdb3a315f7de467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b926e0826b284173f4787789e60285468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a3aa35b3d91614eb63142f29f6900469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb429e77f2928b5c99ba3b24335bf1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95619489b8138621559d3af1e0e42b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b014daf62ed8ba01e8defc5890a280472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38747faa3d9081bc3721cdf5dfcecc59473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c64f766d28873c42e59122b0b4d07474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb8211dc874f92b8d63224cb2c7fd6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411e3090e0b8b80925d5b37049789d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ebc0a86b668f1707aa97c9674369a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bef97b049b3d3c64d805c3e9095a54478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321225b550961084411bfc81951fb33479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a263fc23806beda66ef00c780b65f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62c5075f3887b62abbd044f5974a8d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545707d4be65d16f8625cc43cdca3c3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2c2f7a7a7a32d3dc2005b4bf4a602483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a80cdae6018d0a048c1307b0ac3fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4a2beb8dba572744bb66409880f32485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527aaf3fff1a8094439809aa2012d40486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5056bc2b4591b6fba460b5e12a78785487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926274292ab4ac29e728e5194b17994b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e318c73913cf2f101dbad68a092502489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e990963243a49b43765464b1c78ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f6c7e16ea6e893f4955fa33bbe302491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bfba623f50af58c4c75c36c2bba72492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f273df1b0d3977d530c3e4d5cc4006493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe446cc76fb3c1e7501f4451b8a3c28494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795df6eb1f9376190c74b1ca275e2e60495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154652125eb8e59022640c6f8ae30e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1e1a6cbf4f13d0b8e9c1fcf719f1a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adc507e8300edb98d2f6bb698ce4e2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b05cf335bc6e015053a2ad88c4243499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25d54bf33ce893d9b77210aadfc1c8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325da06f4916260e916abcef536383ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28daf36f63d04a3a5f4ed9ebdd457ed5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5e4a8c0740961093ed6d1c199038c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2572a004500908df6245c3a05cb7cc2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bb790099f0eef5ec02d048f1cb9c4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d266e959a0ff3940faf957ebf555260506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82244faa5325cb3e6d16fcd5dbe1ee6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba255c939888c951f9faa392e7b402508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a0e20a1219c7dcc3ac55d8276f109509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47ba81cd5c255f93ba866d610c2ce8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbcfa8fca373de45c5a17efa7fbf7c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c78086ce4c4bd993be16c420437c2b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d54941eb66c30500ba3136c19451a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1c2fb6a723bd9cdb228ff50f85d0f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113aaf98e261595c20cd4001640a570515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243b34b9e868a82046a9eb51496a2b7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8aed061dfbe676b4675f9de130df1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d07552038b3355e0d3b138bcc8d24518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97b45a8680b718044b6e655d4e1a7c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd44aa9e9f05f2239c2a462497db57d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434a37961d082abf67aee573f8bcfc3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb883d7cde4e080fa470c13fb9ce341522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ab6183edfff1b8333b9f8a91b92f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f8e9d0440b338ec850f67c6f25792524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649328a9fd676d20de150b338e69ec3c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d01c4c89c1b7c4a45488125ea5cb1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c12a29e670479ebc7977dea502604d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6707287d2fa1cf40050c4cf909c230c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd393a8dd02749a24b8b8360f1695979529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646d7ec5631685afa51380ca17e925a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb741d10748f4184d06d0764ba0e42531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9561904ea222d953901589560facee7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45be6b4180b2569c0d316c7c435ccab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27808df0d093e30ba1cd9b8af2428103534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8ea20eec5ecf85957ea561b0d2fc9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06e0ec9720917d40ed785dbe782146536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100567febaae991ce10e26d21520dd4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934f10263deba721a17c36ea2bdb52a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa80fc28c899062a47ef7beb6082422539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4189a099ea15abfb049039a37b163540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3960c64bddb5d5243a538c9ac116c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96373fba624500f5e5ef54d1232bff7f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ff19bdebd755c726f1447f58699bd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a37c3f3433244c44330b5d855c43f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d5222b8200c2c8b9ed7eadd16f335545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba27ed401685bf65db29ebdc099e16546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973d3b458b9759354bcf26a960439ab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c52cd025395722528aeda44c89f90548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e24e04f5c0657e52eb524de0b69a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf5597eed4e694047c7f3b144935e7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42432a344bcc0c88212ed589707567551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2900e2d57b6d18d908bd76ae77210b8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbab331819a43aab0fab29dbfcd6a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7923ddc5c0813a167392c0a189150a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996a9cf6ddef77b7088e8cdc667dbfb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209ea73c071049703f8cf8b5565d180556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded3fa3ae0a39c24477d6823d82c839557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844960d77f94ceb935e7780e81068872558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cae7c3fbde38ec42044e76b41dc74c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe073a5c0c452cd7812a46774df2460560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6ada30e46891c1c2e58cda8040ac2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb21efdfa66e9d9f555e890a7d5e4b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a08f079b1e9f0cf6c45e2d7a4ad0b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80666dfb73fed3a735ee223de23d38d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713dc54c6056debf03559c63f18435ab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca02c003b4ff5dbb1a84de51bd9962e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff52d799c539aee5614637875efb4d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4c237dd9bae6dcde35910462fc1ad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bb5b7f8624c4c470f183c82079cce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00413e4577f1320fba49688effe42e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acebfeec61741e165627bf1f369d331571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b9e573d29c3a1339d9d4ab295b3a0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350543af51346b5edb3c1fcb473cae4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61ced140daeac5799e0c4eda045bb9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ce7901445abe951232770d7c311c7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c906f0cd4f3cad289108441484343576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1c71dd4ee23d76db48d6f425affa2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d32c7d2da0f8b615047db3f0fd698578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d681da0aea08b41a2343b6eb39a4d1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78c3379ffcdf720bb7f421f8286d9e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97990e5c979e4535e24d4e50d00c6c9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a99bd6511ecbcb25ca2cc55680830f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b85cf1d3a894579560a5f34691d7d2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2007609745fedcc6354e4dce29e963c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a86fe69f18273b07d37d0f9ee6f5ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b1296e38913296f9a12f300b9a06b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565bbfdf8ea59b17905fefa90e97541587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66db3f44d448adb90bfd05177c773e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ebcce544e4351fca39fc4d01ffc87589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03e026dc84d57201cd996dea84a0c0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172664e2cd116550d3d79a57a9514fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798333c6733022769fb0d62f7b538d11592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17cf8beef9e5c63f2b6643c5801b5c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c627de78681548f0c3054987d203509594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb6ee632644bfb97fa92b79cb4defb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50456040d738cf203ce640a1528f6e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1423fd1527adf45eed4e5735134f5fa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012ef1b9487b22cd8d09a11aae9ca38598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc251d6b77c95c5698755e58f7cb55599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67355dfa721f6e9dc6d44f07e7f89a36600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee9c3f28dfbaf2031446ece39f4d37601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8102195ce1b23774282d3e556a330602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f36472300133f4aebc67cb1a3f288b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200f8485335a3f2f05575a77f92d0ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da890e5fbc483483fc02cd65f39c0e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8536df697a0d16e90d331e47f46b8d8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01257e851e6b452cc32dac911a97f2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7073b11e4eb13535b89d922a87ed3a8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c2e719c99848f7de54cf81ba313f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6170aa69a022a8cd7a32da963f7018d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40370d63886ec0f20d15140ad5124636611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654527632f592ab064b20aa68c95a901612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d53003fa38838acba2a61519a60122613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca6513290898f8c22a759ed635fccb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5130f4b86c98cd6ebe8218d929321615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c9e6d4498f208bf359d8462414cc1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856867897396e1ea00be8fdf94c9d9ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f6cf5bb7e805933372c202c95a624618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761c0411efb9525d94b8031873729bc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e186eacf3100bc9651c48b5b64e73b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a7e70f335381d2f2fa0ca2e58e1a7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce955ae44e3aa60b3df7aa06e5ed1ed9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d350695206e8ce702d2849b26446e71623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ca7df39ff59605bccea7e1a2ecadf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405e845f94c2d5878c25f8f1e26c800625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495eea87ff35ee3eedcad354bbb4bf8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5b369947e0e6dc9fce00a3d5c75b1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8030dbe9000b3f9cabe32038402203628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d194091599df68917b17c8ad9313138629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b226e86fe857ead93ecacc936eb1b76630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c29bd3dc28de66f100fb914f774fd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c457291ee1d72ebff5fa05f4f0eb15632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0ad55e9298a3fc417768f2c4a90ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3a53c9905e9d0e1f9642adf4a1033634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030c9bf2f16c18e8745e66223424ea4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80fef5b1c70eda856bdbaafbc0f646636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204daeb4a94f0d1c0cd3da984516dbd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f19cbaac4ff329f587f2b763f6788f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc00e7b35f1afe27a2293e34322a1ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4daf83f48f91eda6ec493d7312d42c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3f6923c4de0708fc8bb387c3536cb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39110b8f3e7fdb0607aa1d4481e993f3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70b3abce1c9e978de1be7737a36f73643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f92ace288515dc676c7747c84113c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dff0b3926b827d01834acfcac3677f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5263aeeb739546b7c7939b5773d9bb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81d8932241ba5e74b64a01099fef8a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20634843bfd50c2c2e095e9368b1fd5c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38093c7399c2a5650ade92a23cfe917649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d17ab48bd62792ace1e2672b7a1332650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c3c8fed60fd1ba8087e1504507e6d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e806d76672730c22043e3093e47fed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3082c386f494a1d6d22803fad8fb5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140a9e0980d582bcfcff538510f3cad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43362daf5fa48315f45bec893a6a62f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1df2ee917e41956291597a59147f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3d118936461156db32cdfff3776b9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fae7274c52821c3f06ebd6d9c8ee8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38cdb13b3c0f8088175f548b95377d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4ee04301265688873c35e83b3847a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98ff7aa2bc73d3964442dce893905e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb055cb7f5ff719b8cd2aac1f815c83662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf94c70fbaa174985935c3b2dc7622663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23930a976d20b9dd41fb4374485aa6bc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277beb807cac408de26419a6e376a585665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d18c60ec8ef691e3ad0414f821ce8b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136044646d071026af9a8f4bff69754c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a472d2560332336c45896f7d1302d2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280ac7c3cc3ffe3b48f28ca88cd6e36669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962a29892522e4e7d15b36c08ab61e8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38203ec5e185ebe4bcb64d6ad79b7600671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3b30f57fffca1662e9b48ceb800f8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba87b5989efaecd11d765c079a5810673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06427ba8fa454ae8270395d3b82ddf0a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ddd95a17fcf0be50fe3240a1a8bea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78baa25af59c4a6190c9f407f162c08676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f7cc3f74a719ca05a7f3633275597677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2759fe95dfde79f4534c9ec775ede3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb3e946c6d95d865c026d2796e4e0e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f945edbc430f921ab2a104413d5ec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539227dd727f37e2ad4ee6e80449007681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf62ce9803d0272c31517006abfb12682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef55d3d589ad25c1f6b752b017233d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da533ab524ce15ea69b191cf6e81185684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10187eff3d0a46f75e4275581dffb0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b5e7175a1f1e1d3f5f0eb58571f02686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68323447ea428b8d8c31c644838c6ad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafe702815975dec42b2265a343d292688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fae9d7ab0f99676719f7515bb02c72689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652f627cc9e95310e0e0036fc684318690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e5052acc333fced46afd41a17acf2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dce1cef42c37418d95b012873cc3d3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634ac01ac9f43afa13eba726ccae0c9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e114b7b70edb5242bdc7ca81df3937694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2b86948e3926990909c980db442a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4c06ad0cc749df6c6aae9fa10ee5f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34faad6c9bea6522c4b96b1ec2452020697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddaf4fd641984221a8dfab2389a0c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b77dad3c0ad0569c943ce784e6014699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c69710d2393a05ab1252a6686cd9e0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03da91fb3d91323c3c9ae7d14e61df701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20650404bfaf4e7d71debeeafd49478702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc15d3181827006d32df7880046043703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45396b20ba57541b8229f88827c4b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6f61dd8cb53b0a3001cc029cd00bf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d73a241c007112229f920ff35c2e37706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e04420b04b79dc3b9cfec15c0ba6d3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cef531cd0bff0565da68ca38047f09708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e46368e7750783652489b0cb07ae30709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff67af1e9d137f942badaf0e6e19d7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccac03afb6a8e71030c5327d0b3375711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444af93472fb911ec841d667b7d7f14712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab64a632089dab086229763f9fdee2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8ed85c4111c940e0c0051a13519b1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2c99f57caeea7a2b41dd2e3623ed6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487c65f33c1e6da90b8980fe2147062716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813d86eb8e21c44f1d88ecad5234c5c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8c71b705c4258da174e384231e049718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a69d253d6f0c7bc2c071551a39f88719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cfa1cfce4f4d272ed8a746274a92f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1e696aec8efd157892f8b4aac30cb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb52af1b77ff327439db3271c83987722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00f50a8431bc8e763b6f753d15e9f0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0159646dd579c68ba62a600b280aea1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c211672733f018086d5769e56a14c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55290e776e6a84f530d5d4901ae14d1a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528e892ac1f8a1c31b32192d3aad102727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41c7a0f500cdb535ba1ce153773a35728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbbe2871589cc500a6ebd6dd8051b8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f97b0325d1820a5500d7e98017485730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c83ce42a76f80ba9eb8c0d686337f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e782d75d881d8ff7a7f27146193938732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65336ac67f38598c8507abcac2ecda1e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45173de58c8b8e5f3db9cdd6c59fa06734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1a329d5b53748b02b345a22cd79cd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979a646b130b33f7707314e77e06dd3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f9dd168e7788c04cfacfda75a9663737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c41d68139517a9305c039299d6323f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf73f1acee80d4549ee24b9c628fb2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f787f3e2305c4eaf5a57b2b784b8c5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e8fc2494e3d768b29af5cd143b2d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62f63f9b4cc3894108f10323d22666742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede47abe5bc31aa5ae2289cafc2d688743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5ff603707dc19c546de60ec6f1456744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50a3d394e33153c8aae99543c5f1b9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de264b9c3700fe41485f24a3ff84242d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc6ecdca12460660e85290fddcbcd8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c43de9ba10020a5b187760520be0c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf08f5bb9530d01b03a00a2edadb50749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cb213b09b2e9f0d903c1ead7f4e46750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badf6ea357b42426e2e23f3db40f490751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ada122407fb96203003740acbd87b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30535d812b55af3d0e040a4355da7d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebaa6520cc82dd724b92c2ac859232754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4ded9b8008e2315ce54bd6eb02176755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c47ba21d31f504c9a79af99db7873d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ba33c6bf232c093a6a7a61c3931a2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67dde8fcbfef47c6070fcae6d441bd3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2300411336a048a20d39d2178c017759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671501757e21bf8c54c296569e951ce1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934815a5c2a575d5f23dd7ffaac788f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76511d2b0e39fdfdc9cc68c35b26ea762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d0bf8ed34a6627139b13cef376100763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14f482c97f912d842f5ecedd1ef53f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab149237f7bbade2ba76b6e9408fb2e9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840c3b9b41ad36bf937fe614e5188e5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cc27d3ecc4def04a6f0e0b3a0a60b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfccf0728794f4b93b41c95a61fa07b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a19bda7e278bffcc7ac71b19f6ef4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec0fd61ca0f46888ad4fd60ef12740770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c25518fab372420030abdf5dec77bb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2fc65dcd2679d8fe25a331f037fc4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c5d659e8b7572aead2c3f6802c21a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af5b92bf4a5f0c0eaf1b952d650f18774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee116c4319aa33856ba6b9f8138d02775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aac66ba747c1c5ec3a4597a716cb93776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629b7ec38900293d67539a22e80fbcf777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842367b2a70f882d55ba9bb92c13696778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256cac880232e2a4c03708581dcce5e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b20a0d19aef67f8db5edd00fbcaf3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8081a316ae6088c37b5bcf37e4dee781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabde7af4ce99fa46ab58f38672544a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbe5e9845029522835ed33bed33d95783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40d27d80e199281fe0bda745b298a3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4bf40a22e7f9dca5d9fff2f4e25ee785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ff69eabf40b819db703592873e4ab786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78025bee8e3d397ae2fdda2c6152d4b0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685a460e74b8addbdc0c32e796feb3b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce8970248061f83a00a981057cf10b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b43c5ffb5c17ed344f53d2fdd807e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42f0034b530c7219322114cc5ddc98791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf99cb36bee2a953c78f9e68d4fd93792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6253a02c9865915cfdda1da2cfcd4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f5a8298aa1852dab09ca47b7cb596794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed07f395630a4ba75d4f57016efb170795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82baa5fcd33ddc8a0861da83954d944a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472b2a0d132eb2472dbe3a7b136c780797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4502059eeea6926a0f63fb6b973de60798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03addb13f005f56f46be4665c180bf21799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f72f52cd58cc57cbee4c901980bda800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d47351c439655d3f0d7b1e8445960801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438444d536a6e0a2da39fe77c7e3ca5c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fb2b2c7de77def28131ed01e1daa1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57380f2a33f2717ab7a918d12516b95804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c95aa22f974556637cc40b06cd5574805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d23b3efde67ad34c6a720bcb21fe35806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9652dcdf820c7f7d4b365afda42822d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91997e9f728011eec792a009a22bc604808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96391e149aee5c61eb38417b8aa5aba3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fb70b44351c8fe1a17c6b2894a2a9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9a51d8e179bf5e08f23cc99b13a9c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a98e1ce0732fc2001aa7d66f2ac75812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c19d3d1a2116555610622d23ec074813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5a2172d564142256e9f9dde63f0a9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30774e91ca88c7d42bebf368633df16d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b53c7606e945fcfa29f797ac4a0d47816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269311e44c494385b6de988766b6a13817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91aeeb0e1a55ab7011b5719c594c2b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10dfeb16dbd5059e1729ada2347cd52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae8ad5bcc505090f0b69161b78ba3f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0903835fbf9b34426b5b718ef56407d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8302ebfc1e7fb87030a0ac393d6115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8f53d1ba5427f89eb2ce3df1626116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c26b74dd91a1e36924815e48e184687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20733ae3e0efd9a5d9b4097a1d982abe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1299bfebc4a20c1de628a981981a34b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a641d8de5d2cc75400dac76cd26d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06628b348c4343bf33e13cf00fc9b31311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3464283e54ca89cc85e6c0e21dfe28912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69825c934aa0889fd2d187f9088187413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc279227bfeeadfa92c822ea054de9e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a20b0253505009e41be00fde347a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4f49d541f285e424401f7f043cdc116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf2a9439d9c4199c4097325322d06417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf924bef43e3b019745acdff6d2c9018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a0ded46be009c652f488fdaf6e8e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280fbffbde889bcd40db9a5bbdc61a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3745044130e57668575155de1980321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2dd179b0375d84c3ecfc7fce3c2d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b47b70cf414f678456cda97480aeb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccca33d2b3b749454f612b07fa8a1124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed111f42da8c12d3e1cd88e47d17551a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668666dd79b2d1f9804dbced53e6d9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6b548ac5e936dd64e41c05a60e4e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512b5f2f1de30b70fa830e028ae192828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c9c2c8347579763396c7d96373ebd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00709d772a6e952893ea9f0175deebf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab999d9be9254ab0d786567671c009f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf927b2c054dc900d96d4b87e4304c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3f12a3c756a2da8f327ad7c96fa1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457651521b3024f13653db65d5defb434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021e3f819557a0c34ff382a5ad1d27135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0e4001b9d4017f6a55b7947cac72536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be769c1340dac1842f4d960c4f37cec237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ed1b2c9de3c9067bb3470ba548d4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00d2869c90df09297d8e45d153fb0939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2542a139173e9da2fb4e82433a8a1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46cab0b83714f4fe66a324f2aa48cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4326b1f129765d6c95b4ae2057afc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed535a2bfaaf0bf27cc480632d148e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d26d2d9b6fd7d2317938411ea70dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c084861fb2dbe8c5985fbc099aaf5a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0573a692b818a968d17ddc5815d20d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa4c8b0e8b8e4cb39da82cf5fb1f2447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a39d798abe00f1d6af40ca9ac652848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce5aa00f21b145a285f80035db266349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9b22e9296eb65c663384ca0ec31d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa066bc51a76262c6934bc138340bea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadcf75815b3344a5d292e70d6d5fa152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72de08ad767887939f2a84ceb132dfd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b416e1489832113349bfad0a04f33c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49010950ad64d64185697022b82b8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9787b9fc801db1797d05419458fe656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2e57b8fa768cdd2cf11819abd32bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c189554bac2f825c597dcdacd9027bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669326c908ba6c8737b0b1f304222bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6e919173799d4d7eb9bd104d4f8da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c502e26e2f6ce3086399c522defec061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb69238f1be83648ef86346e2ca32bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4d289dc275e2ac75e78e35b40c38063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac472455b72115f69c03af88106d90c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd207e9ee925d916e179ad50ef02728165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a25d3992572a8fc85b7252e4680c5c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486aab265f61b37136aebf46bf42b7d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7693891edf16de7354326d81b64cc068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a385abad9b08b5f5c05eca787a859f369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681175f55e5a95e09cfa2f1cfdba717b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4f81fcd7585299f9ed818fcb2e7e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45e372c5315b1669061b80efa7bc7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d820016a120cbec270985319cb913f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ca874481cfebdeb905813990c2c6074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e44290c6c4acd9bcea9b8dfc4565575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426992e8ce38b28062065d4efc88dd3f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50e8009f4bf1e7ddc8091efd581a6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662819a43851eac1f0337b10b381f4a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f213c829b3e3b57705db0bbeb5aff0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c632b60235f97a35f22bdf6f4a9339b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3dfac28479f8e1c43ccb59e9b160481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b14bf31234c4340bb7fafc68f70cc282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015345a0d56bae5f842fd3f07fb766b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c2ea0259a2812c3a097a76016387684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a2b04c5df17a3d9c629781b81b2cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1b8993032548ac3da728a9eaec6e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923f29f40023dcc86c70a506a40f06c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae736a4d65cb9b779ff757b15f8f687788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e3db6ce5c361b5d65c47eb20ff35989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62fd37eb501b19ad1cff7594c00e9c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175287daf8262d06000bcbc4f48c514891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2801fdc15e535933f882c62a74f6d5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86442cba252021bb50475dcba628b7cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7e9d3b4028ff9f82688da7c83d55294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93aaaa3214681adaa347fbfe5d49d9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da34da762f16bcecb0b7ef5e923265096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe7bf52550f760b1626e5d05c99fc397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23d0efbcfe3dd108c8434863a361b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d3d27daa7630eba02da4025109c6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c13667590288baf0380cb0da65936100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3aef99a212dfd50d879782201e4681101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1757b9456e508265cd92bba2bd1fb9b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b0b25852bfefab64f7d14a91cec74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2b48122c1bceef64b772bb775f21f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c733e6013b1529f881df6820c6a3bf1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff91ed68919f073805b7136cdf4f12106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9861b5d3a0cc8ae725081cf87ed5e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7dc9f2a2cd5eb439b06a663e4c549108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bf555f91297d7164f7623d8464e0d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0e3c28dc83d34b3b98ed68323fc7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade46391d01f60e378cbb24493e4009e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751feaf5c49ab59743adba3486f9e33112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac731c989e3632533a81714a27c67efe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564f5863718abd999e81bfb7ae24528114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f862b162ffe7520cc71c29166fd37b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07961e21db65cfd5348e682ce811ddc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3b27e9dc5b50699c18cb39aed690f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e488cc778e802fda4bcc8d226db9e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606280e4e7e1a4a0456b9ace2798d6c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35984d337c319cafd20b0a54560cb1d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b2793b6412aeb754315ff2398e384121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec565e5b40c3a25602d0d960e8417b08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc856a039657d109d38a38ff0e42c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1f91c11174603c6cbb4025d281705124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d33c31fcf1615bbd47ab9eebfce070125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17492e33934109be28d92c5f044cfc4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7d0dc50e286005e481ebb60a87aa7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fc4600c37cf435ce2577e85b0fcc3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b1d499a1609ea83e807bce70bfdcf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff47e0ba820f8564a15daa4999f7018130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07de18681699985c3a7b0e1db55c0ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a99be797b38cf10dad850eb4f8795f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03361c165466fb201690e9a6faf04c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e5ef620edd6769e35a3f0f5e5276d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48597ca26bdb607312d77ca63e2be3d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e91adec96e1d6f04d0a55ced1bc05136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ddd15a265f986ed1a071e363ffdad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944767dda3a650f62119f360c4b3509d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68a29dde6a0896a10589ca9c04ef08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbb4bdc78239e090bf91eb1cff119c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab72c0a7e2aa9804241592872c6421141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4b7c1c0c0688769ee133552754069142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b11c6394df5bfc6724640152c386fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19b1a374f7833ce56e4ba8689e22dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69290d03daa8961433f6636318f5c2d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88197ae9673f5a02575a601e158215146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74974d31db251f6068fe26e3822525e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d9f017c6859d53cae0a6a3f1921ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23e3051092a9a027501f0689c00d90149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f063f8fe5ec6a26d9a0e20fe4451349150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee8a1993caaaf07fff33e463ed3821151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cca48f2c79fc7f07526d6187e25fb7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7b1ee3fd3cd5593b4f68814c9590d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969bd9423d2871cf33f60d91f98e84b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534ef9b9419c88c4f6a20801df3bded155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dea1c6d48f6c63d409d6ba6f96492156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db298affd3dffdd3afa7013e99a8c66e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d65d95dfc77749e0d30cc4bb50e86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344f54ad0ca2652901b679b46305f94159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e7eb867979f459e652d005a70719f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b79152c9de004307c0a747365fb09161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e405a800e95587f34c1ace7da819ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c0151031638f58bb2d5f94c37098c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae388b98596dcbaf16c774a9d09b50d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead85b729e1265f716173dc534e041c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb417e9b3a0775890ee7b4330165511166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba112eff883f3d286a3625e9982dbda2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c683388d8b1a0fb88dd833dcaa463ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8305bc78c7e44618be07a1f231586169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f2b9ebcc95735ed1a06ec994ae1c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112227a1477ab81eb2ecfc023a75073171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd930fc2f99e38269093303f24e583172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5da7eced577aeeac0cf09fa332020173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd7a39879fbbaec85bef8cd78ca499174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddfbe361dfd1344a3fd90ab417e3b4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124c93f3750b935999fc9dc619c2f67176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4a196dd0dca892fcb274e3131cdf4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d241583c8a9ad4d5291dc22bffa15178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a1272c08725ff2d28d62ce3bf0a20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbba610b42b69026b81a47db6db635180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf57beeeba118201891c6160ab1c17181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaeb927776d6cb6fe6fa7cf34f12230182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd92176fccfd0d0a5a29156d18df64a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430c184bae577c27710f0d280074bbc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0f84771cb0fdc64d3bd1c5e5d393e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b5b63c12a31690cddf347a8c841b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43533f833a2a369552cc34924d0b0fac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909c8de3b333cbbc1b104f991ebc0fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ac7fcd298430b1e56351fe4808605189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4642d1cb5ed45454c9041809153ce8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfd417d897cd54dc1861077d48f09a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73807011f241b98efe9a77e872223ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d935728216685991ecbef7329f9550193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c336ca39a767ea44178df8e0df50fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813397906e39d209046105731c814e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5380e9662547736434799ed1c5d4d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574229532d75ddde3fa9585c0b1adf15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d522faf642930b0431f64fd9f8c3a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55359cf642b9d7681eb53e16b29e7e2b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba6e084e37d22601474aca50bf5a88200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4ba1651f66bc3b2b79e05a2dc2056201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e6e7c1051103276c2ed564f3e34fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbdc7fd6be4669c426a90af89cc4bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350e6148ad81c5240e542a73499dca4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1795313672d175f0bb8738ef5207376205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe42d6aa42a16c74762629a9da5cc0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d5479017f6b7c2c3c816c3fca314d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24062a9a2570f15ef82ee8e9ab1397db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01367fcf71ad813ab64a2e5421d20c10209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eebeb73234cd4be0ca75eb480d04c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b68a58213d84ec242d031f78682da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3386571c0854dec61b2b9385beef4cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd65a6f175e64a66370654c06587e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91e0893830459ee432cd01dd91301a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0a4d29ff17f453e7bcb0acbd1227b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6a15b603f0dcdbef3801b8e53c25a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b823f85410a7d33792d5fe9bd2c44ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1fee5b013965f2ac7e1b2d3d919a2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49578271fd645fb0b6e4625d81eb2562219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e867fa9d9501eb513376fceb8b6d110220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1f1b7ea09d2eec90411f06ff370cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f196377a05cd32ab348e96b1c2a5e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b74f2ceab7787aba41b8c3de0a3a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc09de9f167f5fec25d11ccedcee559224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86685a19f132d2efa47e2644135f9eb8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144634ed4bd061b6cfd1cc3d7ac4c26226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3abf791d6bad2c7d86bb29dc81d30227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600d82fadd3ab701e1934fac48b5e25228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98167ccaeec1abf421158514f4da5ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1a6a023cd2db6cd9f9e5367e636a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd0b04ec699b9c00b7b611064fdaae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6904456b655c10b45c7e0f543b81e69232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35674554aa375c8d125044e29c7d747233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc168e3577faa240636f41ad42205a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ee1ce79c6b9e0255b5a1108a18202235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e7db6f8b6eb44347c0a5467eef6c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fcbd26b936615f918d743402ae74f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd07d43492e03e486c205021520bed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7a274e3d093f5b6ce1459b5672145239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2874c30121ec097dc8ecde1b91cce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c929eff22f043dcde925a26682b750c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae1c62361a88bae981d2e8be6d2cf8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad7c632e55a99f9996359054da1049243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8eea979adc1a376ec6b54c6280457244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef1d4165bf8041997d85b389fcaa5e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebce6154a4463c7073e32369459bae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8c3109f32c6e5671dc411a8589441247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e78b44446b0952ea8ecd1847df6957248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea781db946fd5b563da67519d908bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf380795285749ca29a088b1830cf4f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07597276b34064e7c55fef7b6b642e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0d15142f0931d7f6fbb5a3ef25d30252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538dea2a242ca510bc844c0fcbeea4b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7e71c0b22cfeaacb52f54a7817d4b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d75dbb43ad269252ba818d24622ad0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270a1dccacc51c6ccc81323b7ee5bf4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc47c1a6d13b45ebb1765fc7e1a16b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce70b8899c342e483838edb7bf7ab0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca769b21bc6167973cde61c975fea4bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3c14cb6f04184a34d6aeb6b99ef1e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816cba1429c3eca3162c10ec851e814261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706a5814f90d71731971b1687df0115262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675f0f61eb3695ce26eb30e07b2a4a4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51747c041b6130487585d3a7e07638ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396923b911bbb43f5bd6de8a5d725277265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2d7c52ba23946353c6c9d02efa9dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc637e0466860efe5a8badd63ef013c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabaa35a9f7e53665d731ddf19607224268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c585ea6255c3144a6cbeb91387e7dec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267c802c1ae926d40a82ee335226f12270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004b2bb96d2be22486a1bceffd64a0e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5904961af0b8a0d74f4fd916262224272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105517500bb4b6ebc7a2bcd67db9aa9f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a53cae0283eec0a71a1147e02fe1f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97ea970dbd470c22ec1c2da510b3c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b91ba10bf880d38581baf885a0d180276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9d3522627e45148728b4b8afce45e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b474844349bb26f1c1cde1c95c7337278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219da55eda6b9b71ade80647257fe3ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a71ee0dd96a8758feac5a76f14a15280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a22289298b61b9ed076d4f8f22ba1e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75688911afb812eeff935b56f72e2c4a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea42aa71f3cac4172b25eef1816304283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2e01c993710b5e77b303468873b4a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9f0f3689395a03c3c4ac7b82ea949285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d7491cc9b86dfadd1eb9a8457a04e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9a865cc5f9660854aab29edf6beb2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351e74a2b7e627bc3fc2d87aef6bdda288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d4d6040ce3c593b82801b74e07e54289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47247def6d36a073910d334bcb42d0b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63610571cb92ddd63126ee50b10005f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9aed82d103bfb8f7117b39cd91e73292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46531c64563e50fcd0794efedacee063293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed1acf33e7d8742e17d9229f98e10c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6775e0f41abc04a31fe37463913278295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d3d13b005b10ba0d14e98bc304588296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a872f9bad8160685398281b409d184297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee40b058dab531adc5c23fad156ba8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291a5592a784ebe16500af1fa74e671299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3f563760131bd6f193bad9be50aae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27392693e905d6329a8f5eba55e4a410301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816ba53ea12aa52a5419f33a17a41d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff296f0146f90ba7fada187a8880f19303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f66b7ef62eefe7319b1acd8f93a95304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda6d40463b30e99c04c1245607adcf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1add1ea17f90c956e09804864531f14306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31c268aac132608ab3a6ccb8428291307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2463ba9d21b51637c7c001e3acd699308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f5c0b492be37c740ae8ee2e500f82309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1335a124db968e77fbd916f0cc736310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb03634e505ac00ed231668cd66330311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfb0410963ac88965a0b161bbbdc2d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69700b1c2610e53fc415a55cd8d6925a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c872b0dbc5979ef5797aaaac033f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63eafb9e0b4b84980d33b6f00b8b7b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d62a757ec4945824c6ae26939bfc30316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9e9768a30c83585456834351754ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0948cc2b36d1338d17530920708e05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326669f98ab167e6b1e5452388047ed6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692628555f4f304775ee2a3a98c6a7f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4da10c8fb51b46ad52960629c01a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37450a9a0f5ea85965f6d6a2a36847a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efb1a300b592a54e1aebeafddb625e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27c5e3507360b5947741f1e9e009a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c78a6ecc7b1be653e5029a61451420325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca09aebc65e3e1678c68430bb54622326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26400c093bd0bb8f07ee6bfd613444327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593c53dbd0f0c690e724211a9b05b21328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c51699057a929e1d166fd73bdd513a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb380670c4c8f2bfd9aeca029ce1fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e831b40de6670d3256d5d39819ade72331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79036d903f553a7927dcbb2c83d91761332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469fc285718b714eb8e1459bdd63431333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f176829fcb75fedaebeead9feb798334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110eff6718fde0ba398f0760ca32f8c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84e7ea1b7618cc05bea7c03cc225dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a2906483c8badef3476af1c73aae9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45df7afb22022a80ea7480155400b86338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f67b325ac6da5665bbe9cfd0d642e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2d9968ed6262e1666ae8ecc6c7d53340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5beffbd11f442a22099be855795524d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446ce48ec4078b0d21f6a47fd02fc60342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97463e37d29bb9ecb571a4eeb07f5e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebf82180d5a5ff36aa7591c54e4b41344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0280fcdf190b7a22c2917e6a1ffff7b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9944658997c1bfb460909d3c573103a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c375a3dd86d1d10fbb389fcb880c09347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311ebf97af55776e96d00b267229d6b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1778dd154700172bf521a22ab2ad0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d380b653a7de4ce809f25d05a35cfcb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6db38922efc78e43fcaf2645b34aeb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b9cc406b7743bec80e497dea9d034352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462f9c190f1beb301ac09d65d4934d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c237beacf5080612e2b7198b0b188bc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1a4640796840fa2ee933262c5e6f8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f817ddb30c19f4212c156fd0bc71047356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6815fcc3f8868ba027bd493b2be6198357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5949ed00140d26ebe45206780384fd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972b2419dc7a7feabc751ff5bc297fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736895850a6030c951fc59a4e0d1062f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf0c89cff04f44a46ad2a627ca84f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1784543e82613f50a1d0d0c2058a0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c52195fdd62cfa10bcdc311f9ca95f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08352ab73007627a0ba57c8a2ee3c62b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a6cb3393cc1a3b2fa9f127e08257a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60857c16bc0540087ba0692a0b472ef5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cbca21bda91d70a40dd8625ff1915367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f9f5e76ad65a83bba9db9f3dd1487368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d505002068b8f719146e6810267e650369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45462b707b2bf5f99920275977365e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd76feeff565b901263d8b01022e65371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24280b9b34b14318fd50011ca1786d75372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b360b158d2d1394dbed8022b69e8bb9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706623563a4d12c8ce29edcca736204374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ac52af2c3833d7d116c800fef008d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734c2f413db796574dc2b663f3e10ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8c2857ec167ae69a8c7ebf81afced377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680f2f10823873fb1e1558814379f6c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943267f269fe150c2e90f0a3be74de07379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e671e410c0170ce88b2ce679c10579d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685d7e10876a56bc04dc5d2b3cbef51381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eaf003d3d76801419e0e64486884a2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81812dfe4de2ca8210b160e91c78c5c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca6a01773cd75b55d7cc684680ea7b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34be892b5fb0282f906187f3f43f63385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c175b26030d75bf9786f4ea518e9bd6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26e46eb547440f9b39a4e998f57bd4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d07328c811f992823323609610dabd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024ad945b1cf858d50be2e3a62dc755389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb6dca0b84037c2fce64ffa87ca4ac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce208b3b21386d4e642389e9ab0975391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1dbbf9534b07982d114627ce78c0a9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbb2bc0b605cf4bbeac1f13c828977393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b77ce44fb795f9823307637a10afd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4499f0a33fdbb742b3f7f0a0d4bbc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7637abcbb9b232462dd8329622536396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65c21c69e41014d6f2c0c8610fd4aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636443fc1d3bdf48acfbffb8735f3ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379b5341892adc34828016fdf3a40bc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99a53c23b2daad3e2b09838cf38493400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a27e07eff4d4191ec1e9613f967a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97720d1148b21b4f115511203b41f28b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22b289105e442f65b0d03297876b5c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100e5782d220ad28900b82d229c4d8b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548f173b2713175c45a20f1e172a068405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d412cb3cc3e93bc868f201a8d324a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b741f2f77bdd81da30c579fce24f78407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370da70f50faa63b4069124ac85d2a7e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147170d1ec108e38cd1d447e32dbc9bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b4f207674d5dcf905ae6b233a6fa0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6096ed11ac1b39c6515ac22e5d5f4da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4791b977bbad47530145ce2156666412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37952004fe44928f1c29dc7ef1d56d2f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411393c3e46dc55cd385e475afb8473414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac54a9ce5f53acc26365fcf8e54ac8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0785d96cf6e63897f7f8f9d815b900416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0daea7686652b53e0671e66bdf9b20417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40efe569515c56b0cbfbd3e3191436418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7065b3fe0ca37b8cac0d18109fbeb99419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fa3daaf8976b0000a0e97a7a735fa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2da05a7b348de7e1503537bbcb295421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fbd6e64d48b92b5f55be746721e49422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226b12fa63b20ea1058cb679b3a5333423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136b880d1230ae8ea293ba00b0a00ae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc115626689577562912ef9103e7c0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1ce2e72211e945314ca41fc3b705a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fbdfc292e5f16dbcccd0e278d57e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaca3e1c663b02c06ecc6003e6e586d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f398eb1f922893147a95126bdacdf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440078b32337c892f383695860c60422430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911b75372b46df9e7d9a0796e3fa08e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535812e6bc20da8c83f5a91a3b7661b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1549eb054474ca01f834edb3e16442433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226617655e2cd1054309ea127f2664b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb945e9f168b64409ebf1dd1cf759b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecf4e750d640250b3e81510dec064e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ce31961156d772954e13f4b903227437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc3a481ea99366b545ef5ad0e42bb1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7df4806d364b3b812b2d6a9cb579c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8039641d089748b4562549c910a1812440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0086550c15235713435617caf1324441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759fd5d26984e0b6d4f2efb6d62637e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc08608c57a39b2bc0001b21ac76d2e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f87c7a5152fe0e2c063e10feb85997444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5584d894a34a7e14e63fac7a98fb62445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04b2b4fe348d2176edc360883dbcc4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58d545e228ca51128d1035b62ebc32447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42d05c1783cde92ecc69c4304ed359448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b83e56dc0381021638a9ad7b69bf0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f45f5ff68d4be072731c8eb4b5c26f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59bd7734942218ac1f222e34bb63b1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28eea49b739b238b9f7cd55754ec052452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d366dddf39004a04f6d1876401a61453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf451715abab1b7ac0614ac095e59a24454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a397ff5a0becfb9abeb5ae5534893455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4ece0b9bb6843debb5d398fa6d77e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb0bd1c5dba6dc24f73978c2e571c0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6db7ecf24dda063ddfd9ebd6e814f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b751de8aa681a5694c0d4e71afac2cd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a9bda7eba2714f38e53c75e66b403460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc83f0c35882b078a3faa36fedb1c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140c10456f9de09344a6ed272583ba9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb889eac33b904e1c1ba76d7ad976554463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef515acfb330d92491a2e0a9475147464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e2ca7747c8ef2c39017f5a1723804465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729ca0ea9374afd9ed26e7e202f0776466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb69d2d8040be4b3304978c34f9049a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410c17437f0da1d4117ded301ab8cf1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf134cc4b5742551081a5442ab45ace4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb8559b58944feefc36f2a03934abd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18e30544322cd52bf45e62aa41e17a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd9b1d52f9118c5b039b2526b70be9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded89c0a11b187f13fa40fc15eafa75f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b084a264cfe7f6d1750090ced4e6b40474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d474aeadd77c74ba17645d0336d462475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed0f889432861438fbec042e9d147c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8fdc8492b2f3c43f01638cac8dce1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e307d66c4a9ed8f71f3c336864146478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f87eb6a990034753f9cc2cef68b69479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cf7d2e595e93533c6c773f273df16480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f867950cec2e224ab581491fc30448481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d1be91279b7180675b83d6c1e15b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f667e25dc334729d12c93a311761f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4dd4b42cd1e16c46681999fb07d37484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40abdb7d8dc08f64f6573803d2a50f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f296ea6efed8765b35e9f0e8ae109d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b607bb872efad3b3864b4a255ec7ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596b2d2b2a7a78c7a2e5f7a6bf2730c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de6059323bb90d90b1b5c4a7f1e1fb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41762dfbe8921f450d600e10684a92490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e630420faf26baee7bcee6b70271fc1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039b99718b2f6f90e9c422678b54885492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdbb283e34667428488137ccdb10cb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd09c38fd126388b930d6f3ae4a1aee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7e0e7e922a8303a3e7668b56f7997495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56556aec0314d6045320cccada5575496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6305878d9538cc438a48f7c56c79b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25766cf2fbdc73470a8ae5561ba857498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf4572ae5bcec34886c18dedd7b0ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b066ed1d5b73d51b12746e48277b7c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14668120882db4d195680ad4ef9012d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06454d5e2ecc6f1d9c3e3a3a2d99fb1a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bdc71b348f675cfc06cba4211e3d1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33c6596a5fef9e6eeeeb9ad82f8118504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e99d7251d0feaf26764d2cccf69bdb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e61c806771257a565fcfc80b6cfd0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e14436cb3c6a28710057dff0bc7b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb10c4960b44ae745fde9bb6dff6db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c663889711da566f5c4e69590f8369509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce597c51e36b7fc35511d94e9e7e84510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a79cb3008663cad211b2fdc55c71b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15cce2c1c847fcf82495c5deb64cc9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452160dfb7709870234a5021fc4ee56513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb183692c660e21e6ef545f91d6e976f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d116bcdd7ea34413859c6e7602fc51a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cc5a13312c6f3cce5277a45df8676516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd93bb931f8440203fba9e115156e9c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9940dce190a0f300972dc8be523b6aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6eda43ba30de0e47338f9cc4147a09519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b5ecfb8afc9ae481b4840b663ae7b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9abc321120b71b1cad6a9753dc010521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae683e6d3ea040ec5ceefbb2aa7cee3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dec38ab6fe516e60d19774d9b6922a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92def9578a81295da2f41811c6671331524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc587ead14bd4f2736bcd409328b09525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d5100395c9348be91769af4e742b4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0c6666e22dfe40c15d0452e469d80527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc16e53a09ed300e2a8e0fa1140484e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59643a61cb7c42e60923195b6fd343b9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a355c80620754cab97f8336505fc05530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390d3fcb3035c5688436ade65a15aa8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a911e31587412b3a94951fb1af825c9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e862b7d5122475c85735906c6dc02533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0594da47f0594d404ea09737d8fa4a0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44e55e287457055cd7ce7f1a1570a2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014772bcacc4cac46931893d6b719d3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992584f71274767e6b7514c2e26b7cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f4e6107ef55f53ed286fad13d87e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c09414e22e01c6b6867453c55e29f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9437d3e92a270d0c4270c790c07c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18386987f34523ba0061dbdd118f55d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf5f966f44b5c650975eccfc4c1740542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb5a9866276f49d59103dcd1443ffa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069d01046feaeaa1c2c85a0f02b300c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c53849b152b8a3ab3a9d49b398834545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9b3b4d46ed2bc8788fbeea67f2ae0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feef75479a0b4567c1d46d26a9f6eaa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029112389edc5d3e8ae6ca80d940df5f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04719244d762486794f76ba1f6291ee8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4991a5daa58e895bf7415c5bc1476550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff19213a91711d06a03ee31dfc019b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3918dd9ee1b126dbd73b1c9d2578c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd4d937b41c2f59c93833cfadb10e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321b780f1e6bad4f8f203bc8edea2e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fa5263e4908b9e59806b7795b837d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08573a3687f588cae1a0ae7b5010f094556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471f668daa97cb9fb757e5a14063bd4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545063c4ed1b5084e439e0097dcea6b6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ca2b42881d7ce04f2356ae8a7f189559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0a021ebce7a0e35054605672c0066560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349f9a84936a09aebca177e6cb06058561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e48279d43fdfd2751fb26d9e31cb9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0f98bc14a0275c09c9d16225789bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97323eccbaeed471590c0b0af33d67564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839e30f66416283a4ddb1abaae376f9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c06a8b9328b2a0f6eb5878030dfd6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295074ebb24705748146d299831539e7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02211d1f6ead88f94ddd825468656b5a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef29817cc7596a6cefdf282a74edee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f0bad56db186b7937db9d8400765e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e54caa1c4fdfd94cccfd3c3d45948e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f303574ebe729e110d453b612283a0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678f57656b7f872373d6a8eb4224ed3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fd88ab960c861b5c75a2b0d3076a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a975a91f3d10bb55de3041ce885ed3c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574f8e028c09b38ae72271f9f2f61a5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653c11545f536403f3b2c9e3bf37f82577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ccb449dbcc63cbab1f7d08ccd8d36578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05e480ce0098f6ba7166b897918b2f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31507ef534ecd80aa7c2a76fa967170f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a836b2e3542954e99e6841825c13ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca966f1cdd4281e5b580874fae5b5acd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746d55c91231371be00822f146947ca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325153a2228d411334d79d933fa814a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c29c4c8239a3325aa21eac49c581b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf1142ee90b5a296ae368192c6f236586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa99e3a20473fc630f3c1cd7e8d3f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c82da89c9e8b112dfd7af4fc74394f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca43a7f5a7128ae6d84c69afe4daae9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb5b3f3d0ac99ab19570a2d0961d81590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71fa277950b06a1ccd25954f727bea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a139b366e6c6fc5a4daa0d817d1f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910bb3884b458c5091bd140fd6d5fd6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab637e91aaf20fed8380a97dc62413f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac615f3716c5a40628187bb59f627b63595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de3fecfa3ad1da1aa9d4ef4b0c4bf8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d2cbed9859cd7952c12342ab2748d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff48d86e882243102d77e7fc689de2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f3fff5f23d40869d8e28a34df1e08599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963403f50b7d44f54e2d570c2d67d947600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26298501a55d06a7d0a0d7fb4ad9fde5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92aa1150d2f89444213e270126aa485602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb319c4f9b7973706bf634f4b191ba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e0682b7b1cda0a68db787de18229a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c304ad7c006b0a04216992450c314605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52161ed1404a04195f282ae30024b4de606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee200b5249aba7a64c86a93e09ef011c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34612064f7337da12f07ff48a39765bb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623dd6de44b85c3691a5861774a4a4c1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323eea83c76bacba78f2a24c8e236d78610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e0144f38267c5461305d6d5c489dc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74e52939aa6268639cb93527d16164612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794ad46f81d67550797e5d18ea6a1f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95fe3d32c514c9de680e83d8f27abd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea512d9915227d6a3a914451f0813149615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117414205860ea19e8228d37c41b107616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c6b3a7f338085486f6b3ef37c728b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fef8110647f3f2ad3e0f37f14f70c5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23387a53a89acc27d82b858f2d7d92bb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb9065f36c8a424dfe069dd33c4c76620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f23dab88addd7b5f537d4661892843621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811829da261636f7bfde17cf29694f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae840de6319d79ccd3dfd8427902ae2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8197bf9c7fcb645ac2cd1a7358ae31a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dc07aa761176ec24ec6c3a9b937e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf683bf9dd8629e5d061c34ec50240626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3878d289522cf8b0d9fd787fdbd0505627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7efaa1c620ade983eda4bbedf26d9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e42fe9905b815573a5014637070b8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf052514cfb207bd88ff99f3b7c8c4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb0dedf6f933c7da7edf28d2d6f548631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c192a5503169835238208cf4a4634632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8d435800f5a11403e877329e4b50c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb487c6fa6bd09d9bcf4db886a69df8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0669ed84fb90a4193fb822ac183f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe84c748144cb2281d3dcd65b8fc746636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a190145a9650991dea20735c1e454d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2e60031c58325c96b6b6e9c4e6dc9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002aab154d4b6817fb1ef88e3dbb9bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34c4aba460d51b80cc81c6ea7ea96d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec646b7e21364ae4fd63dc10957d092641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147e6377f7b43d625373f2319ad19e5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8d03ae807ea0d4029100ed2a3d2bf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f426b7cfd5aeccf1e0ea3f414ead033644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965de0961f9906e89c6b2060403bb19645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d88e305a17de81ddff3a4e69d8978646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e12e5cec01a3c112d6b0a98df76a01647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06376d5bfc7084fe19276a4260a5e1fc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b6e28c0cd68eb294f279bb46bda2a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f19d86da12e7757be2c5515b584037650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91fc8b9d45b7361b1207f78c5dd6cb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f16dfc3084689c623e04698d0535ae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf25e5cdea34150c8446012576a22b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b342c5199dda4771ece9455a82c9833654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad908ff51566f661ebc3d5aec34907655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939df46fec49ce1cc7bf56d9bd79a23656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fba8d886dfb6fa5f249694aeb7d4f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c63a74b3c78d09fc76a5260507865658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37e40489bee510f9d04a5ec0bb2f97659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bc92540e6394deb33db8bd750f4a5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c084d76567fd4b3e3c85b7998824434661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42096d195e6aae60079b934aaf9f8f8c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86844934a3d6d509a951b35cc910ab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffa461fe2c6fbdfc3d6d7cd732892c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c65b3f05e5773f94ae092e1518b921665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394b9aaae9e14b649f2c6cb911e713c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0ddad868a66d3fee6b136dc0b30c4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f1b0fa7d6bc1e437e3254da1517dd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9c0040d00f29e2037d448fe4dcf1a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9a2977b63073c50b84b77e51285f2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcfd261a149e27b913312e6d687110671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306a6c1c399babd3a1ade5c2a0ec3af672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973bcb984b131d02e3e31bf90eaed2a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6317cdd0dd9977e4952504a943a82d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfc2c3cc71c38c171613a1bb09e709675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a87ca5dc32211a41ff4fa70ae62229676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f20c97e65ec409fd33038e111d0cba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defec22c8b76ef63c66c4b8720dbd3e0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceca0af3567c1e010b94a679967cad6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6de5ad7a3925a0ea4c65efcbd78ba680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bf757bc2aa36a713e3f9bc4868ceb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1ad2c8d5325d25f7378a13344ee6c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8702b670381368250dab93b7efde96683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9eb64fbadace720fe6ac8172441939684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6f08ad1d15c3e436f9eb82f426888685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0f9cf6e548b92ff06bb98c4ed4c31686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e4a96d42e3836ab7323bee7f7b489687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06d39066b9d67380c324838a84e35f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12168e5876eeda79840472a861de329689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b73c182673dc7c21717cea7419977e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05336b8f20c2a42fbdc1adfbd1b6b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d0366b282ef4402587ef001e73625692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610563fba586024e1eb714d8b30f6d8c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65112d88e1044a0e504d6b46061f02694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ec71438f69a9dac4aa928c9e9d300695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18316ae40cd01fb2221ceb3f37acd551696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d4111ab77aa4cf27a898493984877697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4308623cd7bc2f5b8bee1667d94cf8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21f793cd4db8413bc099f5f7f1b3cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a0fc1a604c8240a56cec5d9d4a47e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6f7647c6a8b23d5abac6be4066ac1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ea8117e3ae82b2ee2a7eeceed26df702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfed1d3f5896b1df0ba94741b78aaa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56deccf522407ac0cccb2c1ebeaa5b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8202de7f9fdc11eb6b683d1ef04b2ed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6920b8b551f303914889b406439e03706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d57c3385d6d7371ffa100eee54c765707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e289d3965831fad158db0d7c37498da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4ec6450384294ed1c3938d484ba10709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e54689ac18390612f748521cb09248710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b390bdfef7f45769866aa1ab19f23711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989480ef47d3405306a85f2c03bab18e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c9648b735d19ac1b3276f3cdb7391713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbe14ff6a3966a8a8582110f638701714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0fcce5c9532924b071b49896214a9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f55db449055bf81e17b997d633a3ff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74499707e06b0ba36622d3a88c51a110717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682459d747d12f9158b083371bc5c53718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7254ea4d911a641dea778767ff045719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a526d8009f08e1a5a7766aef70df46d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063ce6ee6ae65abbcce79ed22801f75721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d44cf33cca8a987755a94b1d0b6127722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d723b9b3d97769449a10a95386049e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d066519f30e85639f2dde28cba241d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283d41bbf464504362ea9bf467984ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6573d67b659939e43d733937abc9c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd914807cb65c2740efb259568c05dbb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b00cdcdecaabe1887e0a97fec280f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faaf04a1a3f2827791fc892d13020af729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0c4439305fb883fc90ce7cc26380d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279eec71db270b5d225576f8acbf398731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22e1c326c097279cda0539e2f267d2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ea3cde44578b232325589d155594d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2e56cb153c1e1b9aa244c291ff0ae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7aff3b308d5bd5d817f632ed50d3c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0929b124d7c0772a7b807f34f2cf0fa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629d9a6ed17bbca6726072235da3234737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3f711f8dd9161b5b724d3c9e47ef6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942477a11e09576558e67f6be2bf5d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8c776b823c32758af5f8977ac3af6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c33744ace9ad7f67d37c438ab8ca1b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc791b4d7962b64d49861deecd9166a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a0fc6d57d2096fad02255a15c1d53743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01da4e3d47296a0d5789aa83944084744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a6179cbb63f38fe47687ad1d0e80a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d6c75b097b0ba96dd8e52f54069d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48c417b737310fbc0d2391b6c571df747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a7b4be7aeee2727f0c88c4584392e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae402caa7f4c50fe72776290ebe1275749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a0efcadff298734bd240d05c8a1ed750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff27ca768f87dc825373cd7dec1cce751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2dd30a5f1f3c5f2f24e3f66faeb02752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d594cf327bdb9aca5c7196ad6be3e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c94b343869938b4fe7d78c0120326754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5073ecdbdb27e74ca744ed86429440a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1d498069c7d1e1b1d40a7e408f183756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dda444157b07040ed78b670cdeb40e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a27d4669cf4d351fee6b92c3cb474758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e19aae3e9b9297348f3a4b38dc9fe7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05097a41d6ad13e63250de9e1adc459760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ad6e500b1ec7c2d91e6f563778a91761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae00672c470c2c922917863c01348d6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8f253faf9ba846422ac2ddd1f0acb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6cf1ebef88f48299e7d55ef332e5c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686514700a0ce499abd23e34de0d5e7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f425f989de3c21d096dc0bb60fac20f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe620320620ad6700e8db05fa87126767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>