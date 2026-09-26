--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3604,51 +3604,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa20ac9aae3237fc2151a683fd91dfc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446445525b6912bc6f308034ffd913d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46820e72395266cf2dcc2275b71921353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba2c23ae8d8949cd0488c0b28d2d114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4828a3c544e4fc9a7f069a48f665c375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9680229b76f08a6026c1e14cd754b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0666bb035ab790a3b102a740dde297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2926f2267e8336afd00b8016bac698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7fd595f352b8a828bb644a4112c019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8276db4cdebb792f570c73dfea951210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d816d03f8d929a7b9a44c8c44e38c4411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc22e3a68681af35d35e1f5a95929412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7faca51aa255c24d378f410dbf3ecf813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcdb45578cb78d4eec42f1cd59c06614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19408915920b387fedd8126966de6b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d43b38ab3521795a436a26a4d393416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad285de0a321222387ba29d4a4bd56b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f28ff6f099e5677fc10e0b7021cecb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba7234609b20fe6f09e163dbad7fb619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116678d3c19efdc255d8aafd49b1665120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceea4d9af2020308c5809b6bf33093021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aafae7aa47483e11281c84622ea3ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9879de8322eff6e8fa43790b65eefb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca043abab47d518dccef7d690772c0a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ac00babd83310c502c40503c735b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd0143cdf01e9478071303073a319c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827a1faa4b17ef17678c0d54fd67a5827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40cfbd4902fdcc3e2e7b8cd26a84e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354c6aac3222134b95a4a3230e3889929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03038fee495626dde8c14f81f8274c3230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12babf38e5fe1c8b9c38b2eed1c71631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13129e2bd5661498b72d4a3f954e4732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539db6d82a95501fc181b373c6f16da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859c473ca132b7a74d0301e111d785734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eabab2924fcb0fbd2f0ce07b8d82fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f7d8ecb3e6d50835ce663583d0e4d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70ac8b5742fad6039e47b69e6eb31f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7b343b9760314500bae8ec55f717238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62740cb9e1f76ef264d989fc099f8ade39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c507fde5287d1fd7fda5619832472a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330f678b58ad8cd2ee524d53914ddeb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39661537094e47da1aa851f45577b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07314e38debdb0d4c095b155f63247343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0559ed06eb81be33e38570cf48c36b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c32652f4fb0b323506c354f0877f5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccac1fb6b18becf9e3a4c97fb68c2c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0dc4f6dcf9ac7a4763feb4bc0b15947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095e4c7437cbd04c9506d56397019fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec1c789f048f46dcb3c0ce9a5a3a0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86795b92850d44c610638eb9637b29a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787158d6c088ad355a9397896672f8951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9507283fdf0bbe9ed824007566867452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947981732dfd73ba77beef3797286d9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046767c2851b252dede5dd5143e2399b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b6993a91945577d7aca3ed2fdef1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276843b5edc3312fae3437465a1883256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ff29798b1e5517cfeda0c0459969157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6464ac9605574399e2d64d5bbd40f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f0a4da082d21977b9b629dc15e55659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c131faf6dfdca8c84e17d04580a4ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483543e80e812b74521c6d92df396d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af328a878efa864a8f6b9b7d2e1f4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af955a6102b4045b7fb934b200f7a24763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958cf4f02fad36d8d4033e5ccaf7f1364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5a1ccc9428a2c4587d2893fd5e60c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9f4aca02f72fde7cf117419e4724366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bd81670d04f2791a97f07db63078c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edcd367753ae7d424b85e36f479c9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72a2afc52dfe8ea9e11635025a6b8869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db98a729a2b831dad9bf9d5596797c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffd5468d6a9fd0e1892d620747a41371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2aa562ef4c4890c74f746a06777b3b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567839fa42f037326eb2e7256e3eed3773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe3fb6d53d46035d21705e36f4512674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79112df0958f3774ff1372ed716dca9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1c27961d9291846bd24db3eea419e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3277de72bcb6fdf03d09c1cace63d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855b325deadc79bf8415a94c02361ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d48311ba472a3f0499087fe656f7179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf8d351cf4b0fef204a72c64e9c39380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3114ba641d8b57b2eb1f718e3e2f4781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93a7bd77a331d37a2b42369cf96c3782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527a2ccb8bf200f4863916ae9eeed2083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da41417bc3dc70e3261822aa661ef3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0007e81b3eeb88887d473addadd097485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910e125d8951a0d4085dbad55591e4486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ceef2d4f2c5963ee47a3b551ad39787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7492a4167de9cef956bfb770a7ff24488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81e2912a1f16049dc37a1f6a5e0d5a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc4986d4c4300a069a5f9c1c86467690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ca1ea769cc191348aad03759172b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a497b140d6c0aa41355ab4ee1660d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484976f9eee25ac41764e96885030f1693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfedde559d2c70b0d6cf351bbb0904b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158079d0033a9f11fe797cca874dfa5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca34efc349a66c4ca96c8e9a41008196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79d648aca558199fbff3869d0a670e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6ec065fd00861d66622f35614f4d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa589d6bf3894dd69eb92d989b1d56099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1a381c3eb926d3c97e18f45a6d9e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97330c65cd9d896df89e6b12b02544d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a1b508d6b090399e11ea245463837102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08bb65e070a72d671c7e4735ddbaf8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f89cf3c800d4387eb134c7cfb87c98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df12cfa437c95fa5cf38803c16854c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca62e595b05dae724789fc67662111106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ec3b0df82a5914f6fd62058b2d0a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c84195a430bd2229947b24418c9d2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cc55193874c2277d5d7fa78a20c86109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d483ffd0f019ec1a3244455a1960e2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa32b4c8425442a83ce1cbb8c4d870b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950181628c46987dfe02cf0a82bb76ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab984b400d07e6334f367a5cfa53310113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f9136c05b2336cf39d874e520ef98114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bda7cd7e7f45286482a1082bfe6c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a9cb575d0abb7a5c66252ec94c5d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95e14afd9a321223b607c4a6e724f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63710280b837bf8cf5cb6a2f3e56495d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f67e60b07d617639cb62f4208435e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbacae8f360029c7a199fc6e1dfd775120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a7a4aa951ae1deb25c6b72a5f7cb1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e21184d4b3c172353bf4e4af7dde10122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5929f737ff013e60aba40c60890f24123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c058a7e104670a4b7bdf09196e572c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccb27aeb69841c98f7e4ae6ac8b70f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b33942388857ac30fc4f508b4395f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ac955d09a571bea234d2c3e859a33127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb354202ca57dcaf4f235351f83a6b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79b338cfc7acf26ea2a8280a5dd6e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17671783b0bd108098c50e8cd7521d64130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24190ae7bda24efa64c7d83caeed532131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab00f0b3a604458b2f616b00102156132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983647ab14922f04cc6996dc3f66a94133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10a9b10e8cf36465620277d3e74915134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23457b6776ceedbd2f9b3a2ddb72e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d944170c56096d76024cf9f7129d0bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336bec22fe206749586d45eecccc556137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e38bff00c03dd3b93dd59ee510abb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e434df8d281799a9fe08d270ea2b30139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74564b172cbf8fe0b8ef94df5f0fbcfd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49aee44e09e9c19d6e1f285ef61e47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6fa5c7502c84937906dc810f2f338142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bce6123b4cb92d8155f152a7609216143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6228e72a0510bbe22c7de6610e925f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5283bd7e477d8ad641cf4fc88ace9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf5acba54294df6c8dc19b758c601b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f505b4a88831bc7ac319ff88b40403147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ed43b2e0bfc824eaff99a8eeb9213148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7635a59776940f49635bb3255b8a3f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06546b2d5d917ccc11f538b4e60e57b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca9e036eb9ae0be357647a183584b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21820845ab1f7cb68af4f8279741c48152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c0dd2bae7c18ff7eb1b32d8f321eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52629a57b3f9ec61fbdf2259321afae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf424216a224b78dd733476ac9bf6d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee23a0b7054d74dbe75bf95d817f6ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94ca43f738fa6edd12370a43d2197c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb27cc458414e725022fcc3122d315158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd9a5ad1ca35be7a4cd46a67b6c0a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4246e499d821b2d068b647afbb701160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f7cb2392b04f7c9a6a043c7cd6303161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09b2bb9d7f262e445fbc5b2cc45627162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c43003d0ab2fad7d08cef31868cf81163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2664997156c239babde004019b5cc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544861e8cf94ef8ced0d1379b0b97cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9e832baf00d3d187f3b27dd2e42a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202db9323a13a3ad9ac6f98aa43f061167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a381cda6ab46bcf1a46a45563b71a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4b0e9f6511f0a69de46f0f42cf445169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efcd2fb10255770560b45f5168e0dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42279415f293894869ea5193d33c23171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b0cc2a3c19b48689d9bb1085b6d8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844533f1bede663cb50b43a9c938cc4a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea50612c0bb7a781a539b388b08d3b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72215578a4c924c2fd65b810eed447c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d87166aed9212f80c1f340085c9758176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50a22ee72e4eb69211a151628a9954177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a672baef0a2d7f01d2a0d7a15e579f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d20ce7fc06d6cc49cf686f4afb486179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212b3d8a087fd6ada5da77fd64d888e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739257dac15c37fcb5af2b597a450e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331850c9a9718a0b267e0c04dc609e2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064bac94c802e19d61329fd83534857183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ef3ca422d5b415a472fe618a66d5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfdbcf911dc3bb40c31817aff603b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065e0f5d0fa7d48b749a1a37ad40a32186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0c3863703fede8fde776d826eb5cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8b7b5f36f7f5b11637fa673d04d1b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecd461c3075f4efbc70e82e7caa1ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea3e799cf1a32c5c83f18ae47421f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae89270dc0dfbc6367a776a80338f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d37c3971ef25366cb6dc03708c3fcc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b6c2c56582c92153a9acad734f4fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c68cc2d6353c9e0042b84bac669d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbc998c91107b6c13c452c75cea839195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b98c55865fc5509277e7a9d8fbf6fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fef1f904970fb1f1675b8be05cef6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d6a0a5856bc871ca61e3d00c86f0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60aed95aecf4bde004f47ab04710fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dcac2476277ca3a38425a03229da4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420ea02997e445341aaa24fe66a3b15201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3be1fef83790d8551c3bb66a9e332d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd35257894c321c462c95509f14ced203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b18bad56bca2cd575770c40402994204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb6b5b388061e7991a7ae0daa5674c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0187c22d21ec61e444e9525c33d1709206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107cfa09fbf6de08e01bddf64173215207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea665174ec5bcf32714a5a2d4e6699c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f18f5bfd7acda9542fa7e2d1955a31209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c1af50fc7c2828931f292ef4eab50210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c10889d195be6f3c6ea86edabebaa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a2ae834a16579ba2886ab52b89ef5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1fb8f11ba39241aac30d247bb68c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342811721713b9944ce50843bc87af2f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352e6a352a27aadf6b952089d4ebe05215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca224c0cd87a9f7ee57a1c0db1136573216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6847caf521c59c71a4bc12a469d383217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856358dade94ed8fdd98b37d820946a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b574ae054873bee67c72eac81060d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3e9973ce0fbf9d7e563e0f829f1dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0aa5e9504c4fb8d00f4943b9cc9e0c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142167a374349fbab68a603d131c9a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88ed440363fb594d88e955eece1638223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f569c503edd7b33e2220b8361a8db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d5a80942a593a53ac9c48a3d09ad6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835c105b0a8702726dd17461c071ddc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4ee6d93e529179c981ada96633a9a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d66e601092b7f6c20c8868ca4e59f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f940b6204262b506864b4d25fd6ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c767c67d04783981bef55762f56997c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71906fdc189d8e81564113488c86bebe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaa4cac5c7ed5df5a25828575455ab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d415fe0f59231a17865f1691334830233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867b364c89ea4d16100b256e4247c1a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06409cda0be05c3f27d222d16193d630235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffedc714c27379096173b6a7f0b330236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a68bf03b4783b1e3afd2914edc478237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da175098b2e37c805eef007db755503b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e07cb52c0209a46fbb691c04962cb1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1839ac3e8c5e782eeb5665e023a5cc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf3b727797091c7968fbf4d2e6561e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aecbba65e540f094f8e714b4e5948c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a23b2f296d45721214f2ef17043ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb942bc042aebe5adb7286a056d3b85244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413e111ab014dec1ab73e1fe1e68712245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43c8476bc15366df6e1ab10aae8136246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d01de431f05b888a8ede3c25f9f630247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3d029b399d760316f207a363e5a81248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9805efd97be714a76c673fa11f73e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe720acd85de02feb3d0ea7b545cd1d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea597ca782f99b0d3b4b85160147d471251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786c85d2595c5b46b99d826ad7108b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f853c76d4e1d584fe3e4837ff7afa2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095151751117be36ce77589dd3b5475a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf554daa849d96fd0f56a602c4a46bca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d8f4114637041dd79b7f70022b549256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecf2118f30f43f0cfb05767e34a9de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ef6befcd275b5e88935424455b561258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ce83375eba3562806ff9185260e72259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43717f11ae49048236a1dde094317b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f74916eafffef118374924f2a0639261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367581a62da0d24e08d74d54b5d0a8b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60f2cf42c8c6db94db782daec78b20263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075c66a2c1a7d640fbdf587a106d293264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0bdfeceb946cc6fae72fd41c2148f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c997be42b5234a941c25ece47ea4b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c8f927ef324983dbd1c3bce9e3265267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc6bbccda237a09359f8bbdadca19f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a4547a7d0437f9bde244f885a5fca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0438064a1a78d79dcff6e084f816ddd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f8d2a21a030fd9479f50d2dfcb783271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ba277aae3b2f2841b3fd703152183272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7d2fa18abd82a3c621b0a21b460d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a5113ff1c1145e386cb92395b67a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fa38760daa1b0fcf360280c1d459c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3805a806a1783d26235fefb604fc3de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c2c7688a5fc502a762524eadf0cd1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f355b2a2daa57acc8e7c04530696456278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3faa6609df4c4fea8ba5acc68c7c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078d14f5776b65174e59861e1a47dc8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2625d0dbbf27cc427c0b56c0dc795281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be002cdbbfa0e2adb89c68e87f7d312282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c3d1778418094eaf452e5d3f38d45283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6f7b9da7b53ddc4a6671b8eff4396284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d23d2728520fef116312b3290234ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754c08345a3acb9b99e92b10124f6c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162901f681a1ecb236b3e19fa434805287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6b712bb07d1d3992d37922796532c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a66a26982e1e927e5bc8c1f973e682289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3a7c03b2d60ebbfe54af553a8a7d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc5db2687dbf933ba30c97f6ba2566291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0647a8dad1c59018e469997b037be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba70314a67edcc351ed0321ddf29732293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516edda14cdc349b960d5add42baeaf8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22fdc408f1dcdc5057f1c1c9972dfd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a98e1bf46f7987025c2d286dc15cbb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1e290356deffbc434aa45c4453d56297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018334671b1f3337c1b20ffa8f9eeab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c49da9fb01ad848fc80fb09e00cb16299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f44531cca08724d9a611593414405300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c5f68fd962ddc2b72f8944750b69c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252ce5a0431c9f84dacd96c6bac1090302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96909afa43174ed2ccebef59ffb00d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5800599211b9bddb096be63b78f376b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95093bd77bf216a5162f54dd615149305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b26c082c97ffb98cf262f683e44f8b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee9c345d8f1edc5631f9bec25e445b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fd3637b0157f28c5e2916df755ca3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64d19590f820ff8d54356c45442991309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70ba26e8458f3ea856a7fd114321dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfca5ba0f0ea32bf74534721e832b21311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d44eb527c40acc89631067c11fcfb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978da6df90b565306c0deb4aa4e5dc0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2306b32f819ef0736142af0c59baa5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f3007fcbcc919e552466180f8d5e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f047af7b06dad77cfd50bd24b875fbf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519654de23f72eb5bf6f143d6afda8e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb4009c7a82d0ce0883214a778c629318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49791a1e448a52f3ee18916a74b56653319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a49cbac3b6a5a05a538d56aba5ebd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69f0f682518c87d22ee9e1f7173826321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adf5a8871bec7122cbeb81702be092322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a182e0901809fb1d02f0734fb1f69323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d846803dd67be8abc6529c8d01fcc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece662dfd860695235aafc7492e782e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb76f090ae85ed557be4522c8dcbb8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574053b5d61abcf73ffbc0405c1cb66327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3fce069d1e46ea68671d7e28735f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ede07705eaf612919e55cbc06c167329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b431c9e3ec03c6bad22c680b0fc3bc6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7f706a717dc1405c2cb8d59c56ec4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46ad78e82d3a3e45cc13cc21b384a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14736a72d0556dce020dbf806541c72b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e89e01272b49a59b1f02b507dcc3d1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72c05606d8bc38c8b46096ea9b2e19335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cf29b601e7af2f26ff070900aea6e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41db3c6e449d538ab8b1a1450564c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26d6f92b7e6758d7cb27d24ba1873e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55d3d95b4efd7f9ac2ac0b6cf806c9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344ab5b996189ffc841debf04641d3f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58509fa9a46a19d67fdf2916dfd0bf65341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddde051271adebdc3d92ff659d67c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227c649e0b0bf47fd84c150074081a0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668047eee4e1c8d98fc6a488c001944344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2740ea874936c7a3b6f9aa8e2d6c77345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23b23bf886461f69f39385b859736f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7bcd9f16f0ea569fa7fa8dc6082222347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054d5a6cbec89b761108671ead93d00348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e1dd25179c125cc47ae894e2618c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46430331f9652bcf0491a67cddda7783350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f22b16f0f59d3dd69f2c89d114e3a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49125a2b451b7a5781a6a9ed19ad6d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8f2e11a9b26f8ec547f67582b5302353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9c08eb098aea6f4a022672343dc22354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2c44ebea69f4c550ae16aac1488d8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ae2ecfdc79d1fae2c9a78c3dd7565356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2770cf80f77408b2f14ae962ab9a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0a3d28a135c31eb42cdd1878752f6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c3c82626314674b55388ae0047b67359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fcebfc99560c093c85a9ad76fbccd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec24a8d5d847e76312be39a04e3d8a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3905a2dd464d6dad43d70ff7b7fa979362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad36ec2cd622df843f2e2009ca220a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2ecd43a9e4b7f2f1f201863a1e41f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a091b42bd2f2f635c888d7b56dfb7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c0ef034c30dafee4b0c2742af7438366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326222ca46f47904f5a2ae08b7337e24367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaaa598111cefa2d54cbc1986ed42c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfce3d60994b881cc8a4ea556833c18369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ee4d075ac7d4470b65a0e78f3f5bf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85253cb9667028f578948e300decab24371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef6109e438d20799b1d7ed5eb1b6ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815a8db0009761463e139424f749c7c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37022992396e471778aef5d3008d9a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2009146233a60d7125f14ecc7b8a1d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bcbc487b264a689bc9e2f8ba0ad77376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67760ddf57269fe311ed80d4c2cff5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c090103ed082198fd405ade7be97c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81901bd7735457a9ff846cbf71c48eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03950f7ce23eef260003c2f99c4f94380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0d23a0c36746bbd4bc8ef789a0e5e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc333244d252db04e6e1acfb3abc7b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe7d265b025d29e79f7acbed57b38c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53446c6f0238478d793576566ca7055e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a40273d8c3dd16d90d90f916ee64c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0756b5e5cfb6fd1d1c7765e2e823b14386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b47053b2bcb5e46b3539131f6fc9f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cce3a26a6c73e265b16c2551e0238388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff401e2a5340e31e619358f86f6d85389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dce67fd2cf9d5ca2f83042d018bb7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50242bc8f578819cd49171a5af28de5d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a764f34092068ff582bf49501fcd6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c8c27a52e257c0509d126f2299bdd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f633926dc21407f753bca01e153210394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef13e179da1ff259af074177ff3066395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e932ba0babd66133a5d1c216b09b8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0152abba3615b02fc79911e927e209397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9970e90d107b0a770d431c6f5a1b2b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc08499c22f220b95bcd09d40ce2566399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ddc6187b39d4ca8cb847f1abd8b0e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ee6ae5f061c1975f0e9bc542cb0dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fae88746571b015c0a397befc1d5bd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a16e804ab1456e0698bab50e82962d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec03015500d62a848770a81e965377404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a44bf52f2d598a818f5daa3582bcf7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa44afbca0bc16c8b0ef4fc4ea499d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc7087d6b5019ac1b143baf8abe338407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5694687f4a722cfacc28b0ec594e12408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d1714f39380e08d418a55c6778162409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a42c7a4031ed23e673097af8af0abd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1317c12cd20085cb912e49923e26d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bc44817bb4985e7245081b64d9dd8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d1a99295c9e1cec411efc3d2a2ee0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accaede373b99ad76ee03afa28baef5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8c65ab5472bf3e4395b5ffb9d793f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc167492c254cbca95fc856cbc2a72416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55111618792035bb151616189249b89417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebe1e2aadda95abd8acf8726147ec5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02d96ba1a801ca2b7ecd3c7a682c58419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8f6d0442fadf154400f6787da95dd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7e0b116f9ae0387454c8a6a11bc95421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31ce85da754db86949ec2804ab4a7c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fda589dd721dbdc57b06dfc165a8e9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5781d235d0eed1fd57c779e1165abf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5c1d6a52fe888e6ff90fe6eb2c182425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f975fcde9696075aef7d19b4f95a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d9c46a41b73e1d00b95e22104119a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18840b81579eeeb0e8178e490ab03226428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e7817a768b12026f5e3f31f91add0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e39930f2ded1cf0f74dea201bea02430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f37d4e49b901b5d120d99a32305344431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b4350a1e7dcffb57805bec9869097432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d24134c21bb864e9d52baaf61174e8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55580c3c5808062e6cb3ae81b6460cc6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224e240b591915d07ab6f18f8b615ca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9b31b10d1629c64cf9b5205dbc8c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343166004c22a5b82b15b9ace1a8391437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66f793c2df022bd642774285bcd0e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a521e6cf99692bbb7a09cea64062b16439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9947e581e83e4ad28d1f0da2607b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599316b886f89f98f73f118f20c0d73441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90402a8e5d951e7b9ec7016718290b8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993fa71e527575b8b9d4aac28cd45bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293e36860fb29edff9a1099def5431f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e922f813bfc3c95526857199f00389a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf835c49652fd1ebc3f6204be19414446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b2017977b569f2db884ef1b96fbde447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83486596a4d23b102b52f878ca32cd1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d25d481bf269655dffdc6c1919e3a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d6b37f8bc7f60a0ce5011c35256ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdf6c063ff79fafb21a27b8e0fba44451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbdd052e92af9e1d396e1d88f5aebd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005cc505fbcf790218df20252b5ad64453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfef6241682e196764bea3bee9eb3c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afc1c58f1cf9a3579a788626ea785a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a7cabaee3d2e135077b564fef7083456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d1293efd06ae9870973150989c602457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd9281dfbffad593ac90a8b9d8c445458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257414518d2178978e10596c3579561459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38e1912d1e5cf23c9e8ff273f22624460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04993bd7ff2e037a772744ae003ed86461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040eb98af22014592d4b7f04bd02f2bb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7d39ee92eeb57886f6716fde3160b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6b9b98178f943ed2656c33b2a489a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393a5f5a5ed25679eaffbbe137e4a2b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93745277f4d153405ffa81044447ef4e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e34fd291489d838621c226583702d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3f6f5c5d661847f2826dff2f827d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b762aac2302a41944f668b92c39c78469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4c5b54a2c06d4e8cfbd23f2ccbdf5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f024291330eee5a35bad154634ff8e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba38218564b6457cde484cfbd56947472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4338fb288628e09af18305980b955ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bfdabc5685354af01d9f066887503474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05edea06daaa2fed137d2b80bc1e90475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad2dc2bee2b62444d1a87f639b1467476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bb7a4f746556bb7f34d93381e2d93477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f93223e20e754599c19d5d41c0e0b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c92db2b9fc9db83f88c847c8360ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1099430e0cc2d704a0b572c9a8e919d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344012ff325cfffca2addcbef3ee742481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c96ef935b99c705f7a8570fec2ba3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c626480735480f19b21be5f9b59e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40f102ebf43f0fcbba4a86a1a77c3d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b302a09faaa8bda121df49eaffabd06485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8feefee8e9ce9f5cdfaafc31c3f41486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44593b82c52621b2cc43fdf1176ee9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9ded567bc3e0edd4b588fd21cd5e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc2b7c5922e7dbc7f461c0d325a9eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a5357364876922265109255d8d990490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2632294d9b6d859efd78a3f6ba5c805491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8af904ce54ebdfcf2be6baa23f415492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767f83f4644db7ee9ab777375761817493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb8e0f9bcce2c0c65f4c809376ccfb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e776ea784eef3558ab62eaea2c5347495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f3961eac38784d3e4a6154569e040496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfa7d7566373563f0b67f84173cc22497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634b689589700a543280dad24c32688498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd56147d78f978e59f6df4848c9376499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66913ff8b1713841616fdec4223d50500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008f979ac80298d5dc192dfca357f44501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf021fd06de251b6885921fe053eb1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad06ea93f5c4efacaef6155201d6d7c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c864ddc24718c0bf38dd91795c29fb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91318cb7e5fdf80445b36004fc58a45505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082aadcdf86dac4c92f34364e2e4c587506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d08c491ae6a59e51c0eb94eb841883507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fc4862d7896af347bc270db84082d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c291d93d3b95df56b1179a2593762509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33271f36bd8f0f27880f1cbbe2472371510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fe256f08f3b0d314ddd00641511dc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e3a3c8fef0afd0cb118b113cd420d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf653cec7502b5d2b202b96db02b4b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783c6911106f364679e05b201f12755514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389c2b82c546133f05b25b384094cbb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13994d5a472e0272271bc6dc609fde78516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d525821d554055befc5b9cb5699801a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ebbb539e5c08f28f7c42d597f6c7d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61894daa0564963975e584fcc7d24a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6024749a28c18eebbdca00bc4ba576520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e37aeb18e757d5b527dc3314977980521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da896b1b8bf429a1323cc8f9f299d5a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61a91145c07ab0952973cc904bbb8a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ad780a819ef769bd6e71a330ce721524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4894d51489e49cb24bbd429fa48c93525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed5fde508fc9721444d97141486a57526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6a96af89153fad42740119ec4ae55527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459bbfbd01af0c54e97ab2d06ca9c7b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333fdaaecc5e241d106b46e6d6964f8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31926f9bf3de9ba1f4860a26630c832b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f352154860df82a350d549c91b8661b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1344809022f0ef26404d31b7818c0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b79a22d36b0f36b8628b96126ed35b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16677fa4c44cd7368b81b7d03dc4bb2b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231159133a3381cede5871c4867d23fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df869f8f57a022651f776d8bcd31d7d4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97aad44fddc454aa2061b4b7956cadd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1f14c532b7c0ad451cb89d1a55344538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737700298b8463e1d21c1c8710071135539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbe246cc06519ea6ff8d765a772bbe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edace4ccbc0f2f90ea6e65eaa4199a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae754b7e1cffff92ad16e739d0a2d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b528a468cdfbdec15a10e7cba1cef63543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c520bf8d384ac4f28bd38844846b0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c2131d455256ec717774f36cea8da545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631a10baf47d4abe2decb87bbf349aa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79af7c28929215dc2346b3659d020a8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c21a3bcf7f6f6ea2c02419cdafc1f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee65374c354a469a7142cb405946b1c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869e35d8de4ea8ceab1ce3008c40a5b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579951c9edcd6f95570376a7be1b02b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76eba290041c012ba24570a3a18bd2f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960214434d5d3e6d38160944328a621553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bb9e48b5e5c817664da8eb767f80a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa303584aef11fc45aa7e92e27dc5d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1149c236c67e1de8eb330e1d0df184556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223d0ebc78fe28010b05fb25d6a2ca4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3444ef1a0759640e90ee38d28913af2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117527872a7a1977882471a2f03d42a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9ee0c476da2c749049a871988303a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c00b9ddf555ca4dab12b3f9074815561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86c6c2b1ad45c48a21fea4320877e5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d078232903a5a26668568d49044a21563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78954d6d75865e3e572cafb2455ff40564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42c9beeca50f326769c5444a7dd610565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b64bae804311bb094f267bfacb32b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030e6317b591aee05685a14bb8c6db5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686a95395371180e985d1c957d515dc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6da2d4c278039f3a6fb14509901e8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205e0a80aaae0936175ea9ca623f4f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30e28badccff63969d6039215884d3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459decfb7c5c283933f38c79e4bd5b2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761d5d6ac958811ad1b67a745b1dc53573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f42e1ce88d0e0afda13ded7b5c464574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3db7e6cceb6bb52f7e86868e45fbf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef54141dbb66971ce5dc8b8a3b05c9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b26c7585072c72999903f3547a9e9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966cfc9dd60b3f7ad85a7271f8cabbf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477d7372ac52066365722dc48beac15579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd9b13b7759212f0840a0bb1067ed3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55f37615fca6bb0cd272dd0c078bdd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36bf45f1d958aecf0c9050166fb83b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd9d45179f29462badde46cb1126ec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee12323e6779bf324f3b180bf78f5ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943372e52fcd4088ee3ababd28e7daea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bf8dff875aa8243b009f099261487586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38144d4a425a8e24302a65eff3dfcdc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9f78a4b9ae06a47f5f0927e30f57b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10be4570c5dd182feac271505fddd38589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0715b182fa33308beafbfbe467a7e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92e1e296b90d64fbfcf3ef5e61b4ba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede75dab0a08ae63318d20f853cd0db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44922720e8c1af93b16b20aeb50cee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24b91d0f1c3c9af25e96dfe82dcccf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddb474a1b3621319fced32839affa9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f427cea33fc691579fd33da7a35146c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dec6e3c16d13ea5dbaeef583959b07597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5108b225338e30f54fc0b3cf7b899598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdd76be3aadc5a2385d4e6c4a2fceb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8ac864bc472ec0f6b10f1f70fdd22600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ec218dd67e88d01c6a1be7ab60b83601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc292bc3103b3ea826f191c76d147f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c1934ad7bb43cd8976e1f3b5dd7d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b433bdc174071e625450069c5bc3f1e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522c691b3f8dc660b8a1d4373561935605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa2d06bca491221d37086746e8dbae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2679045444358b34e711589e4dff57607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408374ab0c189f05dcb11dd418078087608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fda8eb1699945b33908cb34c94cae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6029f7ba388a65b7485f55ad93ac42f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5c4ef6eed254ec71a5ec83cd4f251611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c73d0bc167962a4c86a44b445cefe0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d571fa3fb6f376f45e0e19c8ed175613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6780f6385a2de548a1c3a6ccdaffb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b91e18ee2d8b4d7be0690e297152e2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e21b5dfd85e8454fe2c2091961edb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c83c5e552134ccdbbb5732d36333f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c42967fe3f41948ac8519aae2e367a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5d3b13852a4e2a098cf5f4a65a0f9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f03bce45b4b747578e1151e5b562da620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53da7890afbfe3f8ca3e124ddd27511621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c662369dc8460579e332e41be5c37a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a1ad3cd62bef79ec9e000ed8d832a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45706a5c47458e23eefb88b048e782b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06210bf808800d17ded9fa9ae332d0db625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd9b05007bde9e145329fc1733b488626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff00c3c15a9875ea9a9c6049d54ee2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d14c0869275a3652902d69a125061e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f248750ad30bda0319b70b9da1cf0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc6320d824ae69f6c9d7cd3bba996f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e326338039dd5658d22ca16da19af67631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ea2c72d99e6232f68b346fca92955632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593be1c4352400ba76ffdecebe200dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2139b3edb8430772d4fa52f7148f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee5cc37e4ffe2ef2096b3f6e8b5370635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5ddde7c2b6d3d0de0f9fbd1950e85636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407ea8812a1d5ed3978187e552495a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384473901d3d787da400778f76200d17638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484636e0f56b9267a08f98b8860ab5a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa45766ecce808fd6b914c4d6875215640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce243d3fde21bb5e0ea7abbfdf93fb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4540ea2637b9d79ad674ebb7865959642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311a62da3ee66d9c1e055a998babca5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9252c6c753595080b92d78198256b9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a56a0d8f7762f225c148c878a7a614645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894181c90f80cd50025b7e25155ba16646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54973dea3d4809535f148d429761ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5545cfdb299fce6e86f2ef2f7f05a09648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103e666ff8c35dc7091773d80f0e0cf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e48e4938d64e3292c79bce1faf0333650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbec56cea624e3543caed2a5059690651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e5d0ae09c965e984b6aeb1ee15a86652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfcb252051072f916fde8264b718e2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c36224dcfbfb6d4d3a4533538c6f2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311d6e11ac6d50fe733b19e8fc9d157655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be5a156027570f608ab8de7da064f5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31522ca6c770012115709e1d9e3b5058657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc6c20d449d209b5ca3336cadb35ef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2f315671b3efc671f5fc035c1aaa0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a55e31148df8f1c97e2b4f56e0a510660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc24aa1b48b62ba628e6799679b65f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae000270d581389240fed4a98960c6c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfacccba28958400a42f5bff924e13663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b681458e1e61fc5bc028aefe9c257664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06454a02e230017715d48ae873550a73665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a8acd1dba49888a580ef5e79184ec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b45b4ad8725ea6c3224882797ed8c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9426c5cd7e7d29e6325e38d32d8d6a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69b932d4364a10f217a23b4e1c73a2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddb577d6060e554c95ce342f5b3e3f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16613308b4c1663b6943458894b6b28671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b22a3809d2b790774f75e61accf66672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28955c287fd918199c4e005d194f8f05673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6dabd97b0bd1fb4f6fdc4c25536f5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aaac473875083217d80fb73e95c405675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da049cd9ed45bbb0a6f5a018288c8a4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca9066e4bed38201f4738cce845c0e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa370721844bbd1bb1b1fedd039d62678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd687f5d39e857d52a10aa926024b837679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb384704086479b723fe9fdb55cce8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3cf0a4d5d33a02b8a1132e1140923681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af88d1e6991b74b63636046ae2590d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6b1da2d762eb8ac18ef796649532e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69780d7efd0a2db67bf2a74e42d8839684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12889a20c819b45e32130dc66b6afd47685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9f568280a5bdfb781419fef7f524b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a927a98f0a4abaea31fd29cf8d20abc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63077ceeffcdf1c0d18222f504318cb4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c9097499e0cc0bf56640d5aa576a5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07453330778b02aba4f052dc76b33e6d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320432a4bef156e643760b9589916883691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04b8df615b01d168b68b222a2b07e9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87661d4a26d6baee5bf98e465106fb9b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb9babb99465a1b96be78e031c7bf5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b5d930304dec503fa82a9e190b1ce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfc6820091b3a277c3a79180db9ae5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454673e3c2e24d8481706218608ce47697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13508fe522c31a8ae4aef85b2023d4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b5c1cbfbf57bdad4fce6bd3c078af699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94836f64ee5812950f778e842cdcc376700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6c69581a53b6665c640932fcd3357701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f220e6c3153a33199582cd1ff770ff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dcc400b71e5800b3530de546b4e5b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde9819aae132834e201ca45c8f8956704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf433e241debd93760e950699d464b2a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f5c898e22426e57827a5c475b45f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18240ff8041c2aa8e74f752f0be5651707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18967f38d3682f3cd19ee3121e9dfaca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee67f8d62a1b21b6e41e73d33ec286709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e60f761596b501a356d442044e649710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd137d24cd94b4df2b9bf06a6265450711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5186016315df281d04a238ac19ecca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a43f263b477f3c3a47656d48dc980713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4deb60469e3eda75cdeb9dcbc34cf4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8116d4993066e776cf714bac3a23386715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b0c79023583177b9094429a92ed0c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb8355fad526028a4962004120e160717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a283142271b4b0f4a33b27bf4b36110718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24303ef187770c21e029318e527740c4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5254a3d0f9369ac9d563155b60a31720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb76bdba059ca78363d494d18ae560721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6505481ddcf430b8872726fe079c4f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae8b11271c476ad60168e526d1c2d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c94e9f972149fb30205380c46bce6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a6d695cc3ac5c35fca197cdea4c4b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a299a035d3b4c248244f2f60203544c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ce947c5bf39a651516618cd7e9f3a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285d2b080ad57f895ded64546c6317d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a95f918fbfb5d186ab120a16000877729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6148361b68ee8195799c2ddf277b2b8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacac88c784cb1ebb8ab920800293944731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8395dd49a785c9924e7318a615c993c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed8f7e9b49d937663113e2c51fae21733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cf3296971899ac97a7d3871898b58734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236afe00246bf363b5945141146fb729735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff3c75b34c8ea6830216c42a3b1923736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f55861a707a7dcdf9a0fb4ee2eaf4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befb425ea24eeef27e10ccd0fe148d6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d887014fd1bd150928d8ff1e29776739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd091b3a21d594f83471612c88c67478740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de9333515cf033fd201316ff284733741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4ed564838a5fa9df02472bab7a126742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29feb0f53e87008c26a772c439e3a291743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518469e7406ed221062dd326936670a8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cba77a7cec27b66e53a144bf428b18745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60aec4e46320a4c51e20d75433b4ba746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1e565c1c88005d1e3f910be5766d4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745dd3a2bcc43758e489b50c1825a722748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2796759efd243c38d0f63fd487f47b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b997f639a183e0291b5807ae3c7a3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0f51396bd4f9a8c15027241d2b0b9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337a48d6846b1ae39c5bd817aa23aca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b769fcf728ceb294b452f2a702c59e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ddda26861ffc835795474679eb2ec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599746b532d5c0d9c276e92d9d2f3fc2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16511c2c46a4a25d6c3937e86f3fb4a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851c0f8ba03ed5ce8c780e1c5ffb897757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edb8d711066a64738970b7094d890e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5083845766a6f31da688c5058b62b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65ce22f8501f65330b432fd6b113e6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505b2d834b26dd4a6045792ce09874c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c592ca2e570978c407156a3cd5c52c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43ae7edd2d5b94d8f1190ddb319695763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5da58075200b404e2f4f1ef900ccfb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982afc2d99528c6e58a35daddd09d7e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3927b4046e07403c1e918a92462edb9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdacab9265b666b645aae303af4ea44767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0010189825d04d3a9a0315d7f7a74e6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1618dfcf4f647928a24dbaff0cee2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0ece525d32b557f6995e6ff459a77770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9743819707f0662934a2a96e74d5e59771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c777c90c0301a6eadd1d4ea2144985772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bdf4405963f0ed16cd885e4cfe48e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa64d536db323f7781120bd7af0bd5e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab883a1fca10d4b053c621759c22457775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756a5e60a8780242102dc5b9bf454f4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe9b5838ed10fe84100da203bf147c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65129202de44af4624e4c845fde67a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9419646095668c90f8cafbfc51bc030779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7b1eb576acb9d9a0865b89e781375780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc0b1a1dbd492cfbef7ba461c1394c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ede8a957a41312e7bcc6a70448656782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa66dbd42db725148319e9610e9c993783.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372b156254270e3751f2a01f0ca96dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225fc520f802dfe845c72b47cb45c962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dbb3848e0d21e7b6696216787ae4a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa95e8a135ac3ead8e802f280dabc8f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95130f456ca3a9280c6573338eb437335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e072b3acedd199e9ad138e3ad8c1a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35518fc3fc5ebf2979950f9598e6497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebaf32a11ff0249c29f86939611219e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846078ba83cc802bc9b5528915ac2d5e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f0e446890f927696f600ed0484a1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30c10bbb68a3501042c15b7ecc5d5711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500105497567af12c8a32ed1892c345a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4371a80701df98446ac2ebdf80bc6d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d952dcfa5f54958b9b1f2cce54b72314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd334e70c177a004816efb31c625012115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9b6e165bd20829df64fae9d2e049d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9598dd9fa0b97b7f852703bda507717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3823880da3032a73626e8ed36482718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481798c8b12c5effa1865b7942c889e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f614621f553e6d66ed73c0f3baa56a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccaf45be931a358bedc6cef8a077b9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b13d9b81f1532e8b47aa428b917ffd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7443cd09bca5458e21a926add0d08e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa335dea340c9a1daee3f82e99176b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01496f0a780b140674cdf7601abde9e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eca1b1ce6e0b56ab933a4b7a52ab8426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a36ce24e55cb3530616ad4757dd3c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3383297b529dcced6e63cccb5045928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5a2937e5c8da33b13ab5754279b2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be056074c1dc29a71cd797028a016930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323868417f0c34b1f49be8298d0cc87631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376b9429e554404079a06cdc165f41f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a66b4374a7349f3237a4f687ebc1833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd588eddb7e6fba1783564fcefb4ac4e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a4f7e8846381170d5d8c3f2990e2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e6b3c889ea124f162721ab6740cf136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacf9fd6f03441a2d8bcaea49cd75cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091811ab3c46a2ce2543494a39552b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4f49da7b594bb5615c90a1732298f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99331b013304cc2fd0f6c0479b3ec1b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28a7fa0870ab3a86bef8defd44afa141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abf883a4f6aa0d627c0f3073d7e28442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7284cf5df11a39833dbc37ec8d36e843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461ca9228f3897b9dedf30b57c781ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713112b6a18e13c000ce022f7a722d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617d1f27df345260ce42e92e0a9cea646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9fea84349c1e82a54a308ae50d35847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edf4d5b3d7ddb493f1ab01927ed5a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a14ab096054441210bb5a6f7a259249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5effcfeedf12fa07160eacd4df3eaf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5111b557f11df51b1e75edbd2807951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bfd87d99672dd8ec8ff3726faea2c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c5a1ce0ae0c585c39db2e24522be053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad71750ae4e2bf7123546b80ea116b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07ed96b67ab9dbd5f4b2ded058d11d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482d844af8f1f1827ba7b7e2160250156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dc590dc90c760134d6a8e93f3836357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757dba2a07d4ca98419800bab6522d9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cace95e09046098e4a46628c69a5759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f59c565c7f4557373ec221d1f3b6260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7bc20b62d6e679ccd82e7182f632561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b57346de48c7bfce89a155e4d3b69962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6310746b211186de3441f37175bfa2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0be70abf4bc325329021abbb530d5a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060d6ecfe4f1a368d302d506a84dd2d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a27df79e3fe0206546dccc54b6edaf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9362410295fb68dcf41e474661bcd6667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627835b74cf5c7e9052ebb0b77a818168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f7e9d903af36a57b57f86b71fc45169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630dee1830c5c5ef645950264ae9a9770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0278bf4cc9c4fc904305f42b3eb0a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a0d341db1cd8cc795f52fa6c916d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82a22e2fb9a2280adf154d7f3c54f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7ff0445ad8246ec52100ac86cfa7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bccf6de0eee12186cabcc23762e8c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de871cb71e064da2be308080af4580176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1833001666411cb6ab96aa350e3984b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213aaa55e3dbfcf178b6e8164279477078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed27fcc0a0057d3d6f215d6f789086879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab877f9f0fb9a0ec512431daf04c9bea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4030abe8b373d5879d4d94c7805d9181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5931ec8b6a92e36ae3e51912c83cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bed434a596fcdb1d17e8a390fbe3283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc3fdbcacc6ee8280868d00fd758f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41beacc25092930c90ef38467f83622185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731e8d852f89532852b098ae0c5b2bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9f46910e997be218f5466fe89b8b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafd25fd253b1036acc2464f2cd0faa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30aa9411585abc7614c55d896daf5b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48cac3847ff18057b04cbe5380245790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81edddd94feb0906a0c135bbac9819891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213bd67d2158e602d09773cd5d1f6ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eda1c41bf739c854369e14824b6f0593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bd8ed7b9e0717e01834620a0c70e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6369a9af38a2363488f105a45e828d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd27f1934dff51239a881879d2c47096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625394e8530465b8a3b7f681325ff7697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a66774472b9983dabbe1463286e73498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0daf5d8d2a5c925139bbdb050b489399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802adceb079465180b67d0a8893c3de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98815870dcb187f656b79fa4acbe5f7a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ae2bdfc2f603511643e9298567361102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340324fc0c485bc667b2587e00d9bf3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d1945a91e514b820df2422ec998ec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dd08adf77ed763d4fcdd24b35506a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ed17cfe6f1f6c6b88a1514f755df9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8aaf1b7d43f7c362b7e325b622fa4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fc2311d347711889f07c6f72d143b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282e8e4131a90f2407352baafb7e0cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54627455ce50bf7133b4db8a91befca8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953e7e9032125853f97339642f7096b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8defd1f1839a920f15dac0af7aba7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0604c88e3556b5c80558348baacc2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a2c29eb22e49f09d57e10a4b1a028114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed42a8b51d0181a35dfcafcc152556115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe42081182ecd36883b8ad5af280686116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b61a91c30ba506409795020846d688117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04be78adc9264aaab6ee429df65cdc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b38b8a8498c11c9cd1eaa5f792e57119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dce80eb46ae0e35a0b28abcead8d8f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78145b7f497d527e007d54592732a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69595a400219dfeadeadae38026bb89122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5b90a909722f591a3fc508e8257b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec820f70216acf52bde376ea5ee2cc1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f82e67b699a73c57f06f1dd26ae336125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb369ed4cab4831801a03b23e0e0d9c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1775be17def49d5e692f2581cdae0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206dc8d46e470b4f46db885db871bc33128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fc4c243a07c2dfd6d18a22c7a407e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d113bb7627b3150216feccdda684f9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1894eb0ab689ebc9423dcce847411b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936deb1f1f9188d2f5bd729da170c7ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6982931b8d0acf421c1f5887ffab31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f4f514e5e49fbdea42e528282423f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf99210462e50c4aba2d493247e1504135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410e6cd82c2b4ef49cedc5dd48adce7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce81eb204a07af618dff58c7d46940137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929cd6a58c4caa1f50ab825491d443d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96930b438b7e71cf6bc01c6368f4a54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd465193abee06d24372d2da26fb1d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f16425be99c81123a96d0829e9a007141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de96040bb29a997fa3fb2dc8a9b8b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94a47fdb0ff15fb716197f2aff7a18143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed4b9b11fe104f1a8851d67fcca669144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081407d0e36250e7473b2b467d529ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57447795464967f1f8ef897266813107146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fde5b9078cd5d1989bfd4af91af18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78859a86a790287f621bbb43282956148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231de675c89baafac0b7e860327c505149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9460d589af3f41bd77cb24cfc60d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb781831ec9e85141ec61062bbb82515151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12657f2756f225362ae9d2fd9c486ae9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecf34e0209288bf256ca240db9b20b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43ff8bf8b2db9a65ce34b32a1c4c02154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf154fa99a0b8ee66b304a542912af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef054391baa513ff2ea62e183c518b58156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc2d1e43ae79a8fdb7671198e9cff2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef18a5589b438c5ce12a2135eab458158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48514b0452c9a664ef15cac4da6869159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251687a04da568c60d34b7ba97ea3b0e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcc11ba7f76474aac7e22ad9abfb56161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d198566d2109609be7925b9cda7c54d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54ea1ed430a0f04dd4998e939edc27163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120ceef818fe323f09da307deef0102164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958afad65a02421809898c3988624df2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760051513971d82f3d1a7235bbeba95a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbcc5be69ebac0fa30566eff30fa26167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c1cb60524d9daa43e867285c4bfb2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93c8b29dbf638517b0e5f7a68ca7ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b33470e5403f6c1cc977591aea9722170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7c5a7320ff33972e2821ef077807c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745d443b1500bdf0ff41e581c67c294172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571d78b15bbf79d55d1e7c02f3aeb23173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cba5e590b425c9c06ff4db9bf0487174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071792a3e6fa9375ffa3b4626a7a4e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f090a1201309be209c9aff30a23b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fec09afef18b1a4877b1c648fc41a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc1ec5bd548fd2feba2b8bd177d285178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968920e223808b575d61e21fb313e851179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800baf857888170598659c1a0cb12f25180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1518eee5a37eb67583b623c25c617181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af4a44ee743f8754c3d7d0648b5bcb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336725e949a1028a45cfc498c8833dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdd9fb2b57f80799c3dfba182d99df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21761a1b9a945ec23ae0459b7371fdf3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd57f9ac8c5837761a5918b1212a94186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec9e41f096950591c3bb0f73f0e4a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c04857e36ecaaddd239f77c3b328a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788730a1d5255ab18f3c4cd4d42c85a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2b69a96e274658d632e2b33f3c008190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b43116fb8312cc4ceb54cd62ffbd8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace003a47c48e4803607c34920c760e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ab555df15f40b2b9f4bbc7552c557193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c7e248fe373e82e293ac83c57ac71194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc208c69f154cf1620567bfe0b1dabdc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332aefa509ea4469d7b1324d9ddff2e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8f48b5f41d840d6091c1a2659a1f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d701db55becaf842966864906be8a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fbdef86948a1a01be7475a2aca0b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df87abac7757956c3ca84e2d58a0aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d4d01227d7be8925c331406d5ff20201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6680756f0ac58fc7e6d33d342f12f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8107996519ff4e1fa106c5d953b7c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414dbfbe3363fc756e092079a8a933b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aaed4838fed1140a85080d60200541205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74541230b3934669beefcdf360d67ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadd08d5d20637991a8d7aa4a763620207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9088fa8b2bb270d2e94c513b35e84de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e44aaa1f95ba33f9aa1faac41dfb2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646a384ff8ffd5d7effe2e1218bb2c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fe9ae2cd165afe5ab1694fba9ee90211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a3408fa0c677fe3f064343d7d5aa8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d430b75f4fee5daeccdc880daa9cd4d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ff21c913cad911195aff65f7ba1b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53784a31ab48013e090aebc6b95e74215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48275fe4c82753a2516b47030c1fd9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5d60d553b4d7fb11b8e150a489983217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84c9c581f8a4aee1242b056ec308e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8cf3be5b953f50c8a4d2a785226d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954b21eb0e64d3b7865b32cbfea71d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e30ec419c427507ec167950b77a97221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36989b74f9e30b7ead7e294a41540faa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68dfc2b715ca9d74511bdd580c4274223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76ac6b7bf3ca77027909e71e9ffe4c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955572e9a514fcc3c13a6bdec5ed833225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84235a4e21edb88c767752ecfbb30cc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3c6b3fc7701246966ae2899bfe85a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07f644d5a0d2b75641401ddd758e9c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27729e82b838deed9fcb5d88b63ae7ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10ca0d9f1382b0602b9603dc36bb63230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2852ceb1398bc453fcd1a9d08e41a6b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77881688a63be711422accc3e2de12fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73793d748ad32076391a17f0de92cec0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1651f2bb1caced337a66a04e55afe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13654849a7447075cd4e5d97a9ac3c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2dcb478a6dff98177bfc0d0fa0de6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e6bde52af2b664363db6b58df3444237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed3513e7c894270f1729bb7b83d2fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92963448b0f6311aa702d980a35b9318239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4947c8c3dc7c00f3cc8a828a12cd3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e006ac9b199b1f42b7e62a16efec5e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ec0f77f7226fff57b187303d70deb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cddaaa59b9b371e37bb86e7b7bec77243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b72c8548a4f23ef7738114228027ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515608ddf257be9a7159590686a9821f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9428514226faa5d106b20077d104d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6c0bf8e127bfd966719c39d33de28247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bee174a9e6ab472d8f73d40dde938248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004283140b564583784973bdabd4f46249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99600e085eb2aafba1cffeb57b4c6eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8ff1f462d592213072b61c0344fa5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a61fe0f5ce378bf9ebe293ce2fae3f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06ab2cf76bfc723a93c45f1c19ea7d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc310c4b97fff9bed0f20229bf5ba7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437d40f31bdeeded2448745d261f817255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cf7c3f2ad3800536b48f449c47810256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1d0dae31c79df6c8213c849a10d39257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014455281042eda75067e93fa44d162258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879c9b53d17280cf1436ed95ebf2949259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d6f234b41b33f711889add36178b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908539374878be9441df13de98400f96261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac8dd65b63d0170d9909188825e8ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40400745eba07049d0ae4c08ecdf2305263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069856486e200e26410dcadf5a94ad59264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c77b617692bca3c2e7249b5bf21ad6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd72ccfcf5210b0b25ecdf012ca556266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdad69a5015015e8d07cd6112893ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88698bbe7a98292cafc41dbd120e30268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74517fad128eb25664cea1d28ff297269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67271053de2cc6b1958cd892886b4a89270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748afb9ea2c4519701b81fa6c016b59271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ed8446bce0ee5227545bdb01c307b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46627b95667356006750e5b34798698273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14032bf102654e6f895337032a9c2e8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd6bf4e97c18b91a99b11221602f72275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793d8f16f4c8946ea7cb7685fec63ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa60a134a6b33e07494306d78bbeaf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd93d13fac5a1f984006dfbf052d92278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be177232f2b5a50a03c56556ef17ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91647c4a440f46bc1aa63237f1acc934280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8da639d64cf6cce1d53d506718455281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af808384b96f85c922fa875d811a5e9d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326a97286532b8c5afde50089210596283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a44954ef9a66aba6a0390854f87fd5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a3e5b8a71dace78444ddb3aaf3626285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3a4a99d4320ac60cc5c7503fd8cae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc035b3cb5675dd159d12c1c5be1b4b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28cc91aa92961dd1b98935c10df240288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b86a60f89bc6d27a9b4ef79c1e0b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a360b7506a0650c7c87645e6f04bb97290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe2942d924df3a9f389ff99df4977c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66731cf60c556254210db131ed1004da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1ceecc8cb6a5c6c430fd8b3922d44293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18854553a20387dad56e18c09064a59f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdcb4c5c5f10b40ba6b11f534fb05b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f03a324200c8a60b0bdced0c8e0a00296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030aef3c9405d1f4b8e91807f4e1c1aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb65d51a2d261ca4880c0372133c8a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cca755a08e7824b51407144af16a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f37e8d339c70765238aeb961817640300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32f977496ef7b48702c6f935bd2523301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e271e3d24ede360e53e15b14a42d5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbf11d9e3d370b8cf328a58b1fe6ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9a68a38e3f819bf45f68c79f1d1ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924d12669bdaf53fd5be8f47d648188305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268eba01946121fe0ea7d397d53befa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f71e87716e0a571bb5f985bb318f5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8b3448f0c92c3e529be05acac7ac5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3eff98a6dadf1fee9d3f0a22d1dc73309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841ec50dfd9bc0d4b3f024d2c9d95a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c0c91f175843165979f1f7bb2014d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea9fe17ade31ba9a9404c361de68d8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65efd2cc29078b12b3159ca9c55e150313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f9b1bd5d634bedfc45cd7f4219ccd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a9c2b96c8a11589d9f9e6bd54a51a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e46b57b87a9d720fc97e253f5c1875316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee20466f12a4e601df6aeac19cfdc4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c4668850256eb83788c7d466d79b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecc5bdb98990a235814b26a72d8604319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a92ab713f843180c5d7e734172557f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b57f68f74103a9900a257dd1e5b001321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de861df818282b5bcbef339c91b2de06322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2d62b6db9cf08e5bbc56a1a1dcb90323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16905cd0a4e055bba8747adf32f4c3a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9e24907d44743ac3e2fb0be77b36b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390973399db13293678d90d67b0f06f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e081f3876d853cc136051c5e3e85d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ec327a5ac254087b697a96cdfb831328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267ba7503907a185de41e4a84d7a7da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488585516dcac0f216d03bd2567f8653330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95a21cdcc53209a8eaf0ecedd3c231331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b85d30bd21224b5ce46c73e2d8926332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724c1ebf75edbff09fea58df3fed02e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf82d65f3f1bb40b29d47ad2651a0a0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484755bec348c26df5a05aa30cd1878b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ac9373a8d8336fe2da8da981bb718336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110cded4710dc7ba01670fefdc62c15337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb434976d52a72fa7fe5ed7346118d6e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b34850500def1f9f22147e3bd8adb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d31705eb2b074c176daa088c4d5e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4d1219cf4862580f9905ec3455989341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79daedd642a310eb3d649bc5724e44342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b931539e08aa4dd828916b3ab8e2d93343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89aa44c7ca8816c8e461b72e197122344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5764443e3fc3fb42e1a062d0a6584b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dc60c5148ff71ac49f76a778918f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b361aa70b949f6dd070cab20c0e0e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015dbeb4d7b1817590a587a8db8a42c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba37663135ac8dfd0b6eab04428b19349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68118b5d8addeb4014e9298e8f6bf50350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728b71f32e41247744b5b5341c88484351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29514e8c1b8f3a5278885a4cb72623352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e22c4d3722b2af5e77a226addb324353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657481f37eed76163511365497e8fcfc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117f314f4798e79a96952ae4188091b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab203f8b906d17422c536b1e062f6a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a68c364ee0253732e346489b2f151357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1378e9c2f58cdc1c09121b1cb6df9b5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8053a1767711766ea3046242f3cd4ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9636cb8959f91af11bde0cba085907360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3593fcde02c62bf026c326b74ef246a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9b87e3aec97eee621fbe90f61bf2f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720baccc3ad66a56cbd9441659c04995363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0140e8b7ea21ebda10ca2f46bec4eca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7934f250eeefcf37410c1af58c8dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b179ba4456e16dd64237ff564e81a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a0f5a979380d573290b160f8f941b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2eed9270a67b24dd02bc0fee667fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060913ad83d3f937186715363b6c18e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9639b5bddfd3142d1a84d12adb9564370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc08e823809422b6bed682c576869b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b4e95f6ddbcd1bdc8b8293f5d7005372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca66e4afec2b0f62ab3b83f017b5df6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76c250e3ee304294751bba5b44fbca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ffb1007df86b78a415d8354f28aa8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dbaea76e152d2d2b5716b2a531d51376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ccebba93ccb8f21ff9c72c8bac717377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c224d2c6839e17265e3de28e6945024378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d2073224ea153c37a8f353307a369379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9543f78b188793a79e1531ee379eae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe64d27749b5eadafba4a46263ec1c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64854a497e0d5388427b9795a18322382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc228dd3067f0c18b50aa4e8ff697054383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff000b60e2234f519a516212fbd26b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48912989205152854a1c5410fe6ee31a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110f7178ddbe1ad5b755d8513d1cf5c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350754b8e1282067bd62514e0f6be3a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1c1994b3b6b728c394efc53199f0d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501187f2c16c7425257c6b30213240f5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d575ba83b7bbd25f830ad4d2bb1723390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac65e3643c5833cc815a75ebce59466391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4fc2ba2220ff09e0a50e641263e4b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973b7b53e5a16506efa06a378d93300393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bbb8bc3e4079e219196f5af27883c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99181b8b5725fee8efd3c4543a49966395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7c47e4471c940a6ba040212599569396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267da90845e0d75db9e690e2c01ebd3f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac99d087e33eabe21c1ad5d5e4e8cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055b010904c3536833f3839aef7db1a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87138d113ea4ad1e99f58c1d5c3c728c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692c2405e93b27425f9ee0a778cdd2b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7a03d81b634c085ec4cf2073accc8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465957ba0fdb1c7a43260942c6b95b8d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384117f13794db3503b349730d360948404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec875b6452daa67a4fef7e6c8a604f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18159e96fbac307e6b8763bef5eaf5e8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f53410d65753b3f67ec36c9a04f4f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8095b38aa79c400f49383e0254688b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe81d17737a2f4d192b6d535410e61409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571822006f85272c8d9eacdf909f61ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387710d3dfec2b4049e5822441cd97c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f579809add6b8657e0c19ca26437d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff6abd50bfea49a2f26da9b334cc23413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051a9e10d094cf95a6c65f2a0233aa6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7da8d104ce80e2c98ff2d0638b4745415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e5f87847658acb958f478eb3eba54416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea7579baa7819b7418a7b47fbd2411417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca125d4a1a9d175fb378ff4ff0ab68e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846aff5bf560287c068d6bb2dee84d9e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0557dd5ba0efd1326fb0b6cf9d0cf4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011afa9d356f5ec5112b0e7c964a544421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e637e1bebb2fd7ae4e75cda720cd6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31252b0e7cd88dfb917fd568263642b2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb00418b708144eeb80e40d0e63f64c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1e23f3553b2ee11489a472c10912f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271f6b8153f500f1af1bc3e16c1b447426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e9319c6fc982d870f414d0366e36c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85114cf3e3ba9c640129d1257d7055428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099784abc05a0ffe87a6709f5d51fbe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe702b8b01aa2333b8d6bdba54a710430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d8bcbec5ad38f4a2e2649e6537652431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c71547aad0238f29ec056bd0fdd0d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54df44f84fd98cfa09e2a4d5c87593433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cd8628d547f086d9b4993dc7198e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b2b56ccc7fb357c6ed63e9ebf1762435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01b7806f14df52655b31c52c1e0370436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cb465ebda910776f126fb0086caec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade68b04fdb8d11ed39c7fd4eddfef2b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba3cbbcf5c48651ed7adc858d395e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a41ed150fda36e2f04975722754d0d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775329e962d8c47ff0762450afeb294441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91eade9d7235fc9622346e95c361687442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd605e9000bf2e52d903cdd88a7623443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf881e36c576c255530266452d70bc4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a29103d43b267ab090d2e69805005b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a677960e09f4319ba26cf087f5806446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db7097388881b0aa58fe72b9d16916447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21900bc9b7d704b38ac451873dbe1694448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5f00ad5ce105a6cbc0a2c46787d19449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47a7a92ff2646be1149b67df44a343450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c3843445a1671896c067cdaa7015c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fe0e3dcb1faa2fb3578013a49d0df452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1a3311faae42f72be1aff00d504ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffbffaf1bd76ae164fac2a72447908454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8d670bd2404f3f7cc9c06e1370d68455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f2900881019af7e127bdaf52506ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23f070351992af6bcc64f58ca0110c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85ab45397c28ba6f6282432c853c43458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a65af4b9a4aefb0df493fc8d10aeb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd8f857a616218d89603fd6c2a6287460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf9e93c1becef8ba46c890892bc544461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68068811ef260a713aef3fa501ef8a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573b73370b7851517414a55aadbd16b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccb168bcf276a28cc8a3fcd6b1a159464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809cf8479153742c9369967ae00aff0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8381b859c9a30902ad559049a53784466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7a0b0b39a799f661212a0169b2871467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628ad1b5838a8b93ecc1a848781227f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffecb79a7809f76b230bbee4352fbc5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f99cf5252dc8f327bee1afda9ad77d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e2817670ee14d7f05141a293d64ed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53290ac59c1996befd4b81316a44210d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4af5aeda3c8c91773c5ba3f975a21473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13c5ab9c356e28314479ec433536dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260948997f3edda4bd77aff11abc82d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e6a4a4bf7a6ddfe2f16180c7a6815476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d6a67108ee58cb6875c81d8478381477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea125b2d867cd1c252cf17e145abb410478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e0ac7ea160907b82c37172ac2db54479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62611669c28ffc8bb81490d03d0ac1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958335d380a20dac67728d49870cda6f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da261cd723d42470ef45ee9641e901482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf85d5781fe59bdaa66eed9bd775ea3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a39a931ab0ff4651a7dbe74e81976a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead2393ddb58e4397a11532d169595d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f198817bb60b0ef9af271a53699831c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8999db972188dad7793b08874121277487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee131766b6ff249aa81642e8d929a0eb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc87e7f7373144d623aeab7352a566489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88995492de307fbadd0e3617042c59490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e77b580ae2863a0adfdfa2349dac66491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d4b54d1689c9e06f3a5b5c05c6bbe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c826063e9c12f201d75dfc0907b2a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9780b1aaa09ea111eb79e20963cdf4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36076fdf3b18d73b5d188ac1a38989ac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58aae873aa8c0f3c218178b07f250e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd659756ac653b16465d6b5ceed78c8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25572792d7e87997c7520868ff005c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3447e8a6984d660f8e1beda5a1f8f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac34f00d6f1e626377e8494f87e9b44500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24865ba900e846ebfda77276c7f6c1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e1a186066bf2c4fba941999a9f807502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747ca6ca4f4fcdc42f0fee3f27d4c30503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3aeef81cf8b417c73d494efebc08f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1961d874838409a2e288c5319ce91505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b602ee08bed75f3a6440d43df03b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af8031678e11df108e8a9d8f9e5456507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608990df13f1fd0c6bf88af8ff952e39508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5f0fafe733cfc592cb2c5541cfc15509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de745926a2b10740bbe04b1c645d08a4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1245f42f6fa86f6f5677a1c032c567511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1330a62e833264501788ae5bab25e2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7f45ea86ea43f5d9ca1d2a6baca46513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11237085349d188db05314d4c54b70514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce629f28cde8ca236dd4779efb8196a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b472f4c2791e9a686d09155d3cd29516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abf26f431d47f01fc560ddc3e87487517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a2a23568114b4bdadcb07b21cbd35518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71663b0c5dbc0af6735d9ba548a0e618519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13d75700d3cdfb6bfddfe88b881912520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b533d365f4e55a9eb5dfa43928d86ff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b1fdc409aacf145dab16b36e9a71a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd7f767644eec4416115e8a7992054523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08de00d336b9df3e9f546b011ccae7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53885717ebf96bf620180f97088d25525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac9f8785d7b7dd94872efb5cb41772526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d980d2a4d93af08d2791429cf2549d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e215340b5a601b08de51aa8977963528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e75d047a4d7ad991e889f6c0cd15b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1548086804b098e5d8b0315e27074e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ccd38b96763d422a85c13b320fb97531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfbbb05ae96ac3a4150b48b0b5f4f2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f39685bc1c16ab327241b9a032703533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9ffaad4918ebf97c247e79f26820a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518a32a6ee286f17a4edb8340c600ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d80a6561de136be4352821dfd4a1c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84a366021a95309dd97c8aca822225537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cbeb91e8135ad1e0602b891ef1afa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f454a8aef11f4ab4bf5b38a65ed8c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0af6dfc04a033da41988a7da688c8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d1d26999d4296f18dad5e41b58f00541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6362dc3a3bd034681394354ba7e3832542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b47f73d3da5e16ea6fe7e785aa186543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcea74fcef8cd2ba3ae3b4c1bce9e2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63369b9b8b0b451e27e00181334d7d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118f8825b81912c9f84eb92a7bda74d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e20839d96b1ba4cb0fe9a567ca2885547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83e8a11f90d0a9ad23e62cdf83e18f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc87ff33479a73eefebeb98634f65fb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948b0cd54868ccab92340901f0fdf14550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83007b74148a28caac7a44bf923eda551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd69e0dfcc6d462833cf42d30cd257552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a06e77745e7d410a8e29ee05124c23553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225c7f37bbf979eb57428f666af2d0f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92d3316fac33ab33fd00a6707f1d7d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432d91dcd61c182d90106eae574e6cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a17570f0e409f700d0dfe8f7aab46557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140da8ea251ad0438ee6e26ef19545cd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092cd170f6fec3fd1ea90bd9c328fd1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973cc6a42baff3920bd7f03773f0d13560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff85d652f65da33bcd907ea3628e305561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e9ed06aa22357910763493ffe9e9b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4adb0a7509be5970fe8a0dcc69338563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df355da3dd2f12475393b26809dcd3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd14cab91e7ae9ee23a97d8d17ee082565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64229271feff69c84e705e514dd72bad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48872827a6753e010419652e7985b512567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d891ae18ee893f8d43d3a6a2ef43d9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a045633b0e33c0c0e769fccfea539569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bba367db6a3632f5ea5d3ffaad053570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0190b4d8ed72fb4f2d6b4a2028f969571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c18f732b4304160f40429090087f7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f16f738fbe3060e24cd4074425fd14573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a76f07667c043f7c08f5522f6dd6d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abeaddd8f3702d2c8f1161f3fd91f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a7903c0808412e1d2eaa654040c5f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c60bbee4c94a1e301d67b0ee9a5bc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f7e2d22ccb2e1c53ad0aac1c32ecc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a9f7b355d3e55fd5706ad88aad12e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b505c868369faae297c04efc7332f3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6023a077cb6da7817ec3ff190118408581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bda76d8cb1c3719f2da1fc0b43d33582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb3e75b9b92bacf698cba05d65d266583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcc56d64c17dc6fc9225031b094f51584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01355edfd4fbb4c28500188cabe716585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e143372dd96d807d37048ade8be91b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32babc06c3a659b2e99235d892072819587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9daedd72ef7a0c9886576f58f79328d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab6e127d2279690538b97c40e3a3bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785ad606a6d767cbbb957d1028bb14e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e22fc159a248ad116626f5e8188f40591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c4cd31d72861ea6500e00492fb079592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f4fb1dd39baffcbe0f87e3e2859bf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a700538a8f848a539052cbc65f574594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9dc68c50a725717c5bacac9f83c94595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c173c3ffbbf4691963bdd5be306a22b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80626c39f65fcc145f81a63f1c1397597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e177d64d8665ab9e3a65fc86009656598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde8353dad9e4ae2b920a9eade01164599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb68994c167ac7b6f75841e55d1b84600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b176fb5543466e376f94feffcc35b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c08cd7f74a2e67aeca2a7a172e23ba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6138e378155ac517e471dd4e53b9b2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688fece4223d97e2acf866b7fc41516604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10eba54aca054979639f8f6c8803ae3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651d57ab21c3f21ced4bb1d92c5a466606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d023944c70820e77b2db6a68aeed03e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad68f2716ee03a5f04aab4d0ed65dc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c616fc8e786e31e222d2c37573dbb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b9e8aff29a121ac995c6f15b845f8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de5fdf603005350bd12d3e77396316611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967187424767e56662a3d0a242a29128612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e44f30ffdbec4d5ddc5c1949faa089613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548128ba499bd3bd524d50f15eb3030614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453334ed423cbb381f0a9ddfe2a32eac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40a721ab6cd5e194b69c0c73485bc1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf3f3d79c20269a6a0bde336a8c147617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5bf829790e1ce25312b498cfb6746618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd0bb3fc648b52750075b538d6e389619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca94b09cc88eb9bc14da669593c0a17620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6bf4c94d04bb7301c338e7295f648621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c5a74d229f3537e63bc7b50603b26622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c37f6c26fdf93c1304ca369123d34623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f3bb01b229fc9d3a31267a86e3ee6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb05785c262ae584db982354db2e48c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17eba228a9af6c9aeb9ca2522d721f7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c623a3ec5cd818875081f8b91a442627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e3d375267a915fc87b32f32eab1e8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e98577a5fd71240c4e1b016376611629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacb24e14bc8f2cf85dea7aa74aab5e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a042d48d382c1d3b26f554f5df897631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279616b4278a1b5ca4452f4ed1e5b6d9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf61227f069120aac99fda81614965b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6501f5af7de29639d10ac3ac1a8a2b1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05932c63c6d7622586f141d51afb8b24635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec80cdf124b736fd435e39867418e59636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419024390bb32e7f600a2bec8e6db95637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb19a834781078cea86a6b3c707c30f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3935b4296b51ebe887cd9b9878277d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2891f41d0a7bd665d4c79d28311930640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215fd3f06d6c9fd4f60ea3e0efa46bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efc7799aa06225bbe2452152226eb2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc0b83d4a01ca7db66d6c92f13dafe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e692069abda17b230910fd404d07b1f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a581f657153d9fd0c21423778ea676645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00471ed5004e586d811281d65e63ee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1919d6f3106f1a347ae9c274e172111647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47167ee1af751f956014c5ebd926861d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7c6b95aa4047d8f4467348f67bcee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10449e1cbf59dba9221aba2d8ca790650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257174d78029e746cea8c3660b9ee0cb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ac67ce227eacc6f69a4f9561630fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ee2592962f18eddf7b1530fd492d2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79eb953cc3f5b3b14746116d21cc40654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863b9e4876233ca8d75cebdfeba4fa1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24f489a82e5dd05292ba72b47e65b6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00c2f454377ec4db054f7632e9081b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d83c347caeff5fcc91cd43f43995f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12e1737f3f803fb35a2cc9d136437a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96150283f11c2e9d27143040b761ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8f2486a5e9a11b034f9a94f123b55661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a28b9aeac4cec03b5d689faec4c71d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2a022a13665c416c2de946ca7a662663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b489eb939864fe4a56330bd88e86c63664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a153bf1ae2d0595c2cc1f803832ebb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e036f47b5ef2c70add9968a30ea1b4a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24217da3c2c7edb187bd172eea5c189c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1881fc7f6ad065d749857eaec4c40af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8e9b9a317323ba87be15b99bec0a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea11fbb89ffab3e91f8378c70aed41670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6dc0319348402f16d74385c77e482671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5b50a2a41bd2e1dc2d1e88ec74b90672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e2f784ab8e84b9ff262f6e5167956673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95553445742eebd8936a4325be14719f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ab9ee3bed1234afd0b8b4315f6342675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19d0f1fa181c904c51081b84c921b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba9170f454091859fe6d1054f7d2fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33128a6bfdc12dca1fea89474ef39a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea320c0a557fa94a39045925db63107679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbddd1d6946391e9117ff9d40a1e4a6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f2ac493f80f9aed6a35bacd6a7325681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade3a5198112c295fef8112789f6c23682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ce327b92b11d82cb2c54a8068d6db683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc725befc80ab05af0641f55b5024593684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61e5d06800efe481165023a671ccbb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a3bd7955b49e5328602d661d7f5ce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ac10142a8fc4ff9a711e435a058e1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc793e3954fc97a6cb7607b361c720688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299478dd5cf5d83f2cdc4b966f2272a7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9db97dd627751c5e562aa1d80ad10690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0045af3e7dbd3ed6fe8564e00f9ad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e98094985abd47fc1773b13bbeab2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e662d1991f80694388bec4e9989202693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c560ffa5b7d8b5d246ec8d19c8e2bb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a9a5de58c59cd349c9a3109694fbf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddc566554c5fd86c09a5a4c07402ee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2c54b7d00ef3bd4daa549b0a2f7ce697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209de89fe2fe8f6abd24e78b0ac804a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2550f1d579b4c9efefd20150cff560699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f257ffefb8b73112ed9728e62eb5d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575530da2c9780189e23f1e2ff1c7a3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cf05097ec863c1234e2f4bb3a637e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c451ad9792b46acfbb9d0fb30a61ffa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742aa2e5446fead0a71c4563ca173b1f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fc454c5181e5912a7bff92c14bc3e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea80ae53fce5f3f8add6f253f00da4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea38cf4f6554574654098a2bc936a5a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648922a1f3b5b4d43cc610bf740167b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b493c96b8c4135686b25f69bf0cfd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac4b5e1d03b759ea8565eddf76dcde710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c49925c7d30d1dfde0b5f7bacae1b2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c768ed42ab41e935cd45e131f22bd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fd4c4d5f1425c6f8b0778f34aab5e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ede9504fe214d0b3a2d6763ace832714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3827b9f556dc5cbaefb74547b477e37715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54103f91b1b3c4823e6a31b2a556392716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759ce68b140be7af70c64691b09a1ba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ad82f94eb64149286678379a02ed2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368f04be0dcec73746c2f647eafdbb6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a57197b685354f916d89ab6487c5ea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75932ad3607186cef47ac89683064d70721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9ebfeb4c19b98857a2ffb8bf9e7eb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163ec075d7abbc11a6bf46f8180cbe4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fffa145e9e74174c4ee853cb4dd3cf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f17e2124d2e06dc87d45efd1f13a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444181f062f1ec55db93d3c24739185726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5bbbdfe87db170e5665ac4ff128b1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e70ee95bc9f9d4b18c36361c757ee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2ab95745ad35b28b687a5935db2f0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af306407d92723506950748c3f146df730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaaa404939bfefdafd1367528eff594731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d95e2445033630c478cc897bdb85b3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91189f166a493531009c249bc35cd75a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911b0ae63d6ef9af78e1274c4c7416d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281719bee02af8a5212886d430e18c6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c834eef43a87d977970b427ec55df76736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e250d7d207bd5273a54323d77d2f1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee9a810997459385b7c8c22abb0a2e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78d649e8bfb86ad993d1d7fbdd9658739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7c231a3349cfe11421694d3e9064a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973ca4b94c4084c82640b130cb18f16741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7b1b5e762959f335ca490f841a455742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499963fd198877f53db39c434047bbe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0cebf17e7c533161fea0ec6101250744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2651b0ce1ea0df985bf5e09c63362d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac8b74447bf03cea06da1162428716746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90097216c0223ff693880509337f7a48747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073adb06dba9856c1827db600e7d01f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e12efc30a9989b21ae3e6f2df90c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bfd71e1eb72381f36c13c7568218d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e94809b4bd5e843625394fa0263d3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df15000da4c046c79f00f1e3ea8144e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11353a8a30d524ac05101be40d0f08d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b4714ab4cc9606ab150dc05f7be5f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7463955c0500219f7c8e66c0717e0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfadfd9bc6cb36ad07ff0e6dd2bbdae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3730dc5be53c9f4c2ba6dfeb15fb1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f65d0ff64e578763fb235ee338d90758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf9ea20b3b42959c8ad17bc3f43bae759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4248f7a697b3bd0d4bd2bde715fbabe760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7124e3755ce870b808836972a3fa40761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7e350ba76b0309082e00d37f01137762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c163743d7c2825328d4b4b8abf0d92763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a26fbb15f488ef351e7700cdabeb91764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d4d5dc9020fbbefbcbd09c838d102765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db43d7962687018fff1951df76dfe7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be3b5c8aec47eb5b79e7895dd4e2c3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d201dced0a671108eb374539e3706768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a26328a50fff9bab19ac37a417f24a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63790cb65f6037df118fb2a2468634b6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0861a802d63ac4ee02a185da144cc4e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd588dbb70d94d0165bc1b9d7e07dacd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d3f4d8744ffaa6421db00055b3247773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00368d762355921e6a1049014a2306774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb77f25ee78d4a661e8b938300a424775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca620ee8a9b6e2da2735ea32e99d6cb0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a3ecb7c7561ce57997e0fc9dcfe08777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49903ebe30648b8286cbf3300be7e242778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07c452e7b8b3c1a71592e52de8426c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689e1ae4497a8c97ab33a8121df7a96780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c3673176a5c0acb8f9f6e0e32ceab781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7caebc91724a25579edf4ee0ce0ce782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b452bc3c356fafbde024b3840b496c783.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>